--- v0 (2026-02-04)
+++ v1 (2026-09-24)
@@ -1,156 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30502"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wellingtonwater-my.sharepoint.com/personal/gerard_nicholls_wellingtonwater_co_nz/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wellingtonwater.sharepoint.com/sites/ECM-Projects/Opex/Regional Design Standards and Specifications/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D5AC6941-57FA-466B-93F4-858A5BABF306}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA2D60F2-AB0E-46B2-B8F7-757D31D29F26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="688" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="688" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Using this form" sheetId="8" r:id="rId1"/>
     <sheet name="SID risk assessment" sheetId="1" r:id="rId2"/>
     <sheet name="Guideword checklist" sheetId="7" r:id="rId3"/>
     <sheet name="Key risks" sheetId="12" r:id="rId4"/>
     <sheet name="Consequence" sheetId="3" r:id="rId5"/>
     <sheet name="Likelihood" sheetId="4" r:id="rId6"/>
     <sheet name="Risk table" sheetId="5" r:id="rId7"/>
     <sheet name="Lists" sheetId="6" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Guideword checklist'!$A$6:$C$87</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SID risk assessment'!$A$21:$S$21</definedName>
     <definedName name="Asset">Lists!$L$1:$L$55</definedName>
     <definedName name="Consequence">Consequence!$D$11:$D$16</definedName>
     <definedName name="Consequence_Score">Table10[Consequence Score]</definedName>
     <definedName name="Consequences">Lists!$B$25:$B$30</definedName>
     <definedName name="Control_Description">'SID risk assessment'!$J$22:$J$194</definedName>
     <definedName name="Control_Justification__if_not_eliminated">'SID risk assessment'!$K$22:$K$194</definedName>
     <definedName name="Control_Measure">'SID risk assessment'!$H$22:$H$194</definedName>
     <definedName name="Control_Owner">'SID risk assessment'!$L$22:$L$194</definedName>
     <definedName name="Control_Type">'SID risk assessment'!$I$22:$I$194</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="1">'SID risk assessment'!$A$21:$P$21</definedName>
     <definedName name="Guideword_Checklist" localSheetId="2">'Guideword checklist'!$U$2:$U$73</definedName>
     <definedName name="Likelihood">Likelihood!$D$21:$D$26</definedName>
     <definedName name="Likelihood1">Lists!$C$25:$C$30</definedName>
     <definedName name="MapPhase">Lists!$B$16:$B$24</definedName>
     <definedName name="Phase">Lists!$B$22:$B$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'SID risk assessment'!$A$1:$P$194</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Using this form'!$A$1:$A$60</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'SID risk assessment'!$21:$21</definedName>
     <definedName name="ProPhase">Lists!$B$16:$B$22</definedName>
     <definedName name="Raw_Consequence">'SID risk assessment'!$E$22:$E$194</definedName>
     <definedName name="Raw_Likelihood">'SID risk assessment'!$F$22:$F$194</definedName>
     <definedName name="Raw_Risk_Rating">'SID risk assessment'!$G$22:$G$194</definedName>
     <definedName name="Residual_Consequence">'SID risk assessment'!$M$22:$M$194</definedName>
     <definedName name="Residual_Likelihood">'SID risk assessment'!$N$22:$N$194</definedName>
     <definedName name="Residual_Risk_Rating">'SID risk assessment'!$O$22:$O$194</definedName>
     <definedName name="Risk_Description">'SID risk assessment'!$D$22:$D$194</definedName>
     <definedName name="Risk_Owner">'SID risk assessment'!$P$22:$P$194</definedName>
     <definedName name="Risk_Source__Hazard">'SID risk assessment'!$C$22:$C$194</definedName>
     <definedName name="Roles">Lists!$E$25:$E$36</definedName>
     <definedName name="SortScore">Lists!$P$2:$P$25</definedName>
     <definedName name="Specific_Asset_Reference__if_applicable">'SID risk assessment'!$B$22:$B$194</definedName>
     <definedName name="Stage">Lists!$B$22:$B$24</definedName>
     <definedName name="TechInput">Lists!$F$16:$F$19</definedName>
     <definedName name="YesNo">Lists!$F$16:$F$18</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G26" i="1" l="1"/>
+  <c r="O29" i="1" l="1"/>
+  <c r="G29" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G26" i="1"/>
   <c r="G30" i="1"/>
   <c r="O194" i="1"/>
-  <c r="G25" i="1"/>
   <c r="G24" i="1"/>
   <c r="O23" i="1"/>
   <c r="O22" i="1"/>
   <c r="G22" i="1"/>
   <c r="G28" i="1"/>
-  <c r="G29" i="1"/>
   <c r="G31" i="1"/>
   <c r="G32" i="1"/>
   <c r="G33" i="1"/>
   <c r="G34" i="1"/>
   <c r="G27" i="1"/>
   <c r="G36" i="1"/>
   <c r="G37" i="1"/>
   <c r="G38" i="1"/>
   <c r="G39" i="1"/>
   <c r="G40" i="1"/>
   <c r="G41" i="1"/>
   <c r="G42" i="1"/>
   <c r="G35" i="1"/>
   <c r="G43" i="1"/>
   <c r="G44" i="1"/>
   <c r="G45" i="1"/>
   <c r="G194" i="1"/>
   <c r="G46" i="1"/>
   <c r="G47" i="1"/>
   <c r="G48" i="1"/>
   <c r="G49" i="1"/>
   <c r="G50" i="1"/>
   <c r="G51" i="1"/>
   <c r="G52" i="1"/>
   <c r="G53" i="1"/>
@@ -276,51 +279,50 @@
   <c r="G173" i="1"/>
   <c r="G174" i="1"/>
   <c r="G175" i="1"/>
   <c r="G176" i="1"/>
   <c r="G177" i="1"/>
   <c r="G178" i="1"/>
   <c r="G179" i="1"/>
   <c r="G180" i="1"/>
   <c r="G181" i="1"/>
   <c r="G182" i="1"/>
   <c r="G183" i="1"/>
   <c r="G184" i="1"/>
   <c r="G185" i="1"/>
   <c r="G186" i="1"/>
   <c r="G187" i="1"/>
   <c r="G188" i="1"/>
   <c r="G189" i="1"/>
   <c r="G190" i="1"/>
   <c r="G191" i="1"/>
   <c r="G192" i="1"/>
   <c r="G193" i="1"/>
   <c r="O24" i="1"/>
   <c r="O25" i="1"/>
   <c r="O26" i="1"/>
   <c r="O28" i="1"/>
-  <c r="O29" i="1"/>
   <c r="O30" i="1"/>
   <c r="O31" i="1"/>
   <c r="O32" i="1"/>
   <c r="O33" i="1"/>
   <c r="O34" i="1"/>
   <c r="O27" i="1"/>
   <c r="O36" i="1"/>
   <c r="O37" i="1"/>
   <c r="O38" i="1"/>
   <c r="O39" i="1"/>
   <c r="O40" i="1"/>
   <c r="O41" i="1"/>
   <c r="O42" i="1"/>
   <c r="O35" i="1"/>
   <c r="O43" i="1"/>
   <c r="O44" i="1"/>
   <c r="O45" i="1"/>
   <c r="O46" i="1"/>
   <c r="O47" i="1"/>
   <c r="O48" i="1"/>
   <c r="O49" i="1"/>
   <c r="O50" i="1"/>
   <c r="O51" i="1"/>
   <c r="O52" i="1"/>
   <c r="O53" i="1"/>
@@ -461,62 +463,62 @@
   <c r="O188" i="1"/>
   <c r="O189" i="1"/>
   <c r="O190" i="1"/>
   <c r="O191" i="1"/>
   <c r="O192" i="1"/>
   <c r="O193" i="1"/>
   <c r="G23" i="1"/>
   <c r="U72" i="7"/>
   <c r="U71" i="7"/>
   <c r="U70" i="7"/>
   <c r="U69" i="7"/>
   <c r="U68" i="7"/>
   <c r="U67" i="7"/>
   <c r="U66" i="7"/>
   <c r="U65" i="7"/>
   <c r="U64" i="7"/>
   <c r="U63" i="7"/>
   <c r="U62" i="7"/>
   <c r="U61" i="7"/>
   <c r="U60" i="7"/>
   <c r="U59" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="611">
   <si>
     <t>Using this SID risk assessment form</t>
   </si>
   <si>
-    <t>Guidance note -- October 2025</t>
+    <t>Guidance note -- September 2026 Version 2.8</t>
   </si>
   <si>
     <t>When to use the form</t>
   </si>
   <si>
-    <t>Use the SID risk assessment form when you’re following Wellington Water’s HSEP_0014 Safety in Design process. Update the risk assessment as you progress through the project.</t>
+    <t>Use the SID risk assessment form when you’re following the Tiaki Wai Safety in Design Process (HSEP_0014). Update the risk assessment as you progress through the project.</t>
   </si>
   <si>
     <t>Always start with the controlled template, HSER_0261. Do not start by modifying a risk assessment form used for another project.</t>
   </si>
   <si>
     <t>SID Risk Assessment Form HSEP_0261</t>
   </si>
   <si>
     <t>Record management</t>
   </si>
   <si>
     <t>Save the SID risk assessment in the project folder. The SID process also prompts you to do this.</t>
   </si>
   <si>
     <t>Filling out the SID risk assessment form</t>
   </si>
   <si>
     <t>General details</t>
   </si>
   <si>
     <t>1.      Add the date of the risk assessment and use the dropdown menu to identify which project phase you’re working in.</t>
   </si>
   <si>
     <t>2.      Fill out the project details and stakeholders for this phase of the project.</t>
   </si>
@@ -620,50 +622,53 @@
     <t>h.      Assign a level of raw consequence from the drop-down list. For descriptions of the levels of consequence, see the ‘Consequence’ worksheet.</t>
   </si>
   <si>
     <t xml:space="preserve">i.       Assign a level of raw (unmanaged) likelihood from the drop-down list. For descriptions of the levels of likelihood, see the ‘Likelihood’ worksheet. The likelihood is independent from the project length. If you’re working on a short project (e.g. less than six months), and assign the likelihood regardless of the project length. </t>
   </si>
   <si>
     <t>j.        The form will calculate the ‘residual risk rating’ automatically.</t>
   </si>
   <si>
     <t>k.       Assign a risk owner. This may change as the project progresses. Keep this up to date.</t>
   </si>
   <si>
     <t>If the list of risks becomes very long, you may consider sorting related risks into sections, as long as the process above is followed for sorting them extreme to low raw risk rating per section.</t>
   </si>
   <si>
     <t>Safety in Design Risk Assessment</t>
   </si>
   <si>
     <t>The information in this worksheet is updated as the project progresses. Update the 'Project phase' field to reflects the phase of the project.
 Take separate meeting minutes to capture specific decisions.</t>
   </si>
   <si>
     <t>Qpulse document no: HSER_0261  CONTROLLED TEMPLATE</t>
   </si>
   <si>
+    <t>Version 2.8</t>
+  </si>
+  <si>
     <t>Detail of this SID risk assessment</t>
   </si>
   <si>
     <t>Stakeholders advising on this assessment</t>
   </si>
   <si>
     <t>See SID process for role definitions</t>
   </si>
   <si>
     <t>Record of decisions</t>
   </si>
   <si>
     <t>See SID process for decision points</t>
   </si>
   <si>
     <t>Documents supporting this risk assessment</t>
   </si>
   <si>
     <t>Meeting/assessment date</t>
   </si>
   <si>
     <t>Investigator(s)</t>
   </si>
   <si>
     <t xml:space="preserve">SID process Section 2.3 after step 1: "Is another SID meeting needed?": Add link(s) to the recorded decision about holding another SID meeting, or not.  	
@@ -768,57 +773,66 @@
   <si>
     <t>Control description</t>
   </si>
   <si>
     <t>Justification for control (if risk not eliminated)</t>
   </si>
   <si>
     <t>Control owner</t>
   </si>
   <si>
     <t>Residual consequence</t>
   </si>
   <si>
     <t>Residual likelihood</t>
   </si>
   <si>
     <t>Residual risk rating</t>
   </si>
   <si>
     <t>Risk Owner</t>
   </si>
   <si>
     <t>Assets or fixed plant</t>
   </si>
   <si>
+    <t>Minor 10</t>
+  </si>
+  <si>
+    <t>Unlikely 3</t>
+  </si>
+  <si>
+    <t>Minimise</t>
+  </si>
+  <si>
+    <t>Minimal 1</t>
+  </si>
+  <si>
+    <t>Possible 4</t>
+  </si>
+  <si>
     <t>Asbestos or silica</t>
-  </si>
-[...4 lines deleted...]
-    <t>1. Engineering Control</t>
   </si>
   <si>
     <t>Biological</t>
   </si>
   <si>
     <t>Confined spaces</t>
   </si>
   <si>
     <t>Excavation</t>
   </si>
   <si>
     <t>Extreme Temperature</t>
   </si>
   <si>
     <t>Fires or Explosions or Hot Work</t>
   </si>
   <si>
     <t>Hazardous Substances, Chemicals</t>
   </si>
   <si>
     <t>Health, Wellbeing, Stress, Fatigue</t>
   </si>
   <si>
     <t>Manual Handling Or Body Stress</t>
   </si>
@@ -848,108 +862,98 @@
   </si>
   <si>
     <t>Work Environment  (Housekeeping)</t>
   </si>
   <si>
     <t>Working At Height or Raised and Falling Objects</t>
   </si>
   <si>
     <t>Working Remotely Or Isolated</t>
   </si>
   <si>
     <t>Guideword Checklist</t>
   </si>
   <si>
     <t>Issues to be considered during the Design</t>
   </si>
   <si>
     <t>Communications, e.g. normal, emergency</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(Tick </t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="11"/>
-        <rFont val="Wingdings"/>
-        <charset val="2"/>
+        <rFont val="Montserrat"/>
       </rPr>
-      <t>ü</t>
+      <t>✓</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve"> those issues that are applicable – </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t>X</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve"> those that have been discounted)</t>
     </r>
   </si>
   <si>
     <t>Community/public interaction/access</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Note: This </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t>is not</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve"> an exhaustive list of potential issues</t>
     </r>
   </si>
   <si>
     <t>Confined space</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF002060"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>ü</t>
     </r>
     <r>
       <rPr>
         <sz val="9.35"/>
         <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / </t>
@@ -1113,62 +1117,58 @@
     <t>High pressure (low pressure)</t>
   </si>
   <si>
     <t>Should hazards such as excavations collapse be introduced?</t>
   </si>
   <si>
     <t>Hot Works</t>
   </si>
   <si>
     <t>Explosion</t>
   </si>
   <si>
     <t>Does the design include any substances that could lead to explosion, including gases, liquids or dust? Have sources of ignition been eliminated and monitoring systems been included?</t>
   </si>
   <si>
     <t>Inspections</t>
   </si>
   <si>
     <r>
       <t>External / 3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t>rd</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve"> party activities </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Security threats e.g. sabotage, terrorist activities </t>
   </si>
   <si>
     <t xml:space="preserve">Instability </t>
   </si>
   <si>
     <t xml:space="preserve">Has the design included the provision of shelter or reduction of the effect of extreme weather on people? Has the design considered loads capable of withstanding the effects of weather, such as high winds, rain, heat and cold? </t>
   </si>
   <si>
     <t>Interference between trades</t>
   </si>
   <si>
     <t>Falling Objects</t>
   </si>
   <si>
     <t xml:space="preserve">Does the design include the possibility of objects being dropped from heights?  Has protection been included, including barriers to stop objects from falling and covers to protect from objects that have fallen? </t>
   </si>
   <si>
     <t>Isolation</t>
   </si>
@@ -1488,57 +1488,58 @@
     <t>Asbestos or Silica</t>
   </si>
   <si>
     <t>Situations in which people are exposed to asbestos or silica dust. This includes asbestos or silica containing materials, or things that as part of its design, contain asbestos and silica.</t>
   </si>
   <si>
     <t>Worksafe Mahi Haumaru Aoteroa Asbestos guidance</t>
   </si>
   <si>
     <t>Assets Or Fixed Plant</t>
   </si>
   <si>
     <t>Failures in the design, construction and integrity of assets, e.g. buildings, fixed machinery, structures, person access, process infrastructure. Plant such as the equipment at Council facilities, for which either exposure to moving parts or incorrect operation / failure creates the potential for injury.</t>
   </si>
   <si>
     <t>See the Worksafe Mahi Haumaru Aoteroa website</t>
   </si>
   <si>
     <t>Situations in which there is harm to health as a result of exposure to biological hazards, e.g. animals, contaminated water, bacteria, viruses, parasites etc.  The harm may be immediate, or may be a long-term consequence of prolonged or repeated exposures.</t>
   </si>
   <si>
     <t>Confined Spaces</t>
   </si>
   <si>
     <t xml:space="preserve">A confined space means an enclosed or partially enclosed space that:
-• is not designed or intended primarily to be occupied by a person; and
-[...5 lines deleted...]
-o    engulfment.
+■  is not designed or intended primarily to be occupied by a person; and
+■  is, or is designed or intended to be, at normal atmospheric pressure while any person is in  the space; and
+■  is or is likely to be a risk to health and safety from:
+   o    an atmosphere that does not have a safe oxygen level, or
+   o    contaminants, including airborne gases, vapours and dusts, that may cause
+         injury from  fire or explosion, or
+   o    harmful concentrations of any airborne contaminants, or
+   o    engulfment.
 </t>
   </si>
   <si>
     <t>See HSEP_0003 Confined Space Process</t>
   </si>
   <si>
     <t>Situations in which workers or the public are exposed to injury, if excavations fail</t>
   </si>
   <si>
     <t>See HSEP_0004 Excavation Safety Process</t>
   </si>
   <si>
     <t>Situations where extreme temperature could cause damage to property or harm to people.</t>
   </si>
   <si>
     <t>See the Worksafe Mahi Haumaru Aoteroa guidance on temperature at work</t>
   </si>
   <si>
     <t>Situations, activities, ignition sources, or atmosphere which result in fire or explosion</t>
   </si>
   <si>
     <t>See the Worksafe Mahi Haumaru Aoteroa guidance</t>
   </si>
   <si>
     <t>Chemicals and substances (excluding asbestos or silica) that have the potential to cause injury, illness or damage through inhalation, absorption, ingestion, corrosion, reaction, or through fire or explosion.</t>
@@ -1580,52 +1581,52 @@
     <t>Is, or is likely, to be a risk to health and safety for access around certain stormwater infrastructure, including inlets, outlets, wetlands and retention dams.</t>
   </si>
   <si>
     <t>The use of tools and equipment that lead to actual or potential injury. Or the lack/mismatch of appropriate equipment for the task.</t>
   </si>
   <si>
     <t xml:space="preserve">This covers potential sources of harm to members of the public and workers when work activities are being undertaken. This may include on WWL premises where public or worker exclusion is required.  </t>
   </si>
   <si>
     <t>See the Worksafe Mahi Haumaru Aoteroa guidance on working near live traffic</t>
   </si>
   <si>
     <t>Two or four-wheeled vehicles that are permitted for use on public roads or off-road. Other types of mobile equipment/machinery, (fork-lifts, specialist road working equipment, brush chippers, diggers, rollers, tractors, mobile elevated work platforms). Includes attachments such as trailers, winches  etc.</t>
   </si>
   <si>
     <t>See the Worksafe Mahi Haumaru Aoteroa guidance on vehicles and mobile plant</t>
   </si>
   <si>
     <t xml:space="preserve">Work or public presence in any situation in which a person could lose consciousness or drown as a result of immersion in water.
 </t>
   </si>
   <si>
     <t>Situations in which there is a risk of injury as a consequence of layout, space, lighting, ventilation, temperature, noise, uneven/slippery surfaces, or obstacles in the environment, indoors or outdoors. e.g. materials stored in either racks (archived documents, tools and equipment), as well as stockpiles and storage of natural materials and waste.</t>
   </si>
   <si>
-    <t>• Work carried out in any situation in which a worker could fall from height.
-• Work carried out in any situation where people could be injured by falling objects from an overhead activity.</t>
+    <t>■ Work carried out in any situation in which a worker could fall from height.
+■ Work carried out in any situation where people could be injured by falling objects from an overhead activity.</t>
   </si>
   <si>
     <t>HSEP_0025 Working at Heights Process</t>
   </si>
   <si>
     <t xml:space="preserve">People working to the exclusion of others (regardless of location) and by nature of the work or environment could be exposed to a risk of serious harm. It includes after hours work in an office or where sites need appropriate consideration of hazards because of its geographical location. </t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Consequence Score</t>
   </si>
   <si>
     <t>Analysis Cost</t>
   </si>
   <si>
     <t>Harm to People</t>
   </si>
   <si>
     <t>Harm to the Environment</t>
   </si>
   <si>
     <t>Service delivery</t>
   </si>
@@ -1935,56 +1936,50 @@
 (1)</t>
   </si>
   <si>
     <t>Low
 (2)</t>
   </si>
   <si>
     <t>Low
 (3)</t>
   </si>
   <si>
     <t>Low
 (4)</t>
   </si>
   <si>
     <t>Low
 (5)</t>
   </si>
   <si>
     <t>Rare 1</t>
   </si>
   <si>
     <t>Highly Unlikely 2</t>
   </si>
   <si>
-    <t>Unlikely 3</t>
-[...4 lines deleted...]
-  <si>
     <t>Likely 5</t>
   </si>
   <si>
     <t>Substantial 100</t>
   </si>
   <si>
     <t>Moderate 100</t>
   </si>
   <si>
     <t>High 200</t>
   </si>
   <si>
     <t>High 300</t>
   </si>
   <si>
     <t>Extreme 400</t>
   </si>
   <si>
     <t>Extreme 500</t>
   </si>
   <si>
     <t>Stormwater - Chamber</t>
   </si>
   <si>
     <t>500 
@@ -2025,78 +2020,72 @@
     <t>Moderate 40</t>
   </si>
   <si>
     <t>Low 40</t>
   </si>
   <si>
     <t>Moderate 80</t>
   </si>
   <si>
     <t>Moderate 120</t>
   </si>
   <si>
     <t>Moderate 160</t>
   </si>
   <si>
     <t>Stormwater – Culvert</t>
   </si>
   <si>
     <t>350 
 Extreme</t>
   </si>
   <si>
     <t>350 Extreme</t>
   </si>
   <si>
-    <t>Minor 10</t>
-[...1 lines deleted...]
-  <si>
     <t>Low 10</t>
   </si>
   <si>
     <t>Low 20</t>
   </si>
   <si>
     <t>Low 30</t>
   </si>
   <si>
     <t>Low 50</t>
   </si>
   <si>
     <t>Stormwater - Field Drain</t>
   </si>
   <si>
     <t>300 
 High</t>
   </si>
   <si>
     <t>300 High</t>
   </si>
   <si>
-    <t>Minimal 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Low 1</t>
   </si>
   <si>
     <t>Low 2</t>
   </si>
   <si>
     <t>Low 3</t>
   </si>
   <si>
     <t>Low 4</t>
   </si>
   <si>
     <t>Low 5</t>
   </si>
   <si>
     <t>Stormwater – Flume</t>
   </si>
   <si>
     <t>280 
 High</t>
   </si>
   <si>
     <t>280 High</t>
   </si>
   <si>
@@ -2370,50 +2359,53 @@
     <t>Wastewater - Lamphole</t>
   </si>
   <si>
     <t>Property Representative</t>
   </si>
   <si>
     <t>Wastewater - Manhole</t>
   </si>
   <si>
     <t>Specialist</t>
   </si>
   <si>
     <t>Wastewater - Pump</t>
   </si>
   <si>
     <t>1. Substitute</t>
   </si>
   <si>
     <t>Wastewater - Pumping Station</t>
   </si>
   <si>
     <t>1. Isolate</t>
   </si>
   <si>
     <t>Wastewater - Valve</t>
+  </si>
+  <si>
+    <t>1. Engineering Control</t>
   </si>
   <si>
     <t>Wastewater - Wet Well</t>
   </si>
   <si>
     <t>2. Adminstration Control</t>
   </si>
   <si>
     <t>Wastewater -Treatment Plant</t>
   </si>
   <si>
     <t>3. PPE</t>
   </si>
   <si>
     <t>Water  - Inlet</t>
   </si>
   <si>
     <t>Water - Bulk Main</t>
   </si>
   <si>
     <t>Water - Hydrant</t>
   </si>
   <si>
     <t>Water - Meter</t>
   </si>
@@ -2486,353 +2478,324 @@
   <si>
     <t>Water - Treatment Plant</t>
   </si>
   <si>
     <t>Driving</t>
   </si>
   <si>
     <t>Water - Valve</t>
   </si>
   <si>
     <t>Mobile plant and equipment</t>
   </si>
   <si>
     <t>Fixed plant and equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="45" x14ac:knownFonts="1">
+  <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Montserrat"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...29 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...10 lines deleted...]
-    <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
-    </font>
-[...16 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF002060"/>
       <name val="Wingdings"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="9.35"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9.35"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FF5AB0B9"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF002060"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="8"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="0"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF1874DC"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF1874DC"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FF052846"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF002060"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Montserrat"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="0" tint="-0.34998626667073579"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF052846"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF1874DC"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF5AB0B9"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF002060"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="8"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color theme="11"/>
+      <name val="Montserrat"/>
     </font>
     <font>
-      <b/>
-[...14 lines deleted...]
-    <font>
+      <u/>
       <sz val="12"/>
-      <color theme="1"/>
-[...90 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF1874DC"/>
+      <name val="Montserrat"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
@@ -2842,63 +2805,63 @@
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.59999389629810485"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
+        <fgColor rgb="FF052846"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor rgb="FFE9F3FC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -3148,63 +3111,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
@@ -3350,661 +3300,1208 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="28">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="193">
+  <cellXfs count="201">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="35" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="35" xfId="27" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="27" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="27" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="35" xfId="27" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="35" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="43" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="8"/>
+    <xf numFmtId="0" fontId="44" fillId="10" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="8"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="14" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="10" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="10" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="6" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="36" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="38" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="11" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="39" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="41" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="14" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...139 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="14" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="37" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="38" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="38" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="39" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="40" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="41" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="27" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="27" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
   </cellXfs>
-  <cellStyles count="28">
+  <cellStyles count="29">
     <cellStyle name="Comma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Hyperlink" xfId="27" builtinId="8"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Followed Hyperlink" xfId="28" builtinId="9" customBuiltin="1"/>
+    <cellStyle name="Hyperlink" xfId="27" builtinId="8" customBuiltin="1"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 10" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 11" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 12" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 13" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 14" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 15" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 16" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 16 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 16 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 17" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 4" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Normal 5" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 6" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Normal 7" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Normal 8" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Normal 9" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Percent 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
   </cellStyles>
-  <dxfs count="74">
+  <dxfs count="75">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF052846"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE9F3FC"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="0"/>
+        <name val="Montserrat"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF052846"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
@@ -4273,522 +4770,50 @@
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...470 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFDEDEDE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF00B5E2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF00B5E2"/>
@@ -4821,236 +4846,240 @@
           <bgColor rgb="FF00B5E2"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thick">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <border>
         <vertical style="thin">
           <color theme="0"/>
         </vertical>
         <horizontal style="thin">
           <color theme="0"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Wellington Water 2" pivot="0" count="6" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="73"/>
-[...4 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="68"/>
+      <tableStyleElement type="wholeTable" dxfId="74"/>
+      <tableStyleElement type="headerRow" dxfId="73"/>
+      <tableStyleElement type="totalRow" dxfId="72"/>
+      <tableStyleElement type="firstColumn" dxfId="71"/>
+      <tableStyleElement type="lastColumn" dxfId="70"/>
+      <tableStyleElement type="secondRowStripe" dxfId="69"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
+      <color rgb="FFE9F3FC"/>
+      <color rgb="FF1874DC"/>
+      <color rgb="FF052846"/>
+      <color rgb="FFE8F2FA"/>
       <color rgb="FF5AB0B9"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>9683640</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>61450</xdr:rowOff>
+      <xdr:colOff>9473637</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>25162</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>10423115</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>73323</xdr:rowOff>
+      <xdr:colOff>10206762</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>71130</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E00B6CDF-9D04-EAD0-1108-31699F571950}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9683640" y="10917902"/>
-          <a:ext cx="739475" cy="1169211"/>
+          <a:off x="9473637" y="11745448"/>
+          <a:ext cx="733125" cy="1143611"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>217536</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>93377</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>12249</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2318535</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>164461</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2" descr="A black background with blue text&#10;&#10;AI-generated content may be incorrect.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6008C76-EA23-4ABD-9C4E-DA6FB79DB1AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="217536" y="292293"/>
-          <a:ext cx="1903087" cy="397685"/>
+          <a:off x="0" y="197922"/>
+          <a:ext cx="2334410" cy="832448"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table10" displayName="Table10" ref="B2:I8" totalsRowShown="0" headerRowDxfId="67" dataDxfId="66">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table10" displayName="Table10" ref="B2:I8" totalsRowShown="0" headerRowDxfId="27" dataDxfId="26" headerRowBorderDxfId="25">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Group" dataDxfId="65"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Reputation and Organisational Integrity" dataDxfId="58"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Group" dataDxfId="24"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Consequence Score" dataDxfId="23"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Analysis Cost" dataDxfId="22"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Harm to People" dataDxfId="21"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Harm to the Environment" dataDxfId="20"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Service delivery" dataDxfId="19"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Financial Impact" dataDxfId="18"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Reputation and Organisational Integrity" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="Wellington Water 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table12" displayName="Table12" ref="B3:G9" totalsRowShown="0" headerRowDxfId="57" dataDxfId="56">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table12" displayName="Table12" ref="B3:G9" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Group" dataDxfId="55"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Likely" dataDxfId="50"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Group" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Rare" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Highly Unlikely" dataDxfId="12"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Unlikely" dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Possible" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Likely" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="Wellington Water 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table2" displayName="Table2" ref="B2:G7" totalsRowShown="0" headerRowDxfId="49" dataDxfId="48" tableBorderDxfId="47">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table2" displayName="Table2" ref="B2:G7" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6">
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Category" dataDxfId="46"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Likely_x000a_5" dataDxfId="41"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Category" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Rare_x000a_1" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0200-000003000000}" name="Highly Unlikely_x000a_2" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0200-000004000000}" name="Unlikely_x000a_3" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Possible_x000a_4" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Likely_x000a_5" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -5336,16814 +5365,16518 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BL91"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.25"/>
   <cols>
-    <col min="1" max="1" width="154.75" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9" style="27"/>
+    <col min="1" max="1" width="183" style="11" customWidth="1"/>
+    <col min="2" max="2" width="13.59765625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="24.8984375" style="11" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="31" x14ac:dyDescent="0.7">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:64" ht="35.25" thickBot="1">
+      <c r="A1" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...64 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="10"/>
+      <c r="T1" s="10"/>
+      <c r="U1" s="10"/>
+      <c r="V1" s="10"/>
+      <c r="W1" s="10"/>
+      <c r="X1" s="10"/>
+      <c r="Y1" s="10"/>
+      <c r="Z1" s="10"/>
+      <c r="AA1" s="10"/>
+      <c r="AB1" s="10"/>
+      <c r="AC1" s="10"/>
+      <c r="AD1" s="10"/>
+      <c r="AE1" s="10"/>
+      <c r="AF1" s="10"/>
+      <c r="AG1" s="10"/>
+      <c r="AH1" s="10"/>
+      <c r="AI1" s="10"/>
+      <c r="AJ1" s="10"/>
+      <c r="AK1" s="10"/>
+      <c r="AL1" s="10"/>
+      <c r="AM1" s="10"/>
+      <c r="AN1" s="10"/>
+      <c r="AO1" s="10"/>
+      <c r="AP1" s="10"/>
+      <c r="AQ1" s="10"/>
+      <c r="AR1" s="10"/>
+      <c r="AS1" s="10"/>
+      <c r="AT1" s="10"/>
+      <c r="AU1" s="10"/>
+      <c r="AV1" s="10"/>
+      <c r="AW1" s="10"/>
+      <c r="AX1" s="10"/>
+      <c r="AY1" s="10"/>
+      <c r="AZ1" s="10"/>
+      <c r="BA1" s="10"/>
+      <c r="BB1" s="10"/>
+      <c r="BC1" s="10"/>
+      <c r="BD1" s="10"/>
+      <c r="BE1" s="10"/>
+      <c r="BF1" s="10"/>
+      <c r="BG1" s="10"/>
+      <c r="BH1" s="10"/>
+      <c r="BI1" s="10"/>
+      <c r="BJ1" s="10"/>
+      <c r="BK1" s="10"/>
+      <c r="BL1" s="10"/>
+    </row>
+    <row r="2" spans="1:64" ht="21.75">
+      <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="26"/>
-[...130 lines deleted...]
-      <c r="A4" s="110" t="s">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="10"/>
+      <c r="W2" s="10"/>
+      <c r="X2" s="10"/>
+      <c r="Y2" s="10"/>
+      <c r="Z2" s="10"/>
+      <c r="AA2" s="10"/>
+      <c r="AB2" s="10"/>
+      <c r="AC2" s="10"/>
+      <c r="AD2" s="10"/>
+      <c r="AE2" s="10"/>
+      <c r="AF2" s="10"/>
+      <c r="AG2" s="10"/>
+      <c r="AH2" s="10"/>
+      <c r="AI2" s="10"/>
+      <c r="AJ2" s="10"/>
+      <c r="AK2" s="10"/>
+      <c r="AL2" s="10"/>
+      <c r="AM2" s="10"/>
+      <c r="AN2" s="10"/>
+      <c r="AO2" s="10"/>
+      <c r="AP2" s="10"/>
+      <c r="AQ2" s="10"/>
+      <c r="AR2" s="10"/>
+      <c r="AS2" s="10"/>
+      <c r="AT2" s="10"/>
+      <c r="AU2" s="10"/>
+      <c r="AV2" s="10"/>
+      <c r="AW2" s="10"/>
+      <c r="AX2" s="10"/>
+      <c r="AY2" s="10"/>
+      <c r="AZ2" s="10"/>
+      <c r="BA2" s="10"/>
+      <c r="BB2" s="10"/>
+      <c r="BC2" s="10"/>
+      <c r="BD2" s="10"/>
+      <c r="BE2" s="10"/>
+      <c r="BF2" s="10"/>
+      <c r="BG2" s="10"/>
+      <c r="BH2" s="10"/>
+      <c r="BI2" s="10"/>
+      <c r="BJ2" s="10"/>
+      <c r="BK2" s="10"/>
+      <c r="BL2" s="10"/>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" s="13"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+      <c r="W3" s="10"/>
+      <c r="X3" s="10"/>
+      <c r="Y3" s="10"/>
+      <c r="Z3" s="10"/>
+      <c r="AA3" s="10"/>
+      <c r="AB3" s="10"/>
+      <c r="AC3" s="10"/>
+      <c r="AD3" s="10"/>
+      <c r="AE3" s="10"/>
+      <c r="AF3" s="10"/>
+      <c r="AG3" s="10"/>
+      <c r="AH3" s="10"/>
+      <c r="AI3" s="10"/>
+      <c r="AJ3" s="10"/>
+      <c r="AK3" s="10"/>
+      <c r="AL3" s="10"/>
+      <c r="AM3" s="10"/>
+      <c r="AN3" s="10"/>
+      <c r="AO3" s="10"/>
+      <c r="AP3" s="10"/>
+      <c r="AQ3" s="10"/>
+      <c r="AR3" s="10"/>
+      <c r="AS3" s="10"/>
+      <c r="AT3" s="10"/>
+      <c r="AU3" s="10"/>
+      <c r="AV3" s="10"/>
+      <c r="AW3" s="10"/>
+      <c r="AX3" s="10"/>
+      <c r="AY3" s="10"/>
+      <c r="AZ3" s="10"/>
+      <c r="BA3" s="10"/>
+      <c r="BB3" s="10"/>
+      <c r="BC3" s="10"/>
+      <c r="BD3" s="10"/>
+      <c r="BE3" s="10"/>
+      <c r="BF3" s="10"/>
+      <c r="BG3" s="10"/>
+      <c r="BH3" s="10"/>
+      <c r="BI3" s="10"/>
+      <c r="BJ3" s="10"/>
+      <c r="BK3" s="10"/>
+      <c r="BL3" s="10"/>
+    </row>
+    <row r="4" spans="1:64" ht="34.5">
+      <c r="A4" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="26"/>
-[...64 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
+      <c r="W4" s="10"/>
+      <c r="X4" s="10"/>
+      <c r="Y4" s="10"/>
+      <c r="Z4" s="10"/>
+      <c r="AA4" s="10"/>
+      <c r="AB4" s="10"/>
+      <c r="AC4" s="10"/>
+      <c r="AD4" s="10"/>
+      <c r="AE4" s="10"/>
+      <c r="AF4" s="10"/>
+      <c r="AG4" s="10"/>
+      <c r="AH4" s="10"/>
+      <c r="AI4" s="10"/>
+      <c r="AJ4" s="10"/>
+      <c r="AK4" s="10"/>
+      <c r="AL4" s="10"/>
+      <c r="AM4" s="10"/>
+      <c r="AN4" s="10"/>
+      <c r="AO4" s="10"/>
+      <c r="AP4" s="10"/>
+      <c r="AQ4" s="10"/>
+      <c r="AR4" s="10"/>
+      <c r="AS4" s="10"/>
+      <c r="AT4" s="10"/>
+      <c r="AU4" s="10"/>
+      <c r="AV4" s="10"/>
+      <c r="AW4" s="10"/>
+      <c r="AX4" s="10"/>
+      <c r="AY4" s="10"/>
+      <c r="AZ4" s="10"/>
+      <c r="BA4" s="10"/>
+      <c r="BB4" s="10"/>
+      <c r="BC4" s="10"/>
+      <c r="BD4" s="10"/>
+      <c r="BE4" s="10"/>
+      <c r="BF4" s="10"/>
+      <c r="BG4" s="10"/>
+      <c r="BH4" s="10"/>
+      <c r="BI4" s="10"/>
+      <c r="BJ4" s="10"/>
+      <c r="BK4" s="10"/>
+      <c r="BL4" s="10"/>
+    </row>
+    <row r="5" spans="1:64" ht="21">
+      <c r="A5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="26"/>
-[...64 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+      <c r="W5" s="10"/>
+      <c r="X5" s="10"/>
+      <c r="Y5" s="10"/>
+      <c r="Z5" s="10"/>
+      <c r="AA5" s="10"/>
+      <c r="AB5" s="10"/>
+      <c r="AC5" s="10"/>
+      <c r="AD5" s="10"/>
+      <c r="AE5" s="10"/>
+      <c r="AF5" s="10"/>
+      <c r="AG5" s="10"/>
+      <c r="AH5" s="10"/>
+      <c r="AI5" s="10"/>
+      <c r="AJ5" s="10"/>
+      <c r="AK5" s="10"/>
+      <c r="AL5" s="10"/>
+      <c r="AM5" s="10"/>
+      <c r="AN5" s="10"/>
+      <c r="AO5" s="10"/>
+      <c r="AP5" s="10"/>
+      <c r="AQ5" s="10"/>
+      <c r="AR5" s="10"/>
+      <c r="AS5" s="10"/>
+      <c r="AT5" s="10"/>
+      <c r="AU5" s="10"/>
+      <c r="AV5" s="10"/>
+      <c r="AW5" s="10"/>
+      <c r="AX5" s="10"/>
+      <c r="AY5" s="10"/>
+      <c r="AZ5" s="10"/>
+      <c r="BA5" s="10"/>
+      <c r="BB5" s="10"/>
+      <c r="BC5" s="10"/>
+      <c r="BD5" s="10"/>
+      <c r="BE5" s="10"/>
+      <c r="BF5" s="10"/>
+      <c r="BG5" s="10"/>
+      <c r="BH5" s="10"/>
+      <c r="BI5" s="10"/>
+      <c r="BJ5" s="10"/>
+      <c r="BK5" s="10"/>
+      <c r="BL5" s="10"/>
+    </row>
+    <row r="6" spans="1:64" ht="21">
+      <c r="A6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="26"/>
-[...64 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="10"/>
+      <c r="S6" s="10"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="10"/>
+      <c r="V6" s="10"/>
+      <c r="W6" s="10"/>
+      <c r="X6" s="10"/>
+      <c r="Y6" s="10"/>
+      <c r="Z6" s="10"/>
+      <c r="AA6" s="10"/>
+      <c r="AB6" s="10"/>
+      <c r="AC6" s="10"/>
+      <c r="AD6" s="10"/>
+      <c r="AE6" s="10"/>
+      <c r="AF6" s="10"/>
+      <c r="AG6" s="10"/>
+      <c r="AH6" s="10"/>
+      <c r="AI6" s="10"/>
+      <c r="AJ6" s="10"/>
+      <c r="AK6" s="10"/>
+      <c r="AL6" s="10"/>
+      <c r="AM6" s="10"/>
+      <c r="AN6" s="10"/>
+      <c r="AO6" s="10"/>
+      <c r="AP6" s="10"/>
+      <c r="AQ6" s="10"/>
+      <c r="AR6" s="10"/>
+      <c r="AS6" s="10"/>
+      <c r="AT6" s="10"/>
+      <c r="AU6" s="10"/>
+      <c r="AV6" s="10"/>
+      <c r="AW6" s="10"/>
+      <c r="AX6" s="10"/>
+      <c r="AY6" s="10"/>
+      <c r="AZ6" s="10"/>
+      <c r="BA6" s="10"/>
+      <c r="BB6" s="10"/>
+      <c r="BC6" s="10"/>
+      <c r="BD6" s="10"/>
+      <c r="BE6" s="10"/>
+      <c r="BF6" s="10"/>
+      <c r="BG6" s="10"/>
+      <c r="BH6" s="10"/>
+      <c r="BI6" s="10"/>
+      <c r="BJ6" s="10"/>
+      <c r="BK6" s="10"/>
+      <c r="BL6" s="10"/>
+    </row>
+    <row r="7" spans="1:64" ht="21">
+      <c r="A7" s="83" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="26"/>
-[...130 lines deleted...]
-      <c r="A9" s="110" t="s">
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10"/>
+      <c r="T7" s="10"/>
+      <c r="U7" s="10"/>
+      <c r="V7" s="10"/>
+      <c r="W7" s="10"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="10"/>
+      <c r="AD7" s="10"/>
+      <c r="AE7" s="10"/>
+      <c r="AF7" s="10"/>
+      <c r="AG7" s="10"/>
+      <c r="AH7" s="10"/>
+      <c r="AI7" s="10"/>
+      <c r="AJ7" s="10"/>
+      <c r="AK7" s="10"/>
+      <c r="AL7" s="10"/>
+      <c r="AM7" s="10"/>
+      <c r="AN7" s="10"/>
+      <c r="AO7" s="10"/>
+      <c r="AP7" s="10"/>
+      <c r="AQ7" s="10"/>
+      <c r="AR7" s="10"/>
+      <c r="AS7" s="10"/>
+      <c r="AT7" s="10"/>
+      <c r="AU7" s="10"/>
+      <c r="AV7" s="10"/>
+      <c r="AW7" s="10"/>
+      <c r="AX7" s="10"/>
+      <c r="AY7" s="10"/>
+      <c r="AZ7" s="10"/>
+      <c r="BA7" s="10"/>
+      <c r="BB7" s="10"/>
+      <c r="BC7" s="10"/>
+      <c r="BD7" s="10"/>
+      <c r="BE7" s="10"/>
+      <c r="BF7" s="10"/>
+      <c r="BG7" s="10"/>
+      <c r="BH7" s="10"/>
+      <c r="BI7" s="10"/>
+      <c r="BJ7" s="10"/>
+      <c r="BK7" s="10"/>
+      <c r="BL7" s="10"/>
+    </row>
+    <row r="8" spans="1:64">
+      <c r="A8" s="15"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="10"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="10"/>
+      <c r="V8" s="10"/>
+      <c r="W8" s="10"/>
+      <c r="X8" s="10"/>
+      <c r="Y8" s="10"/>
+      <c r="Z8" s="10"/>
+      <c r="AA8" s="10"/>
+      <c r="AB8" s="10"/>
+      <c r="AC8" s="10"/>
+      <c r="AD8" s="10"/>
+      <c r="AE8" s="10"/>
+      <c r="AF8" s="10"/>
+      <c r="AG8" s="10"/>
+      <c r="AH8" s="10"/>
+      <c r="AI8" s="10"/>
+      <c r="AJ8" s="10"/>
+      <c r="AK8" s="10"/>
+      <c r="AL8" s="10"/>
+      <c r="AM8" s="10"/>
+      <c r="AN8" s="10"/>
+      <c r="AO8" s="10"/>
+      <c r="AP8" s="10"/>
+      <c r="AQ8" s="10"/>
+      <c r="AR8" s="10"/>
+      <c r="AS8" s="10"/>
+      <c r="AT8" s="10"/>
+      <c r="AU8" s="10"/>
+      <c r="AV8" s="10"/>
+      <c r="AW8" s="10"/>
+      <c r="AX8" s="10"/>
+      <c r="AY8" s="10"/>
+      <c r="AZ8" s="10"/>
+      <c r="BA8" s="10"/>
+      <c r="BB8" s="10"/>
+      <c r="BC8" s="10"/>
+      <c r="BD8" s="10"/>
+      <c r="BE8" s="10"/>
+      <c r="BF8" s="10"/>
+      <c r="BG8" s="10"/>
+      <c r="BH8" s="10"/>
+      <c r="BI8" s="10"/>
+      <c r="BJ8" s="10"/>
+      <c r="BK8" s="10"/>
+      <c r="BL8" s="10"/>
+    </row>
+    <row r="9" spans="1:64" ht="34.5">
+      <c r="A9" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="26"/>
-[...64 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+      <c r="S9" s="10"/>
+      <c r="T9" s="10"/>
+      <c r="U9" s="10"/>
+      <c r="V9" s="10"/>
+      <c r="W9" s="10"/>
+      <c r="X9" s="10"/>
+      <c r="Y9" s="10"/>
+      <c r="Z9" s="10"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="10"/>
+      <c r="AD9" s="10"/>
+      <c r="AE9" s="10"/>
+      <c r="AF9" s="10"/>
+      <c r="AG9" s="10"/>
+      <c r="AH9" s="10"/>
+      <c r="AI9" s="10"/>
+      <c r="AJ9" s="10"/>
+      <c r="AK9" s="10"/>
+      <c r="AL9" s="10"/>
+      <c r="AM9" s="10"/>
+      <c r="AN9" s="10"/>
+      <c r="AO9" s="10"/>
+      <c r="AP9" s="10"/>
+      <c r="AQ9" s="10"/>
+      <c r="AR9" s="10"/>
+      <c r="AS9" s="10"/>
+      <c r="AT9" s="10"/>
+      <c r="AU9" s="10"/>
+      <c r="AV9" s="10"/>
+      <c r="AW9" s="10"/>
+      <c r="AX9" s="10"/>
+      <c r="AY9" s="10"/>
+      <c r="AZ9" s="10"/>
+      <c r="BA9" s="10"/>
+      <c r="BB9" s="10"/>
+      <c r="BC9" s="10"/>
+      <c r="BD9" s="10"/>
+      <c r="BE9" s="10"/>
+      <c r="BF9" s="10"/>
+      <c r="BG9" s="10"/>
+      <c r="BH9" s="10"/>
+      <c r="BI9" s="10"/>
+      <c r="BJ9" s="10"/>
+      <c r="BK9" s="10"/>
+      <c r="BL9" s="10"/>
+    </row>
+    <row r="10" spans="1:64" ht="21">
+      <c r="A10" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="26"/>
-[...130 lines deleted...]
-      <c r="A12" s="110" t="s">
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+      <c r="S10" s="10"/>
+      <c r="T10" s="10"/>
+      <c r="U10" s="10"/>
+      <c r="V10" s="10"/>
+      <c r="W10" s="10"/>
+      <c r="X10" s="10"/>
+      <c r="Y10" s="10"/>
+      <c r="Z10" s="10"/>
+      <c r="AA10" s="10"/>
+      <c r="AB10" s="10"/>
+      <c r="AC10" s="10"/>
+      <c r="AD10" s="10"/>
+      <c r="AE10" s="10"/>
+      <c r="AF10" s="10"/>
+      <c r="AG10" s="10"/>
+      <c r="AH10" s="10"/>
+      <c r="AI10" s="10"/>
+      <c r="AJ10" s="10"/>
+      <c r="AK10" s="10"/>
+      <c r="AL10" s="10"/>
+      <c r="AM10" s="10"/>
+      <c r="AN10" s="10"/>
+      <c r="AO10" s="10"/>
+      <c r="AP10" s="10"/>
+      <c r="AQ10" s="10"/>
+      <c r="AR10" s="10"/>
+      <c r="AS10" s="10"/>
+      <c r="AT10" s="10"/>
+      <c r="AU10" s="10"/>
+      <c r="AV10" s="10"/>
+      <c r="AW10" s="10"/>
+      <c r="AX10" s="10"/>
+      <c r="AY10" s="10"/>
+      <c r="AZ10" s="10"/>
+      <c r="BA10" s="10"/>
+      <c r="BB10" s="10"/>
+      <c r="BC10" s="10"/>
+      <c r="BD10" s="10"/>
+      <c r="BE10" s="10"/>
+      <c r="BF10" s="10"/>
+      <c r="BG10" s="10"/>
+      <c r="BH10" s="10"/>
+      <c r="BI10" s="10"/>
+      <c r="BJ10" s="10"/>
+      <c r="BK10" s="10"/>
+      <c r="BL10" s="10"/>
+    </row>
+    <row r="11" spans="1:64">
+      <c r="A11" s="16"/>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+      <c r="S11" s="10"/>
+      <c r="T11" s="10"/>
+      <c r="U11" s="10"/>
+      <c r="V11" s="10"/>
+      <c r="W11" s="10"/>
+      <c r="X11" s="10"/>
+      <c r="Y11" s="10"/>
+      <c r="Z11" s="10"/>
+      <c r="AA11" s="10"/>
+      <c r="AB11" s="10"/>
+      <c r="AC11" s="10"/>
+      <c r="AD11" s="10"/>
+      <c r="AE11" s="10"/>
+      <c r="AF11" s="10"/>
+      <c r="AG11" s="10"/>
+      <c r="AH11" s="10"/>
+      <c r="AI11" s="10"/>
+      <c r="AJ11" s="10"/>
+      <c r="AK11" s="10"/>
+      <c r="AL11" s="10"/>
+      <c r="AM11" s="10"/>
+      <c r="AN11" s="10"/>
+      <c r="AO11" s="10"/>
+      <c r="AP11" s="10"/>
+      <c r="AQ11" s="10"/>
+      <c r="AR11" s="10"/>
+      <c r="AS11" s="10"/>
+      <c r="AT11" s="10"/>
+      <c r="AU11" s="10"/>
+      <c r="AV11" s="10"/>
+      <c r="AW11" s="10"/>
+      <c r="AX11" s="10"/>
+      <c r="AY11" s="10"/>
+      <c r="AZ11" s="10"/>
+      <c r="BA11" s="10"/>
+      <c r="BB11" s="10"/>
+      <c r="BC11" s="10"/>
+      <c r="BD11" s="10"/>
+      <c r="BE11" s="10"/>
+      <c r="BF11" s="10"/>
+      <c r="BG11" s="10"/>
+      <c r="BH11" s="10"/>
+      <c r="BI11" s="10"/>
+      <c r="BJ11" s="10"/>
+      <c r="BK11" s="10"/>
+      <c r="BL11" s="10"/>
+    </row>
+    <row r="12" spans="1:64" ht="34.5">
+      <c r="A12" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="26"/>
-[...64 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="10"/>
+      <c r="T12" s="10"/>
+      <c r="U12" s="10"/>
+      <c r="V12" s="10"/>
+      <c r="W12" s="10"/>
+      <c r="X12" s="10"/>
+      <c r="Y12" s="10"/>
+      <c r="Z12" s="10"/>
+      <c r="AA12" s="10"/>
+      <c r="AB12" s="10"/>
+      <c r="AC12" s="10"/>
+      <c r="AD12" s="10"/>
+      <c r="AE12" s="10"/>
+      <c r="AF12" s="10"/>
+      <c r="AG12" s="10"/>
+      <c r="AH12" s="10"/>
+      <c r="AI12" s="10"/>
+      <c r="AJ12" s="10"/>
+      <c r="AK12" s="10"/>
+      <c r="AL12" s="10"/>
+      <c r="AM12" s="10"/>
+      <c r="AN12" s="10"/>
+      <c r="AO12" s="10"/>
+      <c r="AP12" s="10"/>
+      <c r="AQ12" s="10"/>
+      <c r="AR12" s="10"/>
+      <c r="AS12" s="10"/>
+      <c r="AT12" s="10"/>
+      <c r="AU12" s="10"/>
+      <c r="AV12" s="10"/>
+      <c r="AW12" s="10"/>
+      <c r="AX12" s="10"/>
+      <c r="AY12" s="10"/>
+      <c r="AZ12" s="10"/>
+      <c r="BA12" s="10"/>
+      <c r="BB12" s="10"/>
+      <c r="BC12" s="10"/>
+      <c r="BD12" s="10"/>
+      <c r="BE12" s="10"/>
+      <c r="BF12" s="10"/>
+      <c r="BG12" s="10"/>
+      <c r="BH12" s="10"/>
+      <c r="BI12" s="10"/>
+      <c r="BJ12" s="10"/>
+      <c r="BK12" s="10"/>
+      <c r="BL12" s="10"/>
+    </row>
+    <row r="13" spans="1:64" s="22" customFormat="1" ht="27">
+      <c r="A13" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="26"/>
-[...64 lines deleted...]
-      <c r="A14" s="36" t="s">
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="21"/>
+      <c r="P13" s="21"/>
+      <c r="Q13" s="21"/>
+      <c r="R13" s="21"/>
+      <c r="S13" s="21"/>
+      <c r="T13" s="21"/>
+      <c r="U13" s="21"/>
+      <c r="V13" s="21"/>
+      <c r="W13" s="21"/>
+      <c r="X13" s="21"/>
+      <c r="Y13" s="21"/>
+      <c r="Z13" s="21"/>
+      <c r="AA13" s="21"/>
+      <c r="AB13" s="21"/>
+      <c r="AC13" s="21"/>
+      <c r="AD13" s="21"/>
+      <c r="AE13" s="21"/>
+      <c r="AF13" s="21"/>
+      <c r="AG13" s="21"/>
+      <c r="AH13" s="21"/>
+      <c r="AI13" s="21"/>
+      <c r="AJ13" s="21"/>
+      <c r="AK13" s="21"/>
+      <c r="AL13" s="21"/>
+      <c r="AM13" s="21"/>
+      <c r="AN13" s="21"/>
+      <c r="AO13" s="21"/>
+      <c r="AP13" s="21"/>
+      <c r="AQ13" s="21"/>
+      <c r="AR13" s="21"/>
+      <c r="AS13" s="21"/>
+      <c r="AT13" s="21"/>
+      <c r="AU13" s="21"/>
+      <c r="AV13" s="21"/>
+      <c r="AW13" s="21"/>
+      <c r="AX13" s="21"/>
+      <c r="AY13" s="21"/>
+      <c r="AZ13" s="21"/>
+      <c r="BA13" s="21"/>
+      <c r="BB13" s="21"/>
+      <c r="BC13" s="21"/>
+      <c r="BD13" s="21"/>
+      <c r="BE13" s="21"/>
+      <c r="BF13" s="21"/>
+      <c r="BG13" s="21"/>
+      <c r="BH13" s="21"/>
+      <c r="BI13" s="21"/>
+      <c r="BJ13" s="21"/>
+      <c r="BK13" s="21"/>
+      <c r="BL13" s="21"/>
+    </row>
+    <row r="14" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A14" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="26"/>
-[...64 lines deleted...]
-      <c r="A15" s="36" t="s">
+      <c r="B14" s="21"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="21"/>
+      <c r="Q14" s="21"/>
+      <c r="R14" s="21"/>
+      <c r="S14" s="21"/>
+      <c r="T14" s="21"/>
+      <c r="U14" s="21"/>
+      <c r="V14" s="21"/>
+      <c r="W14" s="21"/>
+      <c r="X14" s="21"/>
+      <c r="Y14" s="21"/>
+      <c r="Z14" s="21"/>
+      <c r="AA14" s="21"/>
+      <c r="AB14" s="21"/>
+      <c r="AC14" s="21"/>
+      <c r="AD14" s="21"/>
+      <c r="AE14" s="21"/>
+      <c r="AF14" s="21"/>
+      <c r="AG14" s="21"/>
+      <c r="AH14" s="21"/>
+      <c r="AI14" s="21"/>
+      <c r="AJ14" s="21"/>
+      <c r="AK14" s="21"/>
+      <c r="AL14" s="21"/>
+      <c r="AM14" s="21"/>
+      <c r="AN14" s="21"/>
+      <c r="AO14" s="21"/>
+      <c r="AP14" s="21"/>
+      <c r="AQ14" s="21"/>
+      <c r="AR14" s="21"/>
+      <c r="AS14" s="21"/>
+      <c r="AT14" s="21"/>
+      <c r="AU14" s="21"/>
+      <c r="AV14" s="21"/>
+      <c r="AW14" s="21"/>
+      <c r="AX14" s="21"/>
+      <c r="AY14" s="21"/>
+      <c r="AZ14" s="21"/>
+      <c r="BA14" s="21"/>
+      <c r="BB14" s="21"/>
+      <c r="BC14" s="21"/>
+      <c r="BD14" s="21"/>
+      <c r="BE14" s="21"/>
+      <c r="BF14" s="21"/>
+      <c r="BG14" s="21"/>
+      <c r="BH14" s="21"/>
+      <c r="BI14" s="21"/>
+      <c r="BJ14" s="21"/>
+      <c r="BK14" s="21"/>
+      <c r="BL14" s="21"/>
+    </row>
+    <row r="15" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A15" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="26"/>
-[...64 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="21"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="21"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
+      <c r="W15" s="21"/>
+      <c r="X15" s="21"/>
+      <c r="Y15" s="21"/>
+      <c r="Z15" s="21"/>
+      <c r="AA15" s="21"/>
+      <c r="AB15" s="21"/>
+      <c r="AC15" s="21"/>
+      <c r="AD15" s="21"/>
+      <c r="AE15" s="21"/>
+      <c r="AF15" s="21"/>
+      <c r="AG15" s="21"/>
+      <c r="AH15" s="21"/>
+      <c r="AI15" s="21"/>
+      <c r="AJ15" s="21"/>
+      <c r="AK15" s="21"/>
+      <c r="AL15" s="21"/>
+      <c r="AM15" s="21"/>
+      <c r="AN15" s="21"/>
+      <c r="AO15" s="21"/>
+      <c r="AP15" s="21"/>
+      <c r="AQ15" s="21"/>
+      <c r="AR15" s="21"/>
+      <c r="AS15" s="21"/>
+      <c r="AT15" s="21"/>
+      <c r="AU15" s="21"/>
+      <c r="AV15" s="21"/>
+      <c r="AW15" s="21"/>
+      <c r="AX15" s="21"/>
+      <c r="AY15" s="21"/>
+      <c r="AZ15" s="21"/>
+      <c r="BA15" s="21"/>
+      <c r="BB15" s="21"/>
+      <c r="BC15" s="21"/>
+      <c r="BD15" s="21"/>
+      <c r="BE15" s="21"/>
+      <c r="BF15" s="21"/>
+      <c r="BG15" s="21"/>
+      <c r="BH15" s="21"/>
+      <c r="BI15" s="21"/>
+      <c r="BJ15" s="21"/>
+      <c r="BK15" s="21"/>
+      <c r="BL15" s="21"/>
+    </row>
+    <row r="16" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A16" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="26"/>
-[...64 lines deleted...]
-      <c r="A17" s="36" t="s">
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="21"/>
+      <c r="Z16" s="21"/>
+      <c r="AA16" s="21"/>
+      <c r="AB16" s="21"/>
+      <c r="AC16" s="21"/>
+      <c r="AD16" s="21"/>
+      <c r="AE16" s="21"/>
+      <c r="AF16" s="21"/>
+      <c r="AG16" s="21"/>
+      <c r="AH16" s="21"/>
+      <c r="AI16" s="21"/>
+      <c r="AJ16" s="21"/>
+      <c r="AK16" s="21"/>
+      <c r="AL16" s="21"/>
+      <c r="AM16" s="21"/>
+      <c r="AN16" s="21"/>
+      <c r="AO16" s="21"/>
+      <c r="AP16" s="21"/>
+      <c r="AQ16" s="21"/>
+      <c r="AR16" s="21"/>
+      <c r="AS16" s="21"/>
+      <c r="AT16" s="21"/>
+      <c r="AU16" s="21"/>
+      <c r="AV16" s="21"/>
+      <c r="AW16" s="21"/>
+      <c r="AX16" s="21"/>
+      <c r="AY16" s="21"/>
+      <c r="AZ16" s="21"/>
+      <c r="BA16" s="21"/>
+      <c r="BB16" s="21"/>
+      <c r="BC16" s="21"/>
+      <c r="BD16" s="21"/>
+      <c r="BE16" s="21"/>
+      <c r="BF16" s="21"/>
+      <c r="BG16" s="21"/>
+      <c r="BH16" s="21"/>
+      <c r="BI16" s="21"/>
+      <c r="BJ16" s="21"/>
+      <c r="BK16" s="21"/>
+      <c r="BL16" s="21"/>
+    </row>
+    <row r="17" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A17" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="26"/>
-[...64 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="21"/>
+      <c r="P17" s="21"/>
+      <c r="Q17" s="21"/>
+      <c r="R17" s="21"/>
+      <c r="S17" s="21"/>
+      <c r="T17" s="21"/>
+      <c r="U17" s="21"/>
+      <c r="V17" s="21"/>
+      <c r="W17" s="21"/>
+      <c r="X17" s="21"/>
+      <c r="Y17" s="21"/>
+      <c r="Z17" s="21"/>
+      <c r="AA17" s="21"/>
+      <c r="AB17" s="21"/>
+      <c r="AC17" s="21"/>
+      <c r="AD17" s="21"/>
+      <c r="AE17" s="21"/>
+      <c r="AF17" s="21"/>
+      <c r="AG17" s="21"/>
+      <c r="AH17" s="21"/>
+      <c r="AI17" s="21"/>
+      <c r="AJ17" s="21"/>
+      <c r="AK17" s="21"/>
+      <c r="AL17" s="21"/>
+      <c r="AM17" s="21"/>
+      <c r="AN17" s="21"/>
+      <c r="AO17" s="21"/>
+      <c r="AP17" s="21"/>
+      <c r="AQ17" s="21"/>
+      <c r="AR17" s="21"/>
+      <c r="AS17" s="21"/>
+      <c r="AT17" s="21"/>
+      <c r="AU17" s="21"/>
+      <c r="AV17" s="21"/>
+      <c r="AW17" s="21"/>
+      <c r="AX17" s="21"/>
+      <c r="AY17" s="21"/>
+      <c r="AZ17" s="21"/>
+      <c r="BA17" s="21"/>
+      <c r="BB17" s="21"/>
+      <c r="BC17" s="21"/>
+      <c r="BD17" s="21"/>
+      <c r="BE17" s="21"/>
+      <c r="BF17" s="21"/>
+      <c r="BG17" s="21"/>
+      <c r="BH17" s="21"/>
+      <c r="BI17" s="21"/>
+      <c r="BJ17" s="21"/>
+      <c r="BK17" s="21"/>
+      <c r="BL17" s="21"/>
+    </row>
+    <row r="18" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A18" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="26"/>
-[...130 lines deleted...]
-      <c r="A20" s="34" t="s">
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
+      <c r="W18" s="21"/>
+      <c r="X18" s="21"/>
+      <c r="Y18" s="21"/>
+      <c r="Z18" s="21"/>
+      <c r="AA18" s="21"/>
+      <c r="AB18" s="21"/>
+      <c r="AC18" s="21"/>
+      <c r="AD18" s="21"/>
+      <c r="AE18" s="21"/>
+      <c r="AF18" s="21"/>
+      <c r="AG18" s="21"/>
+      <c r="AH18" s="21"/>
+      <c r="AI18" s="21"/>
+      <c r="AJ18" s="21"/>
+      <c r="AK18" s="21"/>
+      <c r="AL18" s="21"/>
+      <c r="AM18" s="21"/>
+      <c r="AN18" s="21"/>
+      <c r="AO18" s="21"/>
+      <c r="AP18" s="21"/>
+      <c r="AQ18" s="21"/>
+      <c r="AR18" s="21"/>
+      <c r="AS18" s="21"/>
+      <c r="AT18" s="21"/>
+      <c r="AU18" s="21"/>
+      <c r="AV18" s="21"/>
+      <c r="AW18" s="21"/>
+      <c r="AX18" s="21"/>
+      <c r="AY18" s="21"/>
+      <c r="AZ18" s="21"/>
+      <c r="BA18" s="21"/>
+      <c r="BB18" s="21"/>
+      <c r="BC18" s="21"/>
+      <c r="BD18" s="21"/>
+      <c r="BE18" s="21"/>
+      <c r="BF18" s="21"/>
+      <c r="BG18" s="21"/>
+      <c r="BH18" s="21"/>
+      <c r="BI18" s="21"/>
+      <c r="BJ18" s="21"/>
+      <c r="BK18" s="21"/>
+      <c r="BL18" s="21"/>
+    </row>
+    <row r="19" spans="1:64" s="22" customFormat="1">
+      <c r="A19" s="23"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
+      <c r="R19" s="21"/>
+      <c r="S19" s="21"/>
+      <c r="T19" s="21"/>
+      <c r="U19" s="21"/>
+      <c r="V19" s="21"/>
+      <c r="W19" s="21"/>
+      <c r="X19" s="21"/>
+      <c r="Y19" s="21"/>
+      <c r="Z19" s="21"/>
+      <c r="AA19" s="21"/>
+      <c r="AB19" s="21"/>
+      <c r="AC19" s="21"/>
+      <c r="AD19" s="21"/>
+      <c r="AE19" s="21"/>
+      <c r="AF19" s="21"/>
+      <c r="AG19" s="21"/>
+      <c r="AH19" s="21"/>
+      <c r="AI19" s="21"/>
+      <c r="AJ19" s="21"/>
+      <c r="AK19" s="21"/>
+      <c r="AL19" s="21"/>
+      <c r="AM19" s="21"/>
+      <c r="AN19" s="21"/>
+      <c r="AO19" s="21"/>
+      <c r="AP19" s="21"/>
+      <c r="AQ19" s="21"/>
+      <c r="AR19" s="21"/>
+      <c r="AS19" s="21"/>
+      <c r="AT19" s="21"/>
+      <c r="AU19" s="21"/>
+      <c r="AV19" s="21"/>
+      <c r="AW19" s="21"/>
+      <c r="AX19" s="21"/>
+      <c r="AY19" s="21"/>
+      <c r="AZ19" s="21"/>
+      <c r="BA19" s="21"/>
+      <c r="BB19" s="21"/>
+      <c r="BC19" s="21"/>
+      <c r="BD19" s="21"/>
+      <c r="BE19" s="21"/>
+      <c r="BF19" s="21"/>
+      <c r="BG19" s="21"/>
+      <c r="BH19" s="21"/>
+      <c r="BI19" s="21"/>
+      <c r="BJ19" s="21"/>
+      <c r="BK19" s="21"/>
+      <c r="BL19" s="21"/>
+    </row>
+    <row r="20" spans="1:64" s="22" customFormat="1" ht="27">
+      <c r="A20" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="26"/>
-[...64 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="21"/>
+      <c r="Q20" s="21"/>
+      <c r="R20" s="21"/>
+      <c r="S20" s="21"/>
+      <c r="T20" s="21"/>
+      <c r="U20" s="21"/>
+      <c r="V20" s="21"/>
+      <c r="W20" s="21"/>
+      <c r="X20" s="21"/>
+      <c r="Y20" s="21"/>
+      <c r="Z20" s="21"/>
+      <c r="AA20" s="21"/>
+      <c r="AB20" s="21"/>
+      <c r="AC20" s="21"/>
+      <c r="AD20" s="21"/>
+      <c r="AE20" s="21"/>
+      <c r="AF20" s="21"/>
+      <c r="AG20" s="21"/>
+      <c r="AH20" s="21"/>
+      <c r="AI20" s="21"/>
+      <c r="AJ20" s="21"/>
+      <c r="AK20" s="21"/>
+      <c r="AL20" s="21"/>
+      <c r="AM20" s="21"/>
+      <c r="AN20" s="21"/>
+      <c r="AO20" s="21"/>
+      <c r="AP20" s="21"/>
+      <c r="AQ20" s="21"/>
+      <c r="AR20" s="21"/>
+      <c r="AS20" s="21"/>
+      <c r="AT20" s="21"/>
+      <c r="AU20" s="21"/>
+      <c r="AV20" s="21"/>
+      <c r="AW20" s="21"/>
+      <c r="AX20" s="21"/>
+      <c r="AY20" s="21"/>
+      <c r="AZ20" s="21"/>
+      <c r="BA20" s="21"/>
+      <c r="BB20" s="21"/>
+      <c r="BC20" s="21"/>
+      <c r="BD20" s="21"/>
+      <c r="BE20" s="21"/>
+      <c r="BF20" s="21"/>
+      <c r="BG20" s="21"/>
+      <c r="BH20" s="21"/>
+      <c r="BI20" s="21"/>
+      <c r="BJ20" s="21"/>
+      <c r="BK20" s="21"/>
+      <c r="BL20" s="21"/>
+    </row>
+    <row r="21" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A21" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="26"/>
-[...64 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+      <c r="AN21" s="21"/>
+      <c r="AO21" s="21"/>
+      <c r="AP21" s="21"/>
+      <c r="AQ21" s="21"/>
+      <c r="AR21" s="21"/>
+      <c r="AS21" s="21"/>
+      <c r="AT21" s="21"/>
+      <c r="AU21" s="21"/>
+      <c r="AV21" s="21"/>
+      <c r="AW21" s="21"/>
+      <c r="AX21" s="21"/>
+      <c r="AY21" s="21"/>
+      <c r="AZ21" s="21"/>
+      <c r="BA21" s="21"/>
+      <c r="BB21" s="21"/>
+      <c r="BC21" s="21"/>
+      <c r="BD21" s="21"/>
+      <c r="BE21" s="21"/>
+      <c r="BF21" s="21"/>
+      <c r="BG21" s="21"/>
+      <c r="BH21" s="21"/>
+      <c r="BI21" s="21"/>
+      <c r="BJ21" s="21"/>
+      <c r="BK21" s="21"/>
+      <c r="BL21" s="21"/>
+    </row>
+    <row r="22" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A22" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="26"/>
-[...64 lines deleted...]
-      <c r="A23" s="36" t="s">
+      <c r="B22" s="21"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="21"/>
+      <c r="P22" s="21"/>
+      <c r="Q22" s="21"/>
+      <c r="R22" s="21"/>
+      <c r="S22" s="21"/>
+      <c r="T22" s="21"/>
+      <c r="U22" s="21"/>
+      <c r="V22" s="21"/>
+      <c r="W22" s="21"/>
+      <c r="X22" s="21"/>
+      <c r="Y22" s="21"/>
+      <c r="Z22" s="21"/>
+      <c r="AA22" s="21"/>
+      <c r="AB22" s="21"/>
+      <c r="AC22" s="21"/>
+      <c r="AD22" s="21"/>
+      <c r="AE22" s="21"/>
+      <c r="AF22" s="21"/>
+      <c r="AG22" s="21"/>
+      <c r="AH22" s="21"/>
+      <c r="AI22" s="21"/>
+      <c r="AJ22" s="21"/>
+      <c r="AK22" s="21"/>
+      <c r="AL22" s="21"/>
+      <c r="AM22" s="21"/>
+      <c r="AN22" s="21"/>
+      <c r="AO22" s="21"/>
+      <c r="AP22" s="21"/>
+      <c r="AQ22" s="21"/>
+      <c r="AR22" s="21"/>
+      <c r="AS22" s="21"/>
+      <c r="AT22" s="21"/>
+      <c r="AU22" s="21"/>
+      <c r="AV22" s="21"/>
+      <c r="AW22" s="21"/>
+      <c r="AX22" s="21"/>
+      <c r="AY22" s="21"/>
+      <c r="AZ22" s="21"/>
+      <c r="BA22" s="21"/>
+      <c r="BB22" s="21"/>
+      <c r="BC22" s="21"/>
+      <c r="BD22" s="21"/>
+      <c r="BE22" s="21"/>
+      <c r="BF22" s="21"/>
+      <c r="BG22" s="21"/>
+      <c r="BH22" s="21"/>
+      <c r="BI22" s="21"/>
+      <c r="BJ22" s="21"/>
+      <c r="BK22" s="21"/>
+      <c r="BL22" s="21"/>
+    </row>
+    <row r="23" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A23" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="26"/>
-[...64 lines deleted...]
-      <c r="A24" s="32" t="s">
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="21"/>
+      <c r="R23" s="21"/>
+      <c r="S23" s="21"/>
+      <c r="T23" s="21"/>
+      <c r="U23" s="21"/>
+      <c r="V23" s="21"/>
+      <c r="W23" s="21"/>
+      <c r="X23" s="21"/>
+      <c r="Y23" s="21"/>
+      <c r="Z23" s="21"/>
+      <c r="AA23" s="21"/>
+      <c r="AB23" s="21"/>
+      <c r="AC23" s="21"/>
+      <c r="AD23" s="21"/>
+      <c r="AE23" s="21"/>
+      <c r="AF23" s="21"/>
+      <c r="AG23" s="21"/>
+      <c r="AH23" s="21"/>
+      <c r="AI23" s="21"/>
+      <c r="AJ23" s="21"/>
+      <c r="AK23" s="21"/>
+      <c r="AL23" s="21"/>
+      <c r="AM23" s="21"/>
+      <c r="AN23" s="21"/>
+      <c r="AO23" s="21"/>
+      <c r="AP23" s="21"/>
+      <c r="AQ23" s="21"/>
+      <c r="AR23" s="21"/>
+      <c r="AS23" s="21"/>
+      <c r="AT23" s="21"/>
+      <c r="AU23" s="21"/>
+      <c r="AV23" s="21"/>
+      <c r="AW23" s="21"/>
+      <c r="AX23" s="21"/>
+      <c r="AY23" s="21"/>
+      <c r="AZ23" s="21"/>
+      <c r="BA23" s="21"/>
+      <c r="BB23" s="21"/>
+      <c r="BC23" s="21"/>
+      <c r="BD23" s="21"/>
+      <c r="BE23" s="21"/>
+      <c r="BF23" s="21"/>
+      <c r="BG23" s="21"/>
+      <c r="BH23" s="21"/>
+      <c r="BI23" s="21"/>
+      <c r="BJ23" s="21"/>
+      <c r="BK23" s="21"/>
+      <c r="BL23" s="21"/>
+    </row>
+    <row r="24" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A24" s="152" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="26"/>
-[...64 lines deleted...]
-      <c r="A25" s="32" t="s">
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="21"/>
+      <c r="P24" s="21"/>
+      <c r="Q24" s="21"/>
+      <c r="R24" s="21"/>
+      <c r="S24" s="21"/>
+      <c r="T24" s="21"/>
+      <c r="U24" s="21"/>
+      <c r="V24" s="21"/>
+      <c r="W24" s="21"/>
+      <c r="X24" s="21"/>
+      <c r="Y24" s="21"/>
+      <c r="Z24" s="21"/>
+      <c r="AA24" s="21"/>
+      <c r="AB24" s="21"/>
+      <c r="AC24" s="21"/>
+      <c r="AD24" s="21"/>
+      <c r="AE24" s="21"/>
+      <c r="AF24" s="21"/>
+      <c r="AG24" s="21"/>
+      <c r="AH24" s="21"/>
+      <c r="AI24" s="21"/>
+      <c r="AJ24" s="21"/>
+      <c r="AK24" s="21"/>
+      <c r="AL24" s="21"/>
+      <c r="AM24" s="21"/>
+      <c r="AN24" s="21"/>
+      <c r="AO24" s="21"/>
+      <c r="AP24" s="21"/>
+      <c r="AQ24" s="21"/>
+      <c r="AR24" s="21"/>
+      <c r="AS24" s="21"/>
+      <c r="AT24" s="21"/>
+      <c r="AU24" s="21"/>
+      <c r="AV24" s="21"/>
+      <c r="AW24" s="21"/>
+      <c r="AX24" s="21"/>
+      <c r="AY24" s="21"/>
+      <c r="AZ24" s="21"/>
+      <c r="BA24" s="21"/>
+      <c r="BB24" s="21"/>
+      <c r="BC24" s="21"/>
+      <c r="BD24" s="21"/>
+      <c r="BE24" s="21"/>
+      <c r="BF24" s="21"/>
+      <c r="BG24" s="21"/>
+      <c r="BH24" s="21"/>
+      <c r="BI24" s="21"/>
+      <c r="BJ24" s="21"/>
+      <c r="BK24" s="21"/>
+      <c r="BL24" s="21"/>
+    </row>
+    <row r="25" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A25" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="26"/>
-[...64 lines deleted...]
-      <c r="A26" s="32" t="s">
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="21"/>
+      <c r="P25" s="21"/>
+      <c r="Q25" s="21"/>
+      <c r="R25" s="21"/>
+      <c r="S25" s="21"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="21"/>
+      <c r="V25" s="21"/>
+      <c r="W25" s="21"/>
+      <c r="X25" s="21"/>
+      <c r="Y25" s="21"/>
+      <c r="Z25" s="21"/>
+      <c r="AA25" s="21"/>
+      <c r="AB25" s="21"/>
+      <c r="AC25" s="21"/>
+      <c r="AD25" s="21"/>
+      <c r="AE25" s="21"/>
+      <c r="AF25" s="21"/>
+      <c r="AG25" s="21"/>
+      <c r="AH25" s="21"/>
+      <c r="AI25" s="21"/>
+      <c r="AJ25" s="21"/>
+      <c r="AK25" s="21"/>
+      <c r="AL25" s="21"/>
+      <c r="AM25" s="21"/>
+      <c r="AN25" s="21"/>
+      <c r="AO25" s="21"/>
+      <c r="AP25" s="21"/>
+      <c r="AQ25" s="21"/>
+      <c r="AR25" s="21"/>
+      <c r="AS25" s="21"/>
+      <c r="AT25" s="21"/>
+      <c r="AU25" s="21"/>
+      <c r="AV25" s="21"/>
+      <c r="AW25" s="21"/>
+      <c r="AX25" s="21"/>
+      <c r="AY25" s="21"/>
+      <c r="AZ25" s="21"/>
+      <c r="BA25" s="21"/>
+      <c r="BB25" s="21"/>
+      <c r="BC25" s="21"/>
+      <c r="BD25" s="21"/>
+      <c r="BE25" s="21"/>
+      <c r="BF25" s="21"/>
+      <c r="BG25" s="21"/>
+      <c r="BH25" s="21"/>
+      <c r="BI25" s="21"/>
+      <c r="BJ25" s="21"/>
+      <c r="BK25" s="21"/>
+      <c r="BL25" s="21"/>
+    </row>
+    <row r="26" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A26" s="152" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="26"/>
-[...64 lines deleted...]
-      <c r="A27" s="33" t="s">
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="21"/>
+      <c r="P26" s="21"/>
+      <c r="Q26" s="21"/>
+      <c r="R26" s="21"/>
+      <c r="S26" s="21"/>
+      <c r="T26" s="21"/>
+      <c r="U26" s="21"/>
+      <c r="V26" s="21"/>
+      <c r="W26" s="21"/>
+      <c r="X26" s="21"/>
+      <c r="Y26" s="21"/>
+      <c r="Z26" s="21"/>
+      <c r="AA26" s="21"/>
+      <c r="AB26" s="21"/>
+      <c r="AC26" s="21"/>
+      <c r="AD26" s="21"/>
+      <c r="AE26" s="21"/>
+      <c r="AF26" s="21"/>
+      <c r="AG26" s="21"/>
+      <c r="AH26" s="21"/>
+      <c r="AI26" s="21"/>
+      <c r="AJ26" s="21"/>
+      <c r="AK26" s="21"/>
+      <c r="AL26" s="21"/>
+      <c r="AM26" s="21"/>
+      <c r="AN26" s="21"/>
+      <c r="AO26" s="21"/>
+      <c r="AP26" s="21"/>
+      <c r="AQ26" s="21"/>
+      <c r="AR26" s="21"/>
+      <c r="AS26" s="21"/>
+      <c r="AT26" s="21"/>
+      <c r="AU26" s="21"/>
+      <c r="AV26" s="21"/>
+      <c r="AW26" s="21"/>
+      <c r="AX26" s="21"/>
+      <c r="AY26" s="21"/>
+      <c r="AZ26" s="21"/>
+      <c r="BA26" s="21"/>
+      <c r="BB26" s="21"/>
+      <c r="BC26" s="21"/>
+      <c r="BD26" s="21"/>
+      <c r="BE26" s="21"/>
+      <c r="BF26" s="21"/>
+      <c r="BG26" s="21"/>
+      <c r="BH26" s="21"/>
+      <c r="BI26" s="21"/>
+      <c r="BJ26" s="21"/>
+      <c r="BK26" s="21"/>
+      <c r="BL26" s="21"/>
+    </row>
+    <row r="27" spans="1:64" s="22" customFormat="1" ht="42">
+      <c r="A27" s="153" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="26"/>
-[...64 lines deleted...]
-      <c r="A28" s="33" t="s">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="21"/>
+      <c r="Q27" s="21"/>
+      <c r="R27" s="21"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
+      <c r="W27" s="21"/>
+      <c r="X27" s="21"/>
+      <c r="Y27" s="21"/>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="21"/>
+      <c r="AB27" s="21"/>
+      <c r="AC27" s="21"/>
+      <c r="AD27" s="21"/>
+      <c r="AE27" s="21"/>
+      <c r="AF27" s="21"/>
+      <c r="AG27" s="21"/>
+      <c r="AH27" s="21"/>
+      <c r="AI27" s="21"/>
+      <c r="AJ27" s="21"/>
+      <c r="AK27" s="21"/>
+      <c r="AL27" s="21"/>
+      <c r="AM27" s="21"/>
+      <c r="AN27" s="21"/>
+      <c r="AO27" s="21"/>
+      <c r="AP27" s="21"/>
+      <c r="AQ27" s="21"/>
+      <c r="AR27" s="21"/>
+      <c r="AS27" s="21"/>
+      <c r="AT27" s="21"/>
+      <c r="AU27" s="21"/>
+      <c r="AV27" s="21"/>
+      <c r="AW27" s="21"/>
+      <c r="AX27" s="21"/>
+      <c r="AY27" s="21"/>
+      <c r="AZ27" s="21"/>
+      <c r="BA27" s="21"/>
+      <c r="BB27" s="21"/>
+      <c r="BC27" s="21"/>
+      <c r="BD27" s="21"/>
+      <c r="BE27" s="21"/>
+      <c r="BF27" s="21"/>
+      <c r="BG27" s="21"/>
+      <c r="BH27" s="21"/>
+      <c r="BI27" s="21"/>
+      <c r="BJ27" s="21"/>
+      <c r="BK27" s="21"/>
+      <c r="BL27" s="21"/>
+    </row>
+    <row r="28" spans="1:64" s="22" customFormat="1" ht="42">
+      <c r="A28" s="153" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="26"/>
-[...64 lines deleted...]
-      <c r="A29" s="33" t="s">
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="21"/>
+      <c r="V28" s="21"/>
+      <c r="W28" s="21"/>
+      <c r="X28" s="21"/>
+      <c r="Y28" s="21"/>
+      <c r="Z28" s="21"/>
+      <c r="AA28" s="21"/>
+      <c r="AB28" s="21"/>
+      <c r="AC28" s="21"/>
+      <c r="AD28" s="21"/>
+      <c r="AE28" s="21"/>
+      <c r="AF28" s="21"/>
+      <c r="AG28" s="21"/>
+      <c r="AH28" s="21"/>
+      <c r="AI28" s="21"/>
+      <c r="AJ28" s="21"/>
+      <c r="AK28" s="21"/>
+      <c r="AL28" s="21"/>
+      <c r="AM28" s="21"/>
+      <c r="AN28" s="21"/>
+      <c r="AO28" s="21"/>
+      <c r="AP28" s="21"/>
+      <c r="AQ28" s="21"/>
+      <c r="AR28" s="21"/>
+      <c r="AS28" s="21"/>
+      <c r="AT28" s="21"/>
+      <c r="AU28" s="21"/>
+      <c r="AV28" s="21"/>
+      <c r="AW28" s="21"/>
+      <c r="AX28" s="21"/>
+      <c r="AY28" s="21"/>
+      <c r="AZ28" s="21"/>
+      <c r="BA28" s="21"/>
+      <c r="BB28" s="21"/>
+      <c r="BC28" s="21"/>
+      <c r="BD28" s="21"/>
+      <c r="BE28" s="21"/>
+      <c r="BF28" s="21"/>
+      <c r="BG28" s="21"/>
+      <c r="BH28" s="21"/>
+      <c r="BI28" s="21"/>
+      <c r="BJ28" s="21"/>
+      <c r="BK28" s="21"/>
+      <c r="BL28" s="21"/>
+    </row>
+    <row r="29" spans="1:64" s="22" customFormat="1" ht="42">
+      <c r="A29" s="153" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="26"/>
-[...64 lines deleted...]
-      <c r="A30" s="33" t="s">
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="21"/>
+      <c r="O29" s="21"/>
+      <c r="P29" s="21"/>
+      <c r="Q29" s="21"/>
+      <c r="R29" s="21"/>
+      <c r="S29" s="21"/>
+      <c r="T29" s="21"/>
+      <c r="U29" s="21"/>
+      <c r="V29" s="21"/>
+      <c r="W29" s="21"/>
+      <c r="X29" s="21"/>
+      <c r="Y29" s="21"/>
+      <c r="Z29" s="21"/>
+      <c r="AA29" s="21"/>
+      <c r="AB29" s="21"/>
+      <c r="AC29" s="21"/>
+      <c r="AD29" s="21"/>
+      <c r="AE29" s="21"/>
+      <c r="AF29" s="21"/>
+      <c r="AG29" s="21"/>
+      <c r="AH29" s="21"/>
+      <c r="AI29" s="21"/>
+      <c r="AJ29" s="21"/>
+      <c r="AK29" s="21"/>
+      <c r="AL29" s="21"/>
+      <c r="AM29" s="21"/>
+      <c r="AN29" s="21"/>
+      <c r="AO29" s="21"/>
+      <c r="AP29" s="21"/>
+      <c r="AQ29" s="21"/>
+      <c r="AR29" s="21"/>
+      <c r="AS29" s="21"/>
+      <c r="AT29" s="21"/>
+      <c r="AU29" s="21"/>
+      <c r="AV29" s="21"/>
+      <c r="AW29" s="21"/>
+      <c r="AX29" s="21"/>
+      <c r="AY29" s="21"/>
+      <c r="AZ29" s="21"/>
+      <c r="BA29" s="21"/>
+      <c r="BB29" s="21"/>
+      <c r="BC29" s="21"/>
+      <c r="BD29" s="21"/>
+      <c r="BE29" s="21"/>
+      <c r="BF29" s="21"/>
+      <c r="BG29" s="21"/>
+      <c r="BH29" s="21"/>
+      <c r="BI29" s="21"/>
+      <c r="BJ29" s="21"/>
+      <c r="BK29" s="21"/>
+      <c r="BL29" s="21"/>
+    </row>
+    <row r="30" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A30" s="153" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="26"/>
-[...64 lines deleted...]
-      <c r="A31" s="33" t="s">
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="21"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="21"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="21"/>
+      <c r="T30" s="21"/>
+      <c r="U30" s="21"/>
+      <c r="V30" s="21"/>
+      <c r="W30" s="21"/>
+      <c r="X30" s="21"/>
+      <c r="Y30" s="21"/>
+      <c r="Z30" s="21"/>
+      <c r="AA30" s="21"/>
+      <c r="AB30" s="21"/>
+      <c r="AC30" s="21"/>
+      <c r="AD30" s="21"/>
+      <c r="AE30" s="21"/>
+      <c r="AF30" s="21"/>
+      <c r="AG30" s="21"/>
+      <c r="AH30" s="21"/>
+      <c r="AI30" s="21"/>
+      <c r="AJ30" s="21"/>
+      <c r="AK30" s="21"/>
+      <c r="AL30" s="21"/>
+      <c r="AM30" s="21"/>
+      <c r="AN30" s="21"/>
+      <c r="AO30" s="21"/>
+      <c r="AP30" s="21"/>
+      <c r="AQ30" s="21"/>
+      <c r="AR30" s="21"/>
+      <c r="AS30" s="21"/>
+      <c r="AT30" s="21"/>
+      <c r="AU30" s="21"/>
+      <c r="AV30" s="21"/>
+      <c r="AW30" s="21"/>
+      <c r="AX30" s="21"/>
+      <c r="AY30" s="21"/>
+      <c r="AZ30" s="21"/>
+      <c r="BA30" s="21"/>
+      <c r="BB30" s="21"/>
+      <c r="BC30" s="21"/>
+      <c r="BD30" s="21"/>
+      <c r="BE30" s="21"/>
+      <c r="BF30" s="21"/>
+      <c r="BG30" s="21"/>
+      <c r="BH30" s="21"/>
+      <c r="BI30" s="21"/>
+      <c r="BJ30" s="21"/>
+      <c r="BK30" s="21"/>
+      <c r="BL30" s="21"/>
+    </row>
+    <row r="31" spans="1:64" s="22" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A31" s="153" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="26"/>
-[...64 lines deleted...]
-      <c r="A32" s="33" t="s">
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="21"/>
+      <c r="O31" s="21"/>
+      <c r="P31" s="21"/>
+      <c r="Q31" s="21"/>
+      <c r="R31" s="21"/>
+      <c r="S31" s="21"/>
+      <c r="T31" s="21"/>
+      <c r="U31" s="21"/>
+      <c r="V31" s="21"/>
+      <c r="W31" s="21"/>
+      <c r="X31" s="21"/>
+      <c r="Y31" s="21"/>
+      <c r="Z31" s="21"/>
+      <c r="AA31" s="21"/>
+      <c r="AB31" s="21"/>
+      <c r="AC31" s="21"/>
+      <c r="AD31" s="21"/>
+      <c r="AE31" s="21"/>
+      <c r="AF31" s="21"/>
+      <c r="AG31" s="21"/>
+      <c r="AH31" s="21"/>
+      <c r="AI31" s="21"/>
+      <c r="AJ31" s="21"/>
+      <c r="AK31" s="21"/>
+      <c r="AL31" s="21"/>
+      <c r="AM31" s="21"/>
+      <c r="AN31" s="21"/>
+      <c r="AO31" s="21"/>
+      <c r="AP31" s="21"/>
+      <c r="AQ31" s="21"/>
+      <c r="AR31" s="21"/>
+      <c r="AS31" s="21"/>
+      <c r="AT31" s="21"/>
+      <c r="AU31" s="21"/>
+      <c r="AV31" s="21"/>
+      <c r="AW31" s="21"/>
+      <c r="AX31" s="21"/>
+      <c r="AY31" s="21"/>
+      <c r="AZ31" s="21"/>
+      <c r="BA31" s="21"/>
+      <c r="BB31" s="21"/>
+      <c r="BC31" s="21"/>
+      <c r="BD31" s="21"/>
+      <c r="BE31" s="21"/>
+      <c r="BF31" s="21"/>
+      <c r="BG31" s="21"/>
+      <c r="BH31" s="21"/>
+      <c r="BI31" s="21"/>
+      <c r="BJ31" s="21"/>
+      <c r="BK31" s="21"/>
+      <c r="BL31" s="21"/>
+    </row>
+    <row r="32" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A32" s="153" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="26"/>
-[...64 lines deleted...]
-      <c r="A33" s="33" t="s">
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="21"/>
+      <c r="O32" s="21"/>
+      <c r="P32" s="21"/>
+      <c r="Q32" s="21"/>
+      <c r="R32" s="21"/>
+      <c r="S32" s="21"/>
+      <c r="T32" s="21"/>
+      <c r="U32" s="21"/>
+      <c r="V32" s="21"/>
+      <c r="W32" s="21"/>
+      <c r="X32" s="21"/>
+      <c r="Y32" s="21"/>
+      <c r="Z32" s="21"/>
+      <c r="AA32" s="21"/>
+      <c r="AB32" s="21"/>
+      <c r="AC32" s="21"/>
+      <c r="AD32" s="21"/>
+      <c r="AE32" s="21"/>
+      <c r="AF32" s="21"/>
+      <c r="AG32" s="21"/>
+      <c r="AH32" s="21"/>
+      <c r="AI32" s="21"/>
+      <c r="AJ32" s="21"/>
+      <c r="AK32" s="21"/>
+      <c r="AL32" s="21"/>
+      <c r="AM32" s="21"/>
+      <c r="AN32" s="21"/>
+      <c r="AO32" s="21"/>
+      <c r="AP32" s="21"/>
+      <c r="AQ32" s="21"/>
+      <c r="AR32" s="21"/>
+      <c r="AS32" s="21"/>
+      <c r="AT32" s="21"/>
+      <c r="AU32" s="21"/>
+      <c r="AV32" s="21"/>
+      <c r="AW32" s="21"/>
+      <c r="AX32" s="21"/>
+      <c r="AY32" s="21"/>
+      <c r="AZ32" s="21"/>
+      <c r="BA32" s="21"/>
+      <c r="BB32" s="21"/>
+      <c r="BC32" s="21"/>
+      <c r="BD32" s="21"/>
+      <c r="BE32" s="21"/>
+      <c r="BF32" s="21"/>
+      <c r="BG32" s="21"/>
+      <c r="BH32" s="21"/>
+      <c r="BI32" s="21"/>
+      <c r="BJ32" s="21"/>
+      <c r="BK32" s="21"/>
+      <c r="BL32" s="21"/>
+    </row>
+    <row r="33" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A33" s="153" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="26"/>
-[...64 lines deleted...]
-      <c r="A34" s="32" t="s">
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+    </row>
+    <row r="34" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A34" s="152" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="26"/>
-[...64 lines deleted...]
-      <c r="A35" s="32" t="s">
+      <c r="B34" s="21"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="21"/>
+      <c r="O34" s="21"/>
+      <c r="P34" s="21"/>
+      <c r="Q34" s="21"/>
+      <c r="R34" s="21"/>
+      <c r="S34" s="21"/>
+      <c r="T34" s="21"/>
+      <c r="U34" s="21"/>
+      <c r="V34" s="21"/>
+      <c r="W34" s="21"/>
+      <c r="X34" s="21"/>
+      <c r="Y34" s="21"/>
+      <c r="Z34" s="21"/>
+      <c r="AA34" s="21"/>
+      <c r="AB34" s="21"/>
+      <c r="AC34" s="21"/>
+      <c r="AD34" s="21"/>
+      <c r="AE34" s="21"/>
+      <c r="AF34" s="21"/>
+      <c r="AG34" s="21"/>
+      <c r="AH34" s="21"/>
+      <c r="AI34" s="21"/>
+      <c r="AJ34" s="21"/>
+      <c r="AK34" s="21"/>
+      <c r="AL34" s="21"/>
+      <c r="AM34" s="21"/>
+      <c r="AN34" s="21"/>
+      <c r="AO34" s="21"/>
+      <c r="AP34" s="21"/>
+      <c r="AQ34" s="21"/>
+      <c r="AR34" s="21"/>
+      <c r="AS34" s="21"/>
+      <c r="AT34" s="21"/>
+      <c r="AU34" s="21"/>
+      <c r="AV34" s="21"/>
+      <c r="AW34" s="21"/>
+      <c r="AX34" s="21"/>
+      <c r="AY34" s="21"/>
+      <c r="AZ34" s="21"/>
+      <c r="BA34" s="21"/>
+      <c r="BB34" s="21"/>
+      <c r="BC34" s="21"/>
+      <c r="BD34" s="21"/>
+      <c r="BE34" s="21"/>
+      <c r="BF34" s="21"/>
+      <c r="BG34" s="21"/>
+      <c r="BH34" s="21"/>
+      <c r="BI34" s="21"/>
+      <c r="BJ34" s="21"/>
+      <c r="BK34" s="21"/>
+      <c r="BL34" s="21"/>
+    </row>
+    <row r="35" spans="1:64" s="22" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A35" s="152" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="26"/>
-[...64 lines deleted...]
-      <c r="A36" s="32" t="s">
+      <c r="B35" s="21"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="21"/>
+      <c r="O35" s="21"/>
+      <c r="P35" s="21"/>
+      <c r="Q35" s="21"/>
+      <c r="R35" s="21"/>
+      <c r="S35" s="21"/>
+      <c r="T35" s="21"/>
+      <c r="U35" s="21"/>
+      <c r="V35" s="21"/>
+      <c r="W35" s="21"/>
+      <c r="X35" s="21"/>
+      <c r="Y35" s="21"/>
+      <c r="Z35" s="21"/>
+      <c r="AA35" s="21"/>
+      <c r="AB35" s="21"/>
+      <c r="AC35" s="21"/>
+      <c r="AD35" s="21"/>
+      <c r="AE35" s="21"/>
+      <c r="AF35" s="21"/>
+      <c r="AG35" s="21"/>
+      <c r="AH35" s="21"/>
+      <c r="AI35" s="21"/>
+      <c r="AJ35" s="21"/>
+      <c r="AK35" s="21"/>
+      <c r="AL35" s="21"/>
+      <c r="AM35" s="21"/>
+      <c r="AN35" s="21"/>
+      <c r="AO35" s="21"/>
+      <c r="AP35" s="21"/>
+      <c r="AQ35" s="21"/>
+      <c r="AR35" s="21"/>
+      <c r="AS35" s="21"/>
+      <c r="AT35" s="21"/>
+      <c r="AU35" s="21"/>
+      <c r="AV35" s="21"/>
+      <c r="AW35" s="21"/>
+      <c r="AX35" s="21"/>
+      <c r="AY35" s="21"/>
+      <c r="AZ35" s="21"/>
+      <c r="BA35" s="21"/>
+      <c r="BB35" s="21"/>
+      <c r="BC35" s="21"/>
+      <c r="BD35" s="21"/>
+      <c r="BE35" s="21"/>
+      <c r="BF35" s="21"/>
+      <c r="BG35" s="21"/>
+      <c r="BH35" s="21"/>
+      <c r="BI35" s="21"/>
+      <c r="BJ35" s="21"/>
+      <c r="BK35" s="21"/>
+      <c r="BL35" s="21"/>
+    </row>
+    <row r="36" spans="1:64" s="22" customFormat="1" ht="50.1" customHeight="1">
+      <c r="A36" s="152" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="26"/>
-[...64 lines deleted...]
-      <c r="A37" s="32" t="s">
+      <c r="B36" s="21"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="21"/>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="21"/>
+      <c r="P36" s="21"/>
+      <c r="Q36" s="21"/>
+      <c r="R36" s="21"/>
+      <c r="S36" s="21"/>
+      <c r="T36" s="21"/>
+      <c r="U36" s="21"/>
+      <c r="V36" s="21"/>
+      <c r="W36" s="21"/>
+      <c r="X36" s="21"/>
+      <c r="Y36" s="21"/>
+      <c r="Z36" s="21"/>
+      <c r="AA36" s="21"/>
+      <c r="AB36" s="21"/>
+      <c r="AC36" s="21"/>
+      <c r="AD36" s="21"/>
+      <c r="AE36" s="21"/>
+      <c r="AF36" s="21"/>
+      <c r="AG36" s="21"/>
+      <c r="AH36" s="21"/>
+      <c r="AI36" s="21"/>
+      <c r="AJ36" s="21"/>
+      <c r="AK36" s="21"/>
+      <c r="AL36" s="21"/>
+      <c r="AM36" s="21"/>
+      <c r="AN36" s="21"/>
+      <c r="AO36" s="21"/>
+      <c r="AP36" s="21"/>
+      <c r="AQ36" s="21"/>
+      <c r="AR36" s="21"/>
+      <c r="AS36" s="21"/>
+      <c r="AT36" s="21"/>
+      <c r="AU36" s="21"/>
+      <c r="AV36" s="21"/>
+      <c r="AW36" s="21"/>
+      <c r="AX36" s="21"/>
+      <c r="AY36" s="21"/>
+      <c r="AZ36" s="21"/>
+      <c r="BA36" s="21"/>
+      <c r="BB36" s="21"/>
+      <c r="BC36" s="21"/>
+      <c r="BD36" s="21"/>
+      <c r="BE36" s="21"/>
+      <c r="BF36" s="21"/>
+      <c r="BG36" s="21"/>
+      <c r="BH36" s="21"/>
+      <c r="BI36" s="21"/>
+      <c r="BJ36" s="21"/>
+      <c r="BK36" s="21"/>
+      <c r="BL36" s="21"/>
+    </row>
+    <row r="37" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A37" s="152" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="26"/>
-[...130 lines deleted...]
-      <c r="A39" s="34" t="s">
+      <c r="B37" s="21"/>
+      <c r="C37" s="21"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="21"/>
+      <c r="O37" s="21"/>
+      <c r="P37" s="21"/>
+      <c r="Q37" s="21"/>
+      <c r="R37" s="21"/>
+      <c r="S37" s="21"/>
+      <c r="T37" s="21"/>
+      <c r="U37" s="21"/>
+      <c r="V37" s="21"/>
+      <c r="W37" s="21"/>
+      <c r="X37" s="21"/>
+      <c r="Y37" s="21"/>
+      <c r="Z37" s="21"/>
+      <c r="AA37" s="21"/>
+      <c r="AB37" s="21"/>
+      <c r="AC37" s="21"/>
+      <c r="AD37" s="21"/>
+      <c r="AE37" s="21"/>
+      <c r="AF37" s="21"/>
+      <c r="AG37" s="21"/>
+      <c r="AH37" s="21"/>
+      <c r="AI37" s="21"/>
+      <c r="AJ37" s="21"/>
+      <c r="AK37" s="21"/>
+      <c r="AL37" s="21"/>
+      <c r="AM37" s="21"/>
+      <c r="AN37" s="21"/>
+      <c r="AO37" s="21"/>
+      <c r="AP37" s="21"/>
+      <c r="AQ37" s="21"/>
+      <c r="AR37" s="21"/>
+      <c r="AS37" s="21"/>
+      <c r="AT37" s="21"/>
+      <c r="AU37" s="21"/>
+      <c r="AV37" s="21"/>
+      <c r="AW37" s="21"/>
+      <c r="AX37" s="21"/>
+      <c r="AY37" s="21"/>
+      <c r="AZ37" s="21"/>
+      <c r="BA37" s="21"/>
+      <c r="BB37" s="21"/>
+      <c r="BC37" s="21"/>
+      <c r="BD37" s="21"/>
+      <c r="BE37" s="21"/>
+      <c r="BF37" s="21"/>
+      <c r="BG37" s="21"/>
+      <c r="BH37" s="21"/>
+      <c r="BI37" s="21"/>
+      <c r="BJ37" s="21"/>
+      <c r="BK37" s="21"/>
+      <c r="BL37" s="21"/>
+    </row>
+    <row r="38" spans="1:64" s="22" customFormat="1">
+      <c r="A38" s="17"/>
+      <c r="B38" s="21"/>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="21"/>
+      <c r="Q38" s="21"/>
+      <c r="R38" s="21"/>
+      <c r="S38" s="21"/>
+      <c r="T38" s="21"/>
+      <c r="U38" s="21"/>
+      <c r="V38" s="21"/>
+      <c r="W38" s="21"/>
+      <c r="X38" s="21"/>
+      <c r="Y38" s="21"/>
+      <c r="Z38" s="21"/>
+      <c r="AA38" s="21"/>
+      <c r="AB38" s="21"/>
+      <c r="AC38" s="21"/>
+      <c r="AD38" s="21"/>
+      <c r="AE38" s="21"/>
+      <c r="AF38" s="21"/>
+      <c r="AG38" s="21"/>
+      <c r="AH38" s="21"/>
+      <c r="AI38" s="21"/>
+      <c r="AJ38" s="21"/>
+      <c r="AK38" s="21"/>
+      <c r="AL38" s="21"/>
+      <c r="AM38" s="21"/>
+      <c r="AN38" s="21"/>
+      <c r="AO38" s="21"/>
+      <c r="AP38" s="21"/>
+      <c r="AQ38" s="21"/>
+      <c r="AR38" s="21"/>
+      <c r="AS38" s="21"/>
+      <c r="AT38" s="21"/>
+      <c r="AU38" s="21"/>
+      <c r="AV38" s="21"/>
+      <c r="AW38" s="21"/>
+      <c r="AX38" s="21"/>
+      <c r="AY38" s="21"/>
+      <c r="AZ38" s="21"/>
+      <c r="BA38" s="21"/>
+      <c r="BB38" s="21"/>
+      <c r="BC38" s="21"/>
+      <c r="BD38" s="21"/>
+      <c r="BE38" s="21"/>
+      <c r="BF38" s="21"/>
+      <c r="BG38" s="21"/>
+      <c r="BH38" s="21"/>
+      <c r="BI38" s="21"/>
+      <c r="BJ38" s="21"/>
+      <c r="BK38" s="21"/>
+      <c r="BL38" s="21"/>
+    </row>
+    <row r="39" spans="1:64" ht="27">
+      <c r="A39" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="26"/>
-[...64 lines deleted...]
-      <c r="A40" s="32" t="s">
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="10"/>
+      <c r="R39" s="10"/>
+      <c r="S39" s="10"/>
+      <c r="T39" s="10"/>
+      <c r="U39" s="10"/>
+      <c r="V39" s="10"/>
+      <c r="W39" s="10"/>
+      <c r="X39" s="10"/>
+      <c r="Y39" s="10"/>
+      <c r="Z39" s="10"/>
+      <c r="AA39" s="10"/>
+      <c r="AB39" s="10"/>
+      <c r="AC39" s="10"/>
+      <c r="AD39" s="10"/>
+      <c r="AE39" s="10"/>
+      <c r="AF39" s="10"/>
+      <c r="AG39" s="10"/>
+      <c r="AH39" s="10"/>
+      <c r="AI39" s="10"/>
+      <c r="AJ39" s="10"/>
+      <c r="AK39" s="10"/>
+      <c r="AL39" s="10"/>
+      <c r="AM39" s="10"/>
+      <c r="AN39" s="10"/>
+      <c r="AO39" s="10"/>
+      <c r="AP39" s="10"/>
+      <c r="AQ39" s="10"/>
+      <c r="AR39" s="10"/>
+      <c r="AS39" s="10"/>
+      <c r="AT39" s="10"/>
+      <c r="AU39" s="10"/>
+      <c r="AV39" s="10"/>
+      <c r="AW39" s="10"/>
+      <c r="AX39" s="10"/>
+      <c r="AY39" s="10"/>
+      <c r="AZ39" s="10"/>
+      <c r="BA39" s="10"/>
+      <c r="BB39" s="10"/>
+      <c r="BC39" s="10"/>
+      <c r="BD39" s="10"/>
+      <c r="BE39" s="10"/>
+      <c r="BF39" s="10"/>
+      <c r="BG39" s="10"/>
+      <c r="BH39" s="10"/>
+      <c r="BI39" s="10"/>
+      <c r="BJ39" s="10"/>
+      <c r="BK39" s="10"/>
+      <c r="BL39" s="10"/>
+    </row>
+    <row r="40" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A40" s="152" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="26"/>
-[...64 lines deleted...]
-      <c r="A41" s="32" t="s">
+      <c r="B40" s="21"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="21"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
+      <c r="W40" s="21"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="21"/>
+      <c r="AB40" s="21"/>
+      <c r="AC40" s="21"/>
+      <c r="AD40" s="21"/>
+      <c r="AE40" s="21"/>
+      <c r="AF40" s="21"/>
+      <c r="AG40" s="21"/>
+      <c r="AH40" s="21"/>
+      <c r="AI40" s="21"/>
+      <c r="AJ40" s="21"/>
+      <c r="AK40" s="21"/>
+      <c r="AL40" s="21"/>
+      <c r="AM40" s="21"/>
+      <c r="AN40" s="21"/>
+      <c r="AO40" s="21"/>
+      <c r="AP40" s="21"/>
+      <c r="AQ40" s="21"/>
+      <c r="AR40" s="21"/>
+      <c r="AS40" s="21"/>
+      <c r="AT40" s="21"/>
+      <c r="AU40" s="21"/>
+      <c r="AV40" s="21"/>
+      <c r="AW40" s="21"/>
+      <c r="AX40" s="21"/>
+      <c r="AY40" s="21"/>
+      <c r="AZ40" s="21"/>
+      <c r="BA40" s="21"/>
+      <c r="BB40" s="21"/>
+      <c r="BC40" s="21"/>
+      <c r="BD40" s="21"/>
+      <c r="BE40" s="21"/>
+      <c r="BF40" s="21"/>
+      <c r="BG40" s="21"/>
+      <c r="BH40" s="21"/>
+      <c r="BI40" s="21"/>
+      <c r="BJ40" s="21"/>
+      <c r="BK40" s="21"/>
+      <c r="BL40" s="21"/>
+    </row>
+    <row r="41" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A41" s="152" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="26"/>
-[...64 lines deleted...]
-      <c r="A42" s="32" t="s">
+      <c r="B41" s="21"/>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="21"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="21"/>
+      <c r="O41" s="21"/>
+      <c r="P41" s="21"/>
+      <c r="Q41" s="21"/>
+      <c r="R41" s="21"/>
+      <c r="S41" s="21"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
+      <c r="W41" s="21"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" s="21"/>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="21"/>
+      <c r="AB41" s="21"/>
+      <c r="AC41" s="21"/>
+      <c r="AD41" s="21"/>
+      <c r="AE41" s="21"/>
+      <c r="AF41" s="21"/>
+      <c r="AG41" s="21"/>
+      <c r="AH41" s="21"/>
+      <c r="AI41" s="21"/>
+      <c r="AJ41" s="21"/>
+      <c r="AK41" s="21"/>
+      <c r="AL41" s="21"/>
+      <c r="AM41" s="21"/>
+      <c r="AN41" s="21"/>
+      <c r="AO41" s="21"/>
+      <c r="AP41" s="21"/>
+      <c r="AQ41" s="21"/>
+      <c r="AR41" s="21"/>
+      <c r="AS41" s="21"/>
+      <c r="AT41" s="21"/>
+      <c r="AU41" s="21"/>
+      <c r="AV41" s="21"/>
+      <c r="AW41" s="21"/>
+      <c r="AX41" s="21"/>
+      <c r="AY41" s="21"/>
+      <c r="AZ41" s="21"/>
+      <c r="BA41" s="21"/>
+      <c r="BB41" s="21"/>
+      <c r="BC41" s="21"/>
+      <c r="BD41" s="21"/>
+      <c r="BE41" s="21"/>
+      <c r="BF41" s="21"/>
+      <c r="BG41" s="21"/>
+      <c r="BH41" s="21"/>
+      <c r="BI41" s="21"/>
+      <c r="BJ41" s="21"/>
+      <c r="BK41" s="21"/>
+      <c r="BL41" s="21"/>
+    </row>
+    <row r="42" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A42" s="152" t="s">
         <v>36</v>
       </c>
-      <c r="B42" s="26"/>
-[...64 lines deleted...]
-      <c r="A43" s="32" t="s">
+      <c r="B42" s="21"/>
+      <c r="C42" s="21"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="21"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="21"/>
+      <c r="O42" s="21"/>
+      <c r="P42" s="21"/>
+      <c r="Q42" s="21"/>
+      <c r="R42" s="21"/>
+      <c r="S42" s="21"/>
+      <c r="T42" s="21"/>
+      <c r="U42" s="21"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
+      <c r="Z42" s="21"/>
+      <c r="AA42" s="21"/>
+      <c r="AB42" s="21"/>
+      <c r="AC42" s="21"/>
+      <c r="AD42" s="21"/>
+      <c r="AE42" s="21"/>
+      <c r="AF42" s="21"/>
+      <c r="AG42" s="21"/>
+      <c r="AH42" s="21"/>
+      <c r="AI42" s="21"/>
+      <c r="AJ42" s="21"/>
+      <c r="AK42" s="21"/>
+      <c r="AL42" s="21"/>
+      <c r="AM42" s="21"/>
+      <c r="AN42" s="21"/>
+      <c r="AO42" s="21"/>
+      <c r="AP42" s="21"/>
+      <c r="AQ42" s="21"/>
+      <c r="AR42" s="21"/>
+      <c r="AS42" s="21"/>
+      <c r="AT42" s="21"/>
+      <c r="AU42" s="21"/>
+      <c r="AV42" s="21"/>
+      <c r="AW42" s="21"/>
+      <c r="AX42" s="21"/>
+      <c r="AY42" s="21"/>
+      <c r="AZ42" s="21"/>
+      <c r="BA42" s="21"/>
+      <c r="BB42" s="21"/>
+      <c r="BC42" s="21"/>
+      <c r="BD42" s="21"/>
+      <c r="BE42" s="21"/>
+      <c r="BF42" s="21"/>
+      <c r="BG42" s="21"/>
+      <c r="BH42" s="21"/>
+      <c r="BI42" s="21"/>
+      <c r="BJ42" s="21"/>
+      <c r="BK42" s="21"/>
+      <c r="BL42" s="21"/>
+    </row>
+    <row r="43" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A43" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="B43" s="26"/>
-[...64 lines deleted...]
-      <c r="A44" s="33" t="s">
+      <c r="B43" s="21"/>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="21"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="21"/>
+      <c r="O43" s="21"/>
+      <c r="P43" s="21"/>
+      <c r="Q43" s="21"/>
+      <c r="R43" s="21"/>
+      <c r="S43" s="21"/>
+      <c r="T43" s="21"/>
+      <c r="U43" s="21"/>
+      <c r="V43" s="21"/>
+      <c r="W43" s="21"/>
+      <c r="X43" s="21"/>
+      <c r="Y43" s="21"/>
+      <c r="Z43" s="21"/>
+      <c r="AA43" s="21"/>
+      <c r="AB43" s="21"/>
+      <c r="AC43" s="21"/>
+      <c r="AD43" s="21"/>
+      <c r="AE43" s="21"/>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+      <c r="AL43" s="21"/>
+      <c r="AM43" s="21"/>
+      <c r="AN43" s="21"/>
+      <c r="AO43" s="21"/>
+      <c r="AP43" s="21"/>
+      <c r="AQ43" s="21"/>
+      <c r="AR43" s="21"/>
+      <c r="AS43" s="21"/>
+      <c r="AT43" s="21"/>
+      <c r="AU43" s="21"/>
+      <c r="AV43" s="21"/>
+      <c r="AW43" s="21"/>
+      <c r="AX43" s="21"/>
+      <c r="AY43" s="21"/>
+      <c r="AZ43" s="21"/>
+      <c r="BA43" s="21"/>
+      <c r="BB43" s="21"/>
+      <c r="BC43" s="21"/>
+      <c r="BD43" s="21"/>
+      <c r="BE43" s="21"/>
+      <c r="BF43" s="21"/>
+      <c r="BG43" s="21"/>
+      <c r="BH43" s="21"/>
+      <c r="BI43" s="21"/>
+      <c r="BJ43" s="21"/>
+      <c r="BK43" s="21"/>
+      <c r="BL43" s="21"/>
+    </row>
+    <row r="44" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A44" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="B44" s="26"/>
-[...64 lines deleted...]
-      <c r="A45" s="33" t="s">
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="21"/>
+      <c r="O44" s="21"/>
+      <c r="P44" s="21"/>
+      <c r="Q44" s="21"/>
+      <c r="R44" s="21"/>
+      <c r="S44" s="21"/>
+      <c r="T44" s="21"/>
+      <c r="U44" s="21"/>
+      <c r="V44" s="21"/>
+      <c r="W44" s="21"/>
+      <c r="X44" s="21"/>
+      <c r="Y44" s="21"/>
+      <c r="Z44" s="21"/>
+      <c r="AA44" s="21"/>
+      <c r="AB44" s="21"/>
+      <c r="AC44" s="21"/>
+      <c r="AD44" s="21"/>
+      <c r="AE44" s="21"/>
+      <c r="AF44" s="21"/>
+      <c r="AG44" s="21"/>
+      <c r="AH44" s="21"/>
+      <c r="AI44" s="21"/>
+      <c r="AJ44" s="21"/>
+      <c r="AK44" s="21"/>
+      <c r="AL44" s="21"/>
+      <c r="AM44" s="21"/>
+      <c r="AN44" s="21"/>
+      <c r="AO44" s="21"/>
+      <c r="AP44" s="21"/>
+      <c r="AQ44" s="21"/>
+      <c r="AR44" s="21"/>
+      <c r="AS44" s="21"/>
+      <c r="AT44" s="21"/>
+      <c r="AU44" s="21"/>
+      <c r="AV44" s="21"/>
+      <c r="AW44" s="21"/>
+      <c r="AX44" s="21"/>
+      <c r="AY44" s="21"/>
+      <c r="AZ44" s="21"/>
+      <c r="BA44" s="21"/>
+      <c r="BB44" s="21"/>
+      <c r="BC44" s="21"/>
+      <c r="BD44" s="21"/>
+      <c r="BE44" s="21"/>
+      <c r="BF44" s="21"/>
+      <c r="BG44" s="21"/>
+      <c r="BH44" s="21"/>
+      <c r="BI44" s="21"/>
+      <c r="BJ44" s="21"/>
+      <c r="BK44" s="21"/>
+      <c r="BL44" s="21"/>
+    </row>
+    <row r="45" spans="1:64" s="22" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A45" s="152" t="s">
         <v>39</v>
       </c>
-      <c r="B45" s="26"/>
-[...64 lines deleted...]
-      <c r="A46" s="32" t="s">
+      <c r="B45" s="21"/>
+      <c r="C45" s="21"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="21"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
+      <c r="N45" s="21"/>
+      <c r="O45" s="21"/>
+      <c r="P45" s="21"/>
+      <c r="Q45" s="21"/>
+      <c r="R45" s="21"/>
+      <c r="S45" s="21"/>
+      <c r="T45" s="21"/>
+      <c r="U45" s="21"/>
+      <c r="V45" s="21"/>
+      <c r="W45" s="21"/>
+      <c r="X45" s="21"/>
+      <c r="Y45" s="21"/>
+      <c r="Z45" s="21"/>
+      <c r="AA45" s="21"/>
+      <c r="AB45" s="21"/>
+      <c r="AC45" s="21"/>
+      <c r="AD45" s="21"/>
+      <c r="AE45" s="21"/>
+      <c r="AF45" s="21"/>
+      <c r="AG45" s="21"/>
+      <c r="AH45" s="21"/>
+      <c r="AI45" s="21"/>
+      <c r="AJ45" s="21"/>
+      <c r="AK45" s="21"/>
+      <c r="AL45" s="21"/>
+      <c r="AM45" s="21"/>
+      <c r="AN45" s="21"/>
+      <c r="AO45" s="21"/>
+      <c r="AP45" s="21"/>
+      <c r="AQ45" s="21"/>
+      <c r="AR45" s="21"/>
+      <c r="AS45" s="21"/>
+      <c r="AT45" s="21"/>
+      <c r="AU45" s="21"/>
+      <c r="AV45" s="21"/>
+      <c r="AW45" s="21"/>
+      <c r="AX45" s="21"/>
+      <c r="AY45" s="21"/>
+      <c r="AZ45" s="21"/>
+      <c r="BA45" s="21"/>
+      <c r="BB45" s="21"/>
+      <c r="BC45" s="21"/>
+      <c r="BD45" s="21"/>
+      <c r="BE45" s="21"/>
+      <c r="BF45" s="21"/>
+      <c r="BG45" s="21"/>
+      <c r="BH45" s="21"/>
+      <c r="BI45" s="21"/>
+      <c r="BJ45" s="21"/>
+      <c r="BK45" s="21"/>
+      <c r="BL45" s="21"/>
+    </row>
+    <row r="46" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A46" s="152" t="s">
         <v>40</v>
       </c>
-      <c r="B46" s="26"/>
-[...64 lines deleted...]
-      <c r="A47" s="32" t="s">
+      <c r="B46" s="21"/>
+      <c r="C46" s="21"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="21"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="21"/>
+      <c r="P46" s="21"/>
+      <c r="Q46" s="21"/>
+      <c r="R46" s="21"/>
+      <c r="S46" s="21"/>
+      <c r="T46" s="21"/>
+      <c r="U46" s="21"/>
+      <c r="V46" s="21"/>
+      <c r="W46" s="21"/>
+      <c r="X46" s="21"/>
+      <c r="Y46" s="21"/>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="21"/>
+      <c r="AB46" s="21"/>
+      <c r="AC46" s="21"/>
+      <c r="AD46" s="21"/>
+      <c r="AE46" s="21"/>
+      <c r="AF46" s="21"/>
+      <c r="AG46" s="21"/>
+      <c r="AH46" s="21"/>
+      <c r="AI46" s="21"/>
+      <c r="AJ46" s="21"/>
+      <c r="AK46" s="21"/>
+      <c r="AL46" s="21"/>
+      <c r="AM46" s="21"/>
+      <c r="AN46" s="21"/>
+      <c r="AO46" s="21"/>
+      <c r="AP46" s="21"/>
+      <c r="AQ46" s="21"/>
+      <c r="AR46" s="21"/>
+      <c r="AS46" s="21"/>
+      <c r="AT46" s="21"/>
+      <c r="AU46" s="21"/>
+      <c r="AV46" s="21"/>
+      <c r="AW46" s="21"/>
+      <c r="AX46" s="21"/>
+      <c r="AY46" s="21"/>
+      <c r="AZ46" s="21"/>
+      <c r="BA46" s="21"/>
+      <c r="BB46" s="21"/>
+      <c r="BC46" s="21"/>
+      <c r="BD46" s="21"/>
+      <c r="BE46" s="21"/>
+      <c r="BF46" s="21"/>
+      <c r="BG46" s="21"/>
+      <c r="BH46" s="21"/>
+      <c r="BI46" s="21"/>
+      <c r="BJ46" s="21"/>
+      <c r="BK46" s="21"/>
+      <c r="BL46" s="21"/>
+    </row>
+    <row r="47" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A47" s="152" t="s">
         <v>41</v>
       </c>
-      <c r="B47" s="26"/>
-[...64 lines deleted...]
-      <c r="A48" s="32" t="s">
+      <c r="B47" s="21"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="21"/>
+      <c r="R47" s="21"/>
+      <c r="S47" s="21"/>
+      <c r="T47" s="21"/>
+      <c r="U47" s="21"/>
+      <c r="V47" s="21"/>
+      <c r="W47" s="21"/>
+      <c r="X47" s="21"/>
+      <c r="Y47" s="21"/>
+      <c r="Z47" s="21"/>
+      <c r="AA47" s="21"/>
+      <c r="AB47" s="21"/>
+      <c r="AC47" s="21"/>
+      <c r="AD47" s="21"/>
+      <c r="AE47" s="21"/>
+      <c r="AF47" s="21"/>
+      <c r="AG47" s="21"/>
+      <c r="AH47" s="21"/>
+      <c r="AI47" s="21"/>
+      <c r="AJ47" s="21"/>
+      <c r="AK47" s="21"/>
+      <c r="AL47" s="21"/>
+      <c r="AM47" s="21"/>
+      <c r="AN47" s="21"/>
+      <c r="AO47" s="21"/>
+      <c r="AP47" s="21"/>
+      <c r="AQ47" s="21"/>
+      <c r="AR47" s="21"/>
+      <c r="AS47" s="21"/>
+      <c r="AT47" s="21"/>
+      <c r="AU47" s="21"/>
+      <c r="AV47" s="21"/>
+      <c r="AW47" s="21"/>
+      <c r="AX47" s="21"/>
+      <c r="AY47" s="21"/>
+      <c r="AZ47" s="21"/>
+      <c r="BA47" s="21"/>
+      <c r="BB47" s="21"/>
+      <c r="BC47" s="21"/>
+      <c r="BD47" s="21"/>
+      <c r="BE47" s="21"/>
+      <c r="BF47" s="21"/>
+      <c r="BG47" s="21"/>
+      <c r="BH47" s="21"/>
+      <c r="BI47" s="21"/>
+      <c r="BJ47" s="21"/>
+      <c r="BK47" s="21"/>
+      <c r="BL47" s="21"/>
+    </row>
+    <row r="48" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A48" s="152" t="s">
         <v>42</v>
       </c>
-      <c r="B48" s="26"/>
-[...64 lines deleted...]
-      <c r="A49" s="32" t="s">
+      <c r="B48" s="21"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="21"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="S48" s="21"/>
+      <c r="T48" s="21"/>
+      <c r="U48" s="21"/>
+      <c r="V48" s="21"/>
+      <c r="W48" s="21"/>
+      <c r="X48" s="21"/>
+      <c r="Y48" s="21"/>
+      <c r="Z48" s="21"/>
+      <c r="AA48" s="21"/>
+      <c r="AB48" s="21"/>
+      <c r="AC48" s="21"/>
+      <c r="AD48" s="21"/>
+      <c r="AE48" s="21"/>
+      <c r="AF48" s="21"/>
+      <c r="AG48" s="21"/>
+      <c r="AH48" s="21"/>
+      <c r="AI48" s="21"/>
+      <c r="AJ48" s="21"/>
+      <c r="AK48" s="21"/>
+      <c r="AL48" s="21"/>
+      <c r="AM48" s="21"/>
+      <c r="AN48" s="21"/>
+      <c r="AO48" s="21"/>
+      <c r="AP48" s="21"/>
+      <c r="AQ48" s="21"/>
+      <c r="AR48" s="21"/>
+      <c r="AS48" s="21"/>
+      <c r="AT48" s="21"/>
+      <c r="AU48" s="21"/>
+      <c r="AV48" s="21"/>
+      <c r="AW48" s="21"/>
+      <c r="AX48" s="21"/>
+      <c r="AY48" s="21"/>
+      <c r="AZ48" s="21"/>
+      <c r="BA48" s="21"/>
+      <c r="BB48" s="21"/>
+      <c r="BC48" s="21"/>
+      <c r="BD48" s="21"/>
+      <c r="BE48" s="21"/>
+      <c r="BF48" s="21"/>
+      <c r="BG48" s="21"/>
+      <c r="BH48" s="21"/>
+      <c r="BI48" s="21"/>
+      <c r="BJ48" s="21"/>
+      <c r="BK48" s="21"/>
+      <c r="BL48" s="21"/>
+    </row>
+    <row r="49" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A49" s="152" t="s">
         <v>43</v>
       </c>
-      <c r="B49" s="26"/>
-[...64 lines deleted...]
-      <c r="A50" s="32" t="s">
+      <c r="B49" s="21"/>
+      <c r="C49" s="21"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
+      <c r="N49" s="21"/>
+      <c r="O49" s="21"/>
+      <c r="P49" s="21"/>
+      <c r="Q49" s="21"/>
+      <c r="R49" s="21"/>
+      <c r="S49" s="21"/>
+      <c r="T49" s="21"/>
+      <c r="U49" s="21"/>
+      <c r="V49" s="21"/>
+      <c r="W49" s="21"/>
+      <c r="X49" s="21"/>
+      <c r="Y49" s="21"/>
+      <c r="Z49" s="21"/>
+      <c r="AA49" s="21"/>
+      <c r="AB49" s="21"/>
+      <c r="AC49" s="21"/>
+      <c r="AD49" s="21"/>
+      <c r="AE49" s="21"/>
+      <c r="AF49" s="21"/>
+      <c r="AG49" s="21"/>
+      <c r="AH49" s="21"/>
+      <c r="AI49" s="21"/>
+      <c r="AJ49" s="21"/>
+      <c r="AK49" s="21"/>
+      <c r="AL49" s="21"/>
+      <c r="AM49" s="21"/>
+      <c r="AN49" s="21"/>
+      <c r="AO49" s="21"/>
+      <c r="AP49" s="21"/>
+      <c r="AQ49" s="21"/>
+      <c r="AR49" s="21"/>
+      <c r="AS49" s="21"/>
+      <c r="AT49" s="21"/>
+      <c r="AU49" s="21"/>
+      <c r="AV49" s="21"/>
+      <c r="AW49" s="21"/>
+      <c r="AX49" s="21"/>
+      <c r="AY49" s="21"/>
+      <c r="AZ49" s="21"/>
+      <c r="BA49" s="21"/>
+      <c r="BB49" s="21"/>
+      <c r="BC49" s="21"/>
+      <c r="BD49" s="21"/>
+      <c r="BE49" s="21"/>
+      <c r="BF49" s="21"/>
+      <c r="BG49" s="21"/>
+      <c r="BH49" s="21"/>
+      <c r="BI49" s="21"/>
+      <c r="BJ49" s="21"/>
+      <c r="BK49" s="21"/>
+      <c r="BL49" s="21"/>
+    </row>
+    <row r="50" spans="1:64" s="22" customFormat="1" ht="23.45" customHeight="1">
+      <c r="A50" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B50" s="26"/>
-[...64 lines deleted...]
-      <c r="A51" s="32" t="s">
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="21"/>
+      <c r="Q50" s="21"/>
+      <c r="R50" s="21"/>
+      <c r="S50" s="21"/>
+      <c r="T50" s="21"/>
+      <c r="U50" s="21"/>
+      <c r="V50" s="21"/>
+      <c r="W50" s="21"/>
+      <c r="X50" s="21"/>
+      <c r="Y50" s="21"/>
+      <c r="Z50" s="21"/>
+      <c r="AA50" s="21"/>
+      <c r="AB50" s="21"/>
+      <c r="AC50" s="21"/>
+      <c r="AD50" s="21"/>
+      <c r="AE50" s="21"/>
+      <c r="AF50" s="21"/>
+      <c r="AG50" s="21"/>
+      <c r="AH50" s="21"/>
+      <c r="AI50" s="21"/>
+      <c r="AJ50" s="21"/>
+      <c r="AK50" s="21"/>
+      <c r="AL50" s="21"/>
+      <c r="AM50" s="21"/>
+      <c r="AN50" s="21"/>
+      <c r="AO50" s="21"/>
+      <c r="AP50" s="21"/>
+      <c r="AQ50" s="21"/>
+      <c r="AR50" s="21"/>
+      <c r="AS50" s="21"/>
+      <c r="AT50" s="21"/>
+      <c r="AU50" s="21"/>
+      <c r="AV50" s="21"/>
+      <c r="AW50" s="21"/>
+      <c r="AX50" s="21"/>
+      <c r="AY50" s="21"/>
+      <c r="AZ50" s="21"/>
+      <c r="BA50" s="21"/>
+      <c r="BB50" s="21"/>
+      <c r="BC50" s="21"/>
+      <c r="BD50" s="21"/>
+      <c r="BE50" s="21"/>
+      <c r="BF50" s="21"/>
+      <c r="BG50" s="21"/>
+      <c r="BH50" s="21"/>
+      <c r="BI50" s="21"/>
+      <c r="BJ50" s="21"/>
+      <c r="BK50" s="21"/>
+      <c r="BL50" s="21"/>
+    </row>
+    <row r="51" spans="1:64" s="22" customFormat="1" ht="50.1" customHeight="1">
+      <c r="A51" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B51" s="26"/>
-[...64 lines deleted...]
-      <c r="A52" s="32" t="s">
+      <c r="B51" s="21"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21"/>
+      <c r="N51" s="21"/>
+      <c r="O51" s="21"/>
+      <c r="P51" s="21"/>
+      <c r="Q51" s="21"/>
+      <c r="R51" s="21"/>
+      <c r="S51" s="21"/>
+      <c r="T51" s="21"/>
+      <c r="U51" s="21"/>
+      <c r="V51" s="21"/>
+      <c r="W51" s="21"/>
+      <c r="X51" s="21"/>
+      <c r="Y51" s="21"/>
+      <c r="Z51" s="21"/>
+      <c r="AA51" s="21"/>
+      <c r="AB51" s="21"/>
+      <c r="AC51" s="21"/>
+      <c r="AD51" s="21"/>
+      <c r="AE51" s="21"/>
+      <c r="AF51" s="21"/>
+      <c r="AG51" s="21"/>
+      <c r="AH51" s="21"/>
+      <c r="AI51" s="21"/>
+      <c r="AJ51" s="21"/>
+      <c r="AK51" s="21"/>
+      <c r="AL51" s="21"/>
+      <c r="AM51" s="21"/>
+      <c r="AN51" s="21"/>
+      <c r="AO51" s="21"/>
+      <c r="AP51" s="21"/>
+      <c r="AQ51" s="21"/>
+      <c r="AR51" s="21"/>
+      <c r="AS51" s="21"/>
+      <c r="AT51" s="21"/>
+      <c r="AU51" s="21"/>
+      <c r="AV51" s="21"/>
+      <c r="AW51" s="21"/>
+      <c r="AX51" s="21"/>
+      <c r="AY51" s="21"/>
+      <c r="AZ51" s="21"/>
+      <c r="BA51" s="21"/>
+      <c r="BB51" s="21"/>
+      <c r="BC51" s="21"/>
+      <c r="BD51" s="21"/>
+      <c r="BE51" s="21"/>
+      <c r="BF51" s="21"/>
+      <c r="BG51" s="21"/>
+      <c r="BH51" s="21"/>
+      <c r="BI51" s="21"/>
+      <c r="BJ51" s="21"/>
+      <c r="BK51" s="21"/>
+      <c r="BL51" s="21"/>
+    </row>
+    <row r="52" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A52" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="B52" s="26"/>
-[...64 lines deleted...]
-      <c r="A53" s="32" t="s">
+      <c r="B52" s="21"/>
+      <c r="C52" s="21"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="21"/>
+      <c r="O52" s="21"/>
+      <c r="P52" s="21"/>
+      <c r="Q52" s="21"/>
+      <c r="R52" s="21"/>
+      <c r="S52" s="21"/>
+      <c r="T52" s="21"/>
+      <c r="U52" s="21"/>
+      <c r="V52" s="21"/>
+      <c r="W52" s="21"/>
+      <c r="X52" s="21"/>
+      <c r="Y52" s="21"/>
+      <c r="Z52" s="21"/>
+      <c r="AA52" s="21"/>
+      <c r="AB52" s="21"/>
+      <c r="AC52" s="21"/>
+      <c r="AD52" s="21"/>
+      <c r="AE52" s="21"/>
+      <c r="AF52" s="21"/>
+      <c r="AG52" s="21"/>
+      <c r="AH52" s="21"/>
+      <c r="AI52" s="21"/>
+      <c r="AJ52" s="21"/>
+      <c r="AK52" s="21"/>
+      <c r="AL52" s="21"/>
+      <c r="AM52" s="21"/>
+      <c r="AN52" s="21"/>
+      <c r="AO52" s="21"/>
+      <c r="AP52" s="21"/>
+      <c r="AQ52" s="21"/>
+      <c r="AR52" s="21"/>
+      <c r="AS52" s="21"/>
+      <c r="AT52" s="21"/>
+      <c r="AU52" s="21"/>
+      <c r="AV52" s="21"/>
+      <c r="AW52" s="21"/>
+      <c r="AX52" s="21"/>
+      <c r="AY52" s="21"/>
+      <c r="AZ52" s="21"/>
+      <c r="BA52" s="21"/>
+      <c r="BB52" s="21"/>
+      <c r="BC52" s="21"/>
+      <c r="BD52" s="21"/>
+      <c r="BE52" s="21"/>
+      <c r="BF52" s="21"/>
+      <c r="BG52" s="21"/>
+      <c r="BH52" s="21"/>
+      <c r="BI52" s="21"/>
+      <c r="BJ52" s="21"/>
+      <c r="BK52" s="21"/>
+      <c r="BL52" s="21"/>
+    </row>
+    <row r="53" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A53" s="152" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="26"/>
-[...130 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="21"/>
+      <c r="Q53" s="21"/>
+      <c r="R53" s="21"/>
+      <c r="S53" s="21"/>
+      <c r="T53" s="21"/>
+      <c r="U53" s="21"/>
+      <c r="V53" s="21"/>
+      <c r="W53" s="21"/>
+      <c r="X53" s="21"/>
+      <c r="Y53" s="21"/>
+      <c r="Z53" s="21"/>
+      <c r="AA53" s="21"/>
+      <c r="AB53" s="21"/>
+      <c r="AC53" s="21"/>
+      <c r="AD53" s="21"/>
+      <c r="AE53" s="21"/>
+      <c r="AF53" s="21"/>
+      <c r="AG53" s="21"/>
+      <c r="AH53" s="21"/>
+      <c r="AI53" s="21"/>
+      <c r="AJ53" s="21"/>
+      <c r="AK53" s="21"/>
+      <c r="AL53" s="21"/>
+      <c r="AM53" s="21"/>
+      <c r="AN53" s="21"/>
+      <c r="AO53" s="21"/>
+      <c r="AP53" s="21"/>
+      <c r="AQ53" s="21"/>
+      <c r="AR53" s="21"/>
+      <c r="AS53" s="21"/>
+      <c r="AT53" s="21"/>
+      <c r="AU53" s="21"/>
+      <c r="AV53" s="21"/>
+      <c r="AW53" s="21"/>
+      <c r="AX53" s="21"/>
+      <c r="AY53" s="21"/>
+      <c r="AZ53" s="21"/>
+      <c r="BA53" s="21"/>
+      <c r="BB53" s="21"/>
+      <c r="BC53" s="21"/>
+      <c r="BD53" s="21"/>
+      <c r="BE53" s="21"/>
+      <c r="BF53" s="21"/>
+      <c r="BG53" s="21"/>
+      <c r="BH53" s="21"/>
+      <c r="BI53" s="21"/>
+      <c r="BJ53" s="21"/>
+      <c r="BK53" s="21"/>
+      <c r="BL53" s="21"/>
+    </row>
+    <row r="54" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A54" s="78"/>
+      <c r="B54" s="21"/>
+      <c r="C54" s="21"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="21"/>
+      <c r="N54" s="21"/>
+      <c r="O54" s="21"/>
+      <c r="P54" s="21"/>
+      <c r="Q54" s="21"/>
+      <c r="R54" s="21"/>
+      <c r="S54" s="21"/>
+      <c r="T54" s="21"/>
+      <c r="U54" s="21"/>
+      <c r="V54" s="21"/>
+      <c r="W54" s="21"/>
+      <c r="X54" s="21"/>
+      <c r="Y54" s="21"/>
+      <c r="Z54" s="21"/>
+      <c r="AA54" s="21"/>
+      <c r="AB54" s="21"/>
+      <c r="AC54" s="21"/>
+      <c r="AD54" s="21"/>
+      <c r="AE54" s="21"/>
+      <c r="AF54" s="21"/>
+      <c r="AG54" s="21"/>
+      <c r="AH54" s="21"/>
+      <c r="AI54" s="21"/>
+      <c r="AJ54" s="21"/>
+      <c r="AK54" s="21"/>
+      <c r="AL54" s="21"/>
+      <c r="AM54" s="21"/>
+      <c r="AN54" s="21"/>
+      <c r="AO54" s="21"/>
+      <c r="AP54" s="21"/>
+      <c r="AQ54" s="21"/>
+      <c r="AR54" s="21"/>
+      <c r="AS54" s="21"/>
+      <c r="AT54" s="21"/>
+      <c r="AU54" s="21"/>
+      <c r="AV54" s="21"/>
+      <c r="AW54" s="21"/>
+      <c r="AX54" s="21"/>
+      <c r="AY54" s="21"/>
+      <c r="AZ54" s="21"/>
+      <c r="BA54" s="21"/>
+      <c r="BB54" s="21"/>
+      <c r="BC54" s="21"/>
+      <c r="BD54" s="21"/>
+      <c r="BE54" s="21"/>
+      <c r="BF54" s="21"/>
+      <c r="BG54" s="21"/>
+      <c r="BH54" s="21"/>
+      <c r="BI54" s="21"/>
+      <c r="BJ54" s="21"/>
+      <c r="BK54" s="21"/>
+      <c r="BL54" s="21"/>
+    </row>
+    <row r="55" spans="1:64" s="22" customFormat="1" ht="21">
+      <c r="A55" s="85" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="26"/>
-[...2177 lines deleted...]
-    <row r="91" spans="1:64" ht="46.5" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B55" s="21"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="21"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21"/>
+      <c r="N55" s="21"/>
+      <c r="O55" s="21"/>
+      <c r="P55" s="21"/>
+      <c r="Q55" s="21"/>
+      <c r="R55" s="21"/>
+      <c r="S55" s="21"/>
+      <c r="T55" s="21"/>
+      <c r="U55" s="21"/>
+      <c r="V55" s="21"/>
+      <c r="W55" s="21"/>
+      <c r="X55" s="21"/>
+      <c r="Y55" s="21"/>
+      <c r="Z55" s="21"/>
+      <c r="AA55" s="21"/>
+      <c r="AB55" s="21"/>
+      <c r="AC55" s="21"/>
+      <c r="AD55" s="21"/>
+      <c r="AE55" s="21"/>
+      <c r="AF55" s="21"/>
+      <c r="AG55" s="21"/>
+      <c r="AH55" s="21"/>
+      <c r="AI55" s="21"/>
+      <c r="AJ55" s="21"/>
+      <c r="AK55" s="21"/>
+      <c r="AL55" s="21"/>
+      <c r="AM55" s="21"/>
+      <c r="AN55" s="21"/>
+      <c r="AO55" s="21"/>
+      <c r="AP55" s="21"/>
+      <c r="AQ55" s="21"/>
+      <c r="AR55" s="21"/>
+      <c r="AS55" s="21"/>
+      <c r="AT55" s="21"/>
+      <c r="AU55" s="21"/>
+      <c r="AV55" s="21"/>
+      <c r="AW55" s="21"/>
+      <c r="AX55" s="21"/>
+      <c r="AY55" s="21"/>
+      <c r="AZ55" s="21"/>
+      <c r="BA55" s="21"/>
+      <c r="BB55" s="21"/>
+      <c r="BC55" s="21"/>
+      <c r="BD55" s="21"/>
+      <c r="BE55" s="21"/>
+      <c r="BF55" s="21"/>
+      <c r="BG55" s="21"/>
+      <c r="BH55" s="21"/>
+      <c r="BI55" s="21"/>
+      <c r="BJ55" s="21"/>
+      <c r="BK55" s="21"/>
+      <c r="BL55" s="21"/>
+    </row>
+    <row r="56" spans="1:64">
+      <c r="A56" s="13"/>
+      <c r="B56" s="10"/>
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="10"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="10"/>
+      <c r="H56" s="10"/>
+      <c r="I56" s="10"/>
+      <c r="J56" s="10"/>
+      <c r="K56" s="10"/>
+      <c r="L56" s="10"/>
+      <c r="M56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
+      <c r="Q56" s="10"/>
+      <c r="R56" s="10"/>
+      <c r="S56" s="10"/>
+      <c r="T56" s="10"/>
+      <c r="U56" s="10"/>
+      <c r="V56" s="10"/>
+      <c r="W56" s="10"/>
+      <c r="X56" s="10"/>
+      <c r="Y56" s="10"/>
+      <c r="Z56" s="10"/>
+      <c r="AA56" s="10"/>
+      <c r="AB56" s="10"/>
+      <c r="AC56" s="10"/>
+      <c r="AD56" s="10"/>
+      <c r="AE56" s="10"/>
+      <c r="AF56" s="10"/>
+      <c r="AG56" s="10"/>
+      <c r="AH56" s="10"/>
+      <c r="AI56" s="10"/>
+      <c r="AJ56" s="10"/>
+      <c r="AK56" s="10"/>
+      <c r="AL56" s="10"/>
+      <c r="AM56" s="10"/>
+      <c r="AN56" s="10"/>
+      <c r="AO56" s="10"/>
+      <c r="AP56" s="10"/>
+      <c r="AQ56" s="10"/>
+      <c r="AR56" s="10"/>
+      <c r="AS56" s="10"/>
+      <c r="AT56" s="10"/>
+      <c r="AU56" s="10"/>
+      <c r="AV56" s="10"/>
+      <c r="AW56" s="10"/>
+      <c r="AX56" s="10"/>
+      <c r="AY56" s="10"/>
+      <c r="AZ56" s="10"/>
+      <c r="BA56" s="10"/>
+      <c r="BB56" s="10"/>
+      <c r="BC56" s="10"/>
+      <c r="BD56" s="10"/>
+      <c r="BE56" s="10"/>
+      <c r="BF56" s="10"/>
+      <c r="BG56" s="10"/>
+      <c r="BH56" s="10"/>
+      <c r="BI56" s="10"/>
+      <c r="BJ56" s="10"/>
+      <c r="BK56" s="10"/>
+      <c r="BL56" s="10"/>
+    </row>
+    <row r="57" spans="1:64" ht="21">
+      <c r="A57" s="80"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="10"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="10"/>
+      <c r="F57" s="10"/>
+      <c r="G57" s="10"/>
+      <c r="H57" s="10"/>
+      <c r="I57" s="10"/>
+      <c r="J57" s="10"/>
+      <c r="K57" s="10"/>
+      <c r="L57" s="10"/>
+      <c r="M57" s="10"/>
+      <c r="N57" s="10"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
+      <c r="Q57" s="10"/>
+      <c r="R57" s="10"/>
+      <c r="S57" s="10"/>
+      <c r="T57" s="10"/>
+      <c r="U57" s="10"/>
+      <c r="V57" s="10"/>
+      <c r="W57" s="10"/>
+      <c r="X57" s="10"/>
+      <c r="Y57" s="10"/>
+      <c r="Z57" s="10"/>
+      <c r="AA57" s="10"/>
+      <c r="AB57" s="10"/>
+      <c r="AC57" s="10"/>
+      <c r="AD57" s="10"/>
+      <c r="AE57" s="10"/>
+      <c r="AF57" s="10"/>
+      <c r="AG57" s="10"/>
+      <c r="AH57" s="10"/>
+      <c r="AI57" s="10"/>
+      <c r="AJ57" s="10"/>
+      <c r="AK57" s="10"/>
+      <c r="AL57" s="10"/>
+      <c r="AM57" s="10"/>
+      <c r="AN57" s="10"/>
+      <c r="AO57" s="10"/>
+      <c r="AP57" s="10"/>
+      <c r="AQ57" s="10"/>
+      <c r="AR57" s="10"/>
+      <c r="AS57" s="10"/>
+      <c r="AT57" s="10"/>
+      <c r="AU57" s="10"/>
+      <c r="AV57" s="10"/>
+      <c r="AW57" s="10"/>
+      <c r="AX57" s="10"/>
+      <c r="AY57" s="10"/>
+      <c r="AZ57" s="10"/>
+      <c r="BA57" s="10"/>
+      <c r="BB57" s="10"/>
+      <c r="BC57" s="10"/>
+      <c r="BD57" s="10"/>
+      <c r="BE57" s="10"/>
+      <c r="BF57" s="10"/>
+      <c r="BG57" s="10"/>
+      <c r="BH57" s="10"/>
+      <c r="BI57" s="10"/>
+      <c r="BJ57" s="10"/>
+      <c r="BK57" s="10"/>
+      <c r="BL57" s="10"/>
+    </row>
+    <row r="58" spans="1:64" ht="21">
+      <c r="A58" s="18"/>
+      <c r="B58" s="10"/>
+      <c r="C58" s="10"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="10"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
+      <c r="R58" s="10"/>
+      <c r="S58" s="10"/>
+      <c r="T58" s="10"/>
+      <c r="U58" s="10"/>
+      <c r="V58" s="10"/>
+      <c r="W58" s="10"/>
+      <c r="X58" s="10"/>
+      <c r="Y58" s="10"/>
+      <c r="Z58" s="10"/>
+      <c r="AA58" s="10"/>
+      <c r="AB58" s="10"/>
+      <c r="AC58" s="10"/>
+      <c r="AD58" s="10"/>
+      <c r="AE58" s="10"/>
+      <c r="AF58" s="10"/>
+      <c r="AG58" s="10"/>
+      <c r="AH58" s="10"/>
+      <c r="AI58" s="10"/>
+      <c r="AJ58" s="10"/>
+      <c r="AK58" s="10"/>
+      <c r="AL58" s="10"/>
+      <c r="AM58" s="10"/>
+      <c r="AN58" s="10"/>
+      <c r="AO58" s="10"/>
+      <c r="AP58" s="10"/>
+      <c r="AQ58" s="10"/>
+      <c r="AR58" s="10"/>
+      <c r="AS58" s="10"/>
+      <c r="AT58" s="10"/>
+      <c r="AU58" s="10"/>
+      <c r="AV58" s="10"/>
+      <c r="AW58" s="10"/>
+      <c r="AX58" s="10"/>
+      <c r="AY58" s="10"/>
+      <c r="AZ58" s="10"/>
+      <c r="BA58" s="10"/>
+      <c r="BB58" s="10"/>
+      <c r="BC58" s="10"/>
+      <c r="BD58" s="10"/>
+      <c r="BE58" s="10"/>
+      <c r="BF58" s="10"/>
+      <c r="BG58" s="10"/>
+      <c r="BH58" s="10"/>
+      <c r="BI58" s="10"/>
+      <c r="BJ58" s="10"/>
+      <c r="BK58" s="10"/>
+      <c r="BL58" s="10"/>
+    </row>
+    <row r="59" spans="1:64">
+      <c r="A59" s="19"/>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="10"/>
+      <c r="I59" s="10"/>
+      <c r="J59" s="10"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="10"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
+      <c r="Q59" s="10"/>
+      <c r="R59" s="10"/>
+      <c r="S59" s="10"/>
+      <c r="T59" s="10"/>
+      <c r="U59" s="10"/>
+      <c r="V59" s="10"/>
+      <c r="W59" s="10"/>
+      <c r="X59" s="10"/>
+      <c r="Y59" s="10"/>
+      <c r="Z59" s="10"/>
+      <c r="AA59" s="10"/>
+      <c r="AB59" s="10"/>
+      <c r="AC59" s="10"/>
+      <c r="AD59" s="10"/>
+      <c r="AE59" s="10"/>
+      <c r="AF59" s="10"/>
+      <c r="AG59" s="10"/>
+      <c r="AH59" s="10"/>
+      <c r="AI59" s="10"/>
+      <c r="AJ59" s="10"/>
+      <c r="AK59" s="10"/>
+      <c r="AL59" s="10"/>
+      <c r="AM59" s="10"/>
+      <c r="AN59" s="10"/>
+      <c r="AO59" s="10"/>
+      <c r="AP59" s="10"/>
+      <c r="AQ59" s="10"/>
+      <c r="AR59" s="10"/>
+      <c r="AS59" s="10"/>
+      <c r="AT59" s="10"/>
+      <c r="AU59" s="10"/>
+      <c r="AV59" s="10"/>
+      <c r="AW59" s="10"/>
+      <c r="AX59" s="10"/>
+      <c r="AY59" s="10"/>
+      <c r="AZ59" s="10"/>
+      <c r="BA59" s="10"/>
+      <c r="BB59" s="10"/>
+      <c r="BC59" s="10"/>
+      <c r="BD59" s="10"/>
+      <c r="BE59" s="10"/>
+      <c r="BF59" s="10"/>
+      <c r="BG59" s="10"/>
+      <c r="BH59" s="10"/>
+      <c r="BI59" s="10"/>
+      <c r="BJ59" s="10"/>
+      <c r="BK59" s="10"/>
+      <c r="BL59" s="10"/>
+    </row>
+    <row r="60" spans="1:64">
+      <c r="A60" s="19"/>
+      <c r="B60" s="10"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="10"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
+      <c r="R60" s="10"/>
+      <c r="S60" s="10"/>
+      <c r="T60" s="10"/>
+      <c r="U60" s="10"/>
+      <c r="V60" s="10"/>
+      <c r="W60" s="10"/>
+      <c r="X60" s="10"/>
+      <c r="Y60" s="10"/>
+      <c r="Z60" s="10"/>
+      <c r="AA60" s="10"/>
+      <c r="AB60" s="10"/>
+      <c r="AC60" s="10"/>
+      <c r="AD60" s="10"/>
+      <c r="AE60" s="10"/>
+      <c r="AF60" s="10"/>
+      <c r="AG60" s="10"/>
+      <c r="AH60" s="10"/>
+      <c r="AI60" s="10"/>
+      <c r="AJ60" s="10"/>
+      <c r="AK60" s="10"/>
+      <c r="AL60" s="10"/>
+      <c r="AM60" s="10"/>
+      <c r="AN60" s="10"/>
+      <c r="AO60" s="10"/>
+      <c r="AP60" s="10"/>
+      <c r="AQ60" s="10"/>
+      <c r="AR60" s="10"/>
+      <c r="AS60" s="10"/>
+      <c r="AT60" s="10"/>
+      <c r="AU60" s="10"/>
+      <c r="AV60" s="10"/>
+      <c r="AW60" s="10"/>
+      <c r="AX60" s="10"/>
+      <c r="AY60" s="10"/>
+      <c r="AZ60" s="10"/>
+      <c r="BA60" s="10"/>
+      <c r="BB60" s="10"/>
+      <c r="BC60" s="10"/>
+      <c r="BD60" s="10"/>
+      <c r="BE60" s="10"/>
+      <c r="BF60" s="10"/>
+      <c r="BG60" s="10"/>
+      <c r="BH60" s="10"/>
+      <c r="BI60" s="10"/>
+      <c r="BJ60" s="10"/>
+      <c r="BK60" s="10"/>
+      <c r="BL60" s="10"/>
+    </row>
+    <row r="61" spans="1:64" ht="43.5" customHeight="1">
+      <c r="A61" s="19"/>
+      <c r="B61" s="10"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="R61" s="10"/>
+      <c r="S61" s="10"/>
+      <c r="T61" s="10"/>
+      <c r="U61" s="10"/>
+      <c r="V61" s="10"/>
+      <c r="W61" s="10"/>
+      <c r="X61" s="10"/>
+      <c r="Y61" s="10"/>
+      <c r="Z61" s="10"/>
+      <c r="AA61" s="10"/>
+      <c r="AB61" s="10"/>
+      <c r="AC61" s="10"/>
+      <c r="AD61" s="10"/>
+      <c r="AE61" s="10"/>
+      <c r="AF61" s="10"/>
+      <c r="AG61" s="10"/>
+      <c r="AH61" s="10"/>
+      <c r="AI61" s="10"/>
+      <c r="AJ61" s="10"/>
+      <c r="AK61" s="10"/>
+      <c r="AL61" s="10"/>
+      <c r="AM61" s="10"/>
+      <c r="AN61" s="10"/>
+      <c r="AO61" s="10"/>
+      <c r="AP61" s="10"/>
+      <c r="AQ61" s="10"/>
+      <c r="AR61" s="10"/>
+      <c r="AS61" s="10"/>
+      <c r="AT61" s="10"/>
+      <c r="AU61" s="10"/>
+      <c r="AV61" s="10"/>
+      <c r="AW61" s="10"/>
+      <c r="AX61" s="10"/>
+      <c r="AY61" s="10"/>
+      <c r="AZ61" s="10"/>
+      <c r="BA61" s="10"/>
+      <c r="BB61" s="10"/>
+      <c r="BC61" s="10"/>
+      <c r="BD61" s="10"/>
+      <c r="BE61" s="10"/>
+      <c r="BF61" s="10"/>
+      <c r="BG61" s="10"/>
+      <c r="BH61" s="10"/>
+      <c r="BI61" s="10"/>
+      <c r="BJ61" s="10"/>
+      <c r="BK61" s="10"/>
+      <c r="BL61" s="10"/>
+    </row>
+    <row r="62" spans="1:64">
+      <c r="A62" s="19"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10"/>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="10"/>
+      <c r="V62" s="10"/>
+      <c r="W62" s="10"/>
+      <c r="X62" s="10"/>
+      <c r="Y62" s="10"/>
+      <c r="Z62" s="10"/>
+      <c r="AA62" s="10"/>
+      <c r="AB62" s="10"/>
+      <c r="AC62" s="10"/>
+      <c r="AD62" s="10"/>
+      <c r="AE62" s="10"/>
+      <c r="AF62" s="10"/>
+      <c r="AG62" s="10"/>
+      <c r="AH62" s="10"/>
+      <c r="AI62" s="10"/>
+      <c r="AJ62" s="10"/>
+      <c r="AK62" s="10"/>
+      <c r="AL62" s="10"/>
+      <c r="AM62" s="10"/>
+      <c r="AN62" s="10"/>
+      <c r="AO62" s="10"/>
+      <c r="AP62" s="10"/>
+      <c r="AQ62" s="10"/>
+      <c r="AR62" s="10"/>
+      <c r="AS62" s="10"/>
+      <c r="AT62" s="10"/>
+      <c r="AU62" s="10"/>
+      <c r="AV62" s="10"/>
+      <c r="AW62" s="10"/>
+      <c r="AX62" s="10"/>
+      <c r="AY62" s="10"/>
+      <c r="AZ62" s="10"/>
+      <c r="BA62" s="10"/>
+      <c r="BB62" s="10"/>
+      <c r="BC62" s="10"/>
+      <c r="BD62" s="10"/>
+      <c r="BE62" s="10"/>
+      <c r="BF62" s="10"/>
+      <c r="BG62" s="10"/>
+      <c r="BH62" s="10"/>
+      <c r="BI62" s="10"/>
+      <c r="BJ62" s="10"/>
+      <c r="BK62" s="10"/>
+      <c r="BL62" s="10"/>
+    </row>
+    <row r="63" spans="1:64">
+      <c r="A63" s="19"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
+      <c r="R63" s="10"/>
+      <c r="S63" s="10"/>
+      <c r="T63" s="10"/>
+      <c r="U63" s="10"/>
+      <c r="V63" s="10"/>
+      <c r="W63" s="10"/>
+      <c r="X63" s="10"/>
+      <c r="Y63" s="10"/>
+      <c r="Z63" s="10"/>
+      <c r="AA63" s="10"/>
+      <c r="AB63" s="10"/>
+      <c r="AC63" s="10"/>
+      <c r="AD63" s="10"/>
+      <c r="AE63" s="10"/>
+      <c r="AF63" s="10"/>
+      <c r="AG63" s="10"/>
+      <c r="AH63" s="10"/>
+      <c r="AI63" s="10"/>
+      <c r="AJ63" s="10"/>
+      <c r="AK63" s="10"/>
+      <c r="AL63" s="10"/>
+      <c r="AM63" s="10"/>
+      <c r="AN63" s="10"/>
+      <c r="AO63" s="10"/>
+      <c r="AP63" s="10"/>
+      <c r="AQ63" s="10"/>
+      <c r="AR63" s="10"/>
+      <c r="AS63" s="10"/>
+      <c r="AT63" s="10"/>
+      <c r="AU63" s="10"/>
+      <c r="AV63" s="10"/>
+      <c r="AW63" s="10"/>
+      <c r="AX63" s="10"/>
+      <c r="AY63" s="10"/>
+      <c r="AZ63" s="10"/>
+      <c r="BA63" s="10"/>
+      <c r="BB63" s="10"/>
+      <c r="BC63" s="10"/>
+      <c r="BD63" s="10"/>
+      <c r="BE63" s="10"/>
+      <c r="BF63" s="10"/>
+      <c r="BG63" s="10"/>
+      <c r="BH63" s="10"/>
+      <c r="BI63" s="10"/>
+      <c r="BJ63" s="10"/>
+      <c r="BK63" s="10"/>
+      <c r="BL63" s="10"/>
+    </row>
+    <row r="64" spans="1:64">
+      <c r="A64" s="19"/>
+      <c r="B64" s="10"/>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="10"/>
+      <c r="F64" s="10"/>
+      <c r="G64" s="10"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+      <c r="M64" s="10"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
+      <c r="Q64" s="10"/>
+      <c r="R64" s="10"/>
+      <c r="S64" s="10"/>
+      <c r="T64" s="10"/>
+      <c r="U64" s="10"/>
+      <c r="V64" s="10"/>
+      <c r="W64" s="10"/>
+      <c r="X64" s="10"/>
+      <c r="Y64" s="10"/>
+      <c r="Z64" s="10"/>
+      <c r="AA64" s="10"/>
+      <c r="AB64" s="10"/>
+      <c r="AC64" s="10"/>
+      <c r="AD64" s="10"/>
+      <c r="AE64" s="10"/>
+      <c r="AF64" s="10"/>
+      <c r="AG64" s="10"/>
+      <c r="AH64" s="10"/>
+      <c r="AI64" s="10"/>
+      <c r="AJ64" s="10"/>
+      <c r="AK64" s="10"/>
+      <c r="AL64" s="10"/>
+      <c r="AM64" s="10"/>
+      <c r="AN64" s="10"/>
+      <c r="AO64" s="10"/>
+      <c r="AP64" s="10"/>
+      <c r="AQ64" s="10"/>
+      <c r="AR64" s="10"/>
+      <c r="AS64" s="10"/>
+      <c r="AT64" s="10"/>
+      <c r="AU64" s="10"/>
+      <c r="AV64" s="10"/>
+      <c r="AW64" s="10"/>
+      <c r="AX64" s="10"/>
+      <c r="AY64" s="10"/>
+      <c r="AZ64" s="10"/>
+      <c r="BA64" s="10"/>
+      <c r="BB64" s="10"/>
+      <c r="BC64" s="10"/>
+      <c r="BD64" s="10"/>
+      <c r="BE64" s="10"/>
+      <c r="BF64" s="10"/>
+      <c r="BG64" s="10"/>
+      <c r="BH64" s="10"/>
+      <c r="BI64" s="10"/>
+      <c r="BJ64" s="10"/>
+      <c r="BK64" s="10"/>
+      <c r="BL64" s="10"/>
+    </row>
+    <row r="65" spans="1:64">
+      <c r="A65" s="19"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
+      <c r="Q65" s="10"/>
+      <c r="R65" s="10"/>
+      <c r="S65" s="10"/>
+      <c r="T65" s="10"/>
+      <c r="U65" s="10"/>
+      <c r="V65" s="10"/>
+      <c r="W65" s="10"/>
+      <c r="X65" s="10"/>
+      <c r="Y65" s="10"/>
+      <c r="Z65" s="10"/>
+      <c r="AA65" s="10"/>
+      <c r="AB65" s="10"/>
+      <c r="AC65" s="10"/>
+      <c r="AD65" s="10"/>
+      <c r="AE65" s="10"/>
+      <c r="AF65" s="10"/>
+      <c r="AG65" s="10"/>
+      <c r="AH65" s="10"/>
+      <c r="AI65" s="10"/>
+      <c r="AJ65" s="10"/>
+      <c r="AK65" s="10"/>
+      <c r="AL65" s="10"/>
+      <c r="AM65" s="10"/>
+      <c r="AN65" s="10"/>
+      <c r="AO65" s="10"/>
+      <c r="AP65" s="10"/>
+      <c r="AQ65" s="10"/>
+      <c r="AR65" s="10"/>
+      <c r="AS65" s="10"/>
+      <c r="AT65" s="10"/>
+      <c r="AU65" s="10"/>
+      <c r="AV65" s="10"/>
+      <c r="AW65" s="10"/>
+      <c r="AX65" s="10"/>
+      <c r="AY65" s="10"/>
+      <c r="AZ65" s="10"/>
+      <c r="BA65" s="10"/>
+      <c r="BB65" s="10"/>
+      <c r="BC65" s="10"/>
+      <c r="BD65" s="10"/>
+      <c r="BE65" s="10"/>
+      <c r="BF65" s="10"/>
+      <c r="BG65" s="10"/>
+      <c r="BH65" s="10"/>
+      <c r="BI65" s="10"/>
+      <c r="BJ65" s="10"/>
+      <c r="BK65" s="10"/>
+      <c r="BL65" s="10"/>
+    </row>
+    <row r="66" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A66" s="19"/>
+      <c r="B66" s="10"/>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="10"/>
+      <c r="J66" s="10"/>
+      <c r="K66" s="10"/>
+      <c r="L66" s="10"/>
+      <c r="M66" s="10"/>
+      <c r="N66" s="10"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="10"/>
+      <c r="Q66" s="10"/>
+      <c r="R66" s="10"/>
+      <c r="S66" s="10"/>
+      <c r="T66" s="10"/>
+      <c r="U66" s="10"/>
+      <c r="V66" s="10"/>
+      <c r="W66" s="10"/>
+      <c r="X66" s="10"/>
+      <c r="Y66" s="10"/>
+      <c r="Z66" s="10"/>
+      <c r="AA66" s="10"/>
+      <c r="AB66" s="10"/>
+      <c r="AC66" s="10"/>
+      <c r="AD66" s="10"/>
+      <c r="AE66" s="10"/>
+      <c r="AF66" s="10"/>
+      <c r="AG66" s="10"/>
+      <c r="AH66" s="10"/>
+      <c r="AI66" s="10"/>
+      <c r="AJ66" s="10"/>
+      <c r="AK66" s="10"/>
+      <c r="AL66" s="10"/>
+      <c r="AM66" s="10"/>
+      <c r="AN66" s="10"/>
+      <c r="AO66" s="10"/>
+      <c r="AP66" s="10"/>
+      <c r="AQ66" s="10"/>
+      <c r="AR66" s="10"/>
+      <c r="AS66" s="10"/>
+      <c r="AT66" s="10"/>
+      <c r="AU66" s="10"/>
+      <c r="AV66" s="10"/>
+      <c r="AW66" s="10"/>
+      <c r="AX66" s="10"/>
+      <c r="AY66" s="10"/>
+      <c r="AZ66" s="10"/>
+      <c r="BA66" s="10"/>
+      <c r="BB66" s="10"/>
+      <c r="BC66" s="10"/>
+      <c r="BD66" s="10"/>
+      <c r="BE66" s="10"/>
+      <c r="BF66" s="10"/>
+      <c r="BG66" s="10"/>
+      <c r="BH66" s="10"/>
+      <c r="BI66" s="10"/>
+      <c r="BJ66" s="10"/>
+      <c r="BK66" s="10"/>
+      <c r="BL66" s="10"/>
+    </row>
+    <row r="67" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A67" s="19"/>
+      <c r="B67" s="10"/>
+      <c r="C67" s="10"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="10"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="10"/>
+      <c r="J67" s="10"/>
+      <c r="K67" s="10"/>
+      <c r="L67" s="10"/>
+      <c r="M67" s="10"/>
+      <c r="N67" s="10"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="10"/>
+      <c r="Q67" s="10"/>
+      <c r="R67" s="10"/>
+      <c r="S67" s="10"/>
+      <c r="T67" s="10"/>
+      <c r="U67" s="10"/>
+      <c r="V67" s="10"/>
+      <c r="W67" s="10"/>
+      <c r="X67" s="10"/>
+      <c r="Y67" s="10"/>
+      <c r="Z67" s="10"/>
+      <c r="AA67" s="10"/>
+      <c r="AB67" s="10"/>
+      <c r="AC67" s="10"/>
+      <c r="AD67" s="10"/>
+      <c r="AE67" s="10"/>
+      <c r="AF67" s="10"/>
+      <c r="AG67" s="10"/>
+      <c r="AH67" s="10"/>
+      <c r="AI67" s="10"/>
+      <c r="AJ67" s="10"/>
+      <c r="AK67" s="10"/>
+      <c r="AL67" s="10"/>
+      <c r="AM67" s="10"/>
+      <c r="AN67" s="10"/>
+      <c r="AO67" s="10"/>
+      <c r="AP67" s="10"/>
+      <c r="AQ67" s="10"/>
+      <c r="AR67" s="10"/>
+      <c r="AS67" s="10"/>
+      <c r="AT67" s="10"/>
+      <c r="AU67" s="10"/>
+      <c r="AV67" s="10"/>
+      <c r="AW67" s="10"/>
+      <c r="AX67" s="10"/>
+      <c r="AY67" s="10"/>
+      <c r="AZ67" s="10"/>
+      <c r="BA67" s="10"/>
+      <c r="BB67" s="10"/>
+      <c r="BC67" s="10"/>
+      <c r="BD67" s="10"/>
+      <c r="BE67" s="10"/>
+      <c r="BF67" s="10"/>
+      <c r="BG67" s="10"/>
+      <c r="BH67" s="10"/>
+      <c r="BI67" s="10"/>
+      <c r="BJ67" s="10"/>
+      <c r="BK67" s="10"/>
+      <c r="BL67" s="10"/>
+    </row>
+    <row r="68" spans="1:64">
+      <c r="A68" s="19"/>
+      <c r="B68" s="10"/>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="10"/>
+      <c r="H68" s="10"/>
+      <c r="I68" s="10"/>
+      <c r="J68" s="10"/>
+      <c r="K68" s="10"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="10"/>
+      <c r="N68" s="10"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="10"/>
+      <c r="Q68" s="10"/>
+      <c r="R68" s="10"/>
+      <c r="S68" s="10"/>
+      <c r="T68" s="10"/>
+      <c r="U68" s="10"/>
+      <c r="V68" s="10"/>
+      <c r="W68" s="10"/>
+      <c r="X68" s="10"/>
+      <c r="Y68" s="10"/>
+      <c r="Z68" s="10"/>
+      <c r="AA68" s="10"/>
+      <c r="AB68" s="10"/>
+      <c r="AC68" s="10"/>
+      <c r="AD68" s="10"/>
+      <c r="AE68" s="10"/>
+      <c r="AF68" s="10"/>
+      <c r="AG68" s="10"/>
+      <c r="AH68" s="10"/>
+      <c r="AI68" s="10"/>
+      <c r="AJ68" s="10"/>
+      <c r="AK68" s="10"/>
+      <c r="AL68" s="10"/>
+      <c r="AM68" s="10"/>
+      <c r="AN68" s="10"/>
+      <c r="AO68" s="10"/>
+      <c r="AP68" s="10"/>
+      <c r="AQ68" s="10"/>
+      <c r="AR68" s="10"/>
+      <c r="AS68" s="10"/>
+      <c r="AT68" s="10"/>
+      <c r="AU68" s="10"/>
+      <c r="AV68" s="10"/>
+      <c r="AW68" s="10"/>
+      <c r="AX68" s="10"/>
+      <c r="AY68" s="10"/>
+      <c r="AZ68" s="10"/>
+      <c r="BA68" s="10"/>
+      <c r="BB68" s="10"/>
+      <c r="BC68" s="10"/>
+      <c r="BD68" s="10"/>
+      <c r="BE68" s="10"/>
+      <c r="BF68" s="10"/>
+      <c r="BG68" s="10"/>
+      <c r="BH68" s="10"/>
+      <c r="BI68" s="10"/>
+      <c r="BJ68" s="10"/>
+      <c r="BK68" s="10"/>
+      <c r="BL68" s="10"/>
+    </row>
+    <row r="69" spans="1:64" ht="118.5" customHeight="1">
+      <c r="A69" s="19"/>
+      <c r="B69" s="10"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="10"/>
+      <c r="G69" s="10"/>
+      <c r="H69" s="10"/>
+      <c r="I69" s="10"/>
+      <c r="J69" s="10"/>
+      <c r="K69" s="10"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="10"/>
+      <c r="N69" s="10"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="10"/>
+      <c r="Q69" s="10"/>
+      <c r="R69" s="10"/>
+      <c r="S69" s="10"/>
+      <c r="T69" s="10"/>
+      <c r="U69" s="10"/>
+      <c r="V69" s="10"/>
+      <c r="W69" s="10"/>
+      <c r="X69" s="10"/>
+      <c r="Y69" s="10"/>
+      <c r="Z69" s="10"/>
+      <c r="AA69" s="10"/>
+      <c r="AB69" s="10"/>
+      <c r="AC69" s="10"/>
+      <c r="AD69" s="10"/>
+      <c r="AE69" s="10"/>
+      <c r="AF69" s="10"/>
+      <c r="AG69" s="10"/>
+      <c r="AH69" s="10"/>
+      <c r="AI69" s="10"/>
+      <c r="AJ69" s="10"/>
+      <c r="AK69" s="10"/>
+      <c r="AL69" s="10"/>
+      <c r="AM69" s="10"/>
+      <c r="AN69" s="10"/>
+      <c r="AO69" s="10"/>
+      <c r="AP69" s="10"/>
+      <c r="AQ69" s="10"/>
+      <c r="AR69" s="10"/>
+      <c r="AS69" s="10"/>
+      <c r="AT69" s="10"/>
+      <c r="AU69" s="10"/>
+      <c r="AV69" s="10"/>
+      <c r="AW69" s="10"/>
+      <c r="AX69" s="10"/>
+      <c r="AY69" s="10"/>
+      <c r="AZ69" s="10"/>
+      <c r="BA69" s="10"/>
+      <c r="BB69" s="10"/>
+      <c r="BC69" s="10"/>
+      <c r="BD69" s="10"/>
+      <c r="BE69" s="10"/>
+      <c r="BF69" s="10"/>
+      <c r="BG69" s="10"/>
+      <c r="BH69" s="10"/>
+      <c r="BI69" s="10"/>
+      <c r="BJ69" s="10"/>
+      <c r="BK69" s="10"/>
+      <c r="BL69" s="10"/>
+    </row>
+    <row r="70" spans="1:64" ht="69" customHeight="1">
+      <c r="A70" s="19"/>
+      <c r="B70" s="10"/>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="10"/>
+      <c r="F70" s="10"/>
+      <c r="G70" s="10"/>
+      <c r="H70" s="10"/>
+      <c r="I70" s="10"/>
+      <c r="J70" s="10"/>
+      <c r="K70" s="10"/>
+      <c r="L70" s="10"/>
+      <c r="M70" s="10"/>
+      <c r="N70" s="10"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="10"/>
+      <c r="Q70" s="10"/>
+      <c r="R70" s="10"/>
+      <c r="S70" s="10"/>
+      <c r="T70" s="10"/>
+      <c r="U70" s="10"/>
+      <c r="V70" s="10"/>
+      <c r="W70" s="10"/>
+      <c r="X70" s="10"/>
+      <c r="Y70" s="10"/>
+      <c r="Z70" s="10"/>
+      <c r="AA70" s="10"/>
+      <c r="AB70" s="10"/>
+      <c r="AC70" s="10"/>
+      <c r="AD70" s="10"/>
+      <c r="AE70" s="10"/>
+      <c r="AF70" s="10"/>
+      <c r="AG70" s="10"/>
+      <c r="AH70" s="10"/>
+      <c r="AI70" s="10"/>
+      <c r="AJ70" s="10"/>
+      <c r="AK70" s="10"/>
+      <c r="AL70" s="10"/>
+      <c r="AM70" s="10"/>
+      <c r="AN70" s="10"/>
+      <c r="AO70" s="10"/>
+      <c r="AP70" s="10"/>
+      <c r="AQ70" s="10"/>
+      <c r="AR70" s="10"/>
+      <c r="AS70" s="10"/>
+      <c r="AT70" s="10"/>
+      <c r="AU70" s="10"/>
+      <c r="AV70" s="10"/>
+      <c r="AW70" s="10"/>
+      <c r="AX70" s="10"/>
+      <c r="AY70" s="10"/>
+      <c r="AZ70" s="10"/>
+      <c r="BA70" s="10"/>
+      <c r="BB70" s="10"/>
+      <c r="BC70" s="10"/>
+      <c r="BD70" s="10"/>
+      <c r="BE70" s="10"/>
+      <c r="BF70" s="10"/>
+      <c r="BG70" s="10"/>
+      <c r="BH70" s="10"/>
+      <c r="BI70" s="10"/>
+      <c r="BJ70" s="10"/>
+      <c r="BK70" s="10"/>
+      <c r="BL70" s="10"/>
+    </row>
+    <row r="71" spans="1:64">
+      <c r="A71" s="19"/>
+      <c r="B71" s="10"/>
+      <c r="C71" s="10"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="10"/>
+      <c r="F71" s="10"/>
+      <c r="G71" s="10"/>
+      <c r="H71" s="10"/>
+      <c r="I71" s="10"/>
+      <c r="J71" s="10"/>
+      <c r="K71" s="10"/>
+      <c r="L71" s="10"/>
+      <c r="M71" s="10"/>
+      <c r="N71" s="10"/>
+      <c r="O71" s="10"/>
+      <c r="P71" s="10"/>
+      <c r="Q71" s="10"/>
+      <c r="R71" s="10"/>
+      <c r="S71" s="10"/>
+      <c r="T71" s="10"/>
+      <c r="U71" s="10"/>
+      <c r="V71" s="10"/>
+      <c r="W71" s="10"/>
+      <c r="X71" s="10"/>
+      <c r="Y71" s="10"/>
+      <c r="Z71" s="10"/>
+      <c r="AA71" s="10"/>
+      <c r="AB71" s="10"/>
+      <c r="AC71" s="10"/>
+      <c r="AD71" s="10"/>
+      <c r="AE71" s="10"/>
+      <c r="AF71" s="10"/>
+      <c r="AG71" s="10"/>
+      <c r="AH71" s="10"/>
+      <c r="AI71" s="10"/>
+      <c r="AJ71" s="10"/>
+      <c r="AK71" s="10"/>
+      <c r="AL71" s="10"/>
+      <c r="AM71" s="10"/>
+      <c r="AN71" s="10"/>
+      <c r="AO71" s="10"/>
+      <c r="AP71" s="10"/>
+      <c r="AQ71" s="10"/>
+      <c r="AR71" s="10"/>
+      <c r="AS71" s="10"/>
+      <c r="AT71" s="10"/>
+      <c r="AU71" s="10"/>
+      <c r="AV71" s="10"/>
+      <c r="AW71" s="10"/>
+      <c r="AX71" s="10"/>
+      <c r="AY71" s="10"/>
+      <c r="AZ71" s="10"/>
+      <c r="BA71" s="10"/>
+      <c r="BB71" s="10"/>
+      <c r="BC71" s="10"/>
+      <c r="BD71" s="10"/>
+      <c r="BE71" s="10"/>
+      <c r="BF71" s="10"/>
+      <c r="BG71" s="10"/>
+      <c r="BH71" s="10"/>
+      <c r="BI71" s="10"/>
+      <c r="BJ71" s="10"/>
+      <c r="BK71" s="10"/>
+      <c r="BL71" s="10"/>
+    </row>
+    <row r="72" spans="1:64">
+      <c r="A72" s="19"/>
+      <c r="B72" s="10"/>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="10"/>
+      <c r="F72" s="10"/>
+      <c r="G72" s="10"/>
+      <c r="H72" s="10"/>
+      <c r="I72" s="10"/>
+      <c r="J72" s="10"/>
+      <c r="K72" s="10"/>
+      <c r="L72" s="10"/>
+      <c r="M72" s="10"/>
+      <c r="N72" s="10"/>
+      <c r="O72" s="10"/>
+      <c r="P72" s="10"/>
+      <c r="Q72" s="10"/>
+      <c r="R72" s="10"/>
+      <c r="S72" s="10"/>
+      <c r="T72" s="10"/>
+      <c r="U72" s="10"/>
+      <c r="V72" s="10"/>
+      <c r="W72" s="10"/>
+      <c r="X72" s="10"/>
+      <c r="Y72" s="10"/>
+      <c r="Z72" s="10"/>
+      <c r="AA72" s="10"/>
+      <c r="AB72" s="10"/>
+      <c r="AC72" s="10"/>
+      <c r="AD72" s="10"/>
+      <c r="AE72" s="10"/>
+      <c r="AF72" s="10"/>
+      <c r="AG72" s="10"/>
+      <c r="AH72" s="10"/>
+      <c r="AI72" s="10"/>
+      <c r="AJ72" s="10"/>
+      <c r="AK72" s="10"/>
+      <c r="AL72" s="10"/>
+      <c r="AM72" s="10"/>
+      <c r="AN72" s="10"/>
+      <c r="AO72" s="10"/>
+      <c r="AP72" s="10"/>
+      <c r="AQ72" s="10"/>
+      <c r="AR72" s="10"/>
+      <c r="AS72" s="10"/>
+      <c r="AT72" s="10"/>
+      <c r="AU72" s="10"/>
+      <c r="AV72" s="10"/>
+      <c r="AW72" s="10"/>
+      <c r="AX72" s="10"/>
+      <c r="AY72" s="10"/>
+      <c r="AZ72" s="10"/>
+      <c r="BA72" s="10"/>
+      <c r="BB72" s="10"/>
+      <c r="BC72" s="10"/>
+      <c r="BD72" s="10"/>
+      <c r="BE72" s="10"/>
+      <c r="BF72" s="10"/>
+      <c r="BG72" s="10"/>
+      <c r="BH72" s="10"/>
+      <c r="BI72" s="10"/>
+      <c r="BJ72" s="10"/>
+      <c r="BK72" s="10"/>
+      <c r="BL72" s="10"/>
+    </row>
+    <row r="73" spans="1:64">
+      <c r="A73" s="19"/>
+      <c r="B73" s="10"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="10"/>
+      <c r="E73" s="10"/>
+      <c r="F73" s="10"/>
+      <c r="G73" s="10"/>
+      <c r="H73" s="10"/>
+      <c r="I73" s="10"/>
+      <c r="J73" s="10"/>
+      <c r="K73" s="10"/>
+      <c r="L73" s="10"/>
+      <c r="M73" s="10"/>
+      <c r="N73" s="10"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="10"/>
+      <c r="Q73" s="10"/>
+      <c r="R73" s="10"/>
+      <c r="S73" s="10"/>
+      <c r="T73" s="10"/>
+      <c r="U73" s="10"/>
+      <c r="V73" s="10"/>
+      <c r="W73" s="10"/>
+      <c r="X73" s="10"/>
+      <c r="Y73" s="10"/>
+      <c r="Z73" s="10"/>
+      <c r="AA73" s="10"/>
+      <c r="AB73" s="10"/>
+      <c r="AC73" s="10"/>
+      <c r="AD73" s="10"/>
+      <c r="AE73" s="10"/>
+      <c r="AF73" s="10"/>
+      <c r="AG73" s="10"/>
+      <c r="AH73" s="10"/>
+      <c r="AI73" s="10"/>
+      <c r="AJ73" s="10"/>
+      <c r="AK73" s="10"/>
+      <c r="AL73" s="10"/>
+      <c r="AM73" s="10"/>
+      <c r="AN73" s="10"/>
+      <c r="AO73" s="10"/>
+      <c r="AP73" s="10"/>
+      <c r="AQ73" s="10"/>
+      <c r="AR73" s="10"/>
+      <c r="AS73" s="10"/>
+      <c r="AT73" s="10"/>
+      <c r="AU73" s="10"/>
+      <c r="AV73" s="10"/>
+      <c r="AW73" s="10"/>
+      <c r="AX73" s="10"/>
+      <c r="AY73" s="10"/>
+      <c r="AZ73" s="10"/>
+      <c r="BA73" s="10"/>
+      <c r="BB73" s="10"/>
+      <c r="BC73" s="10"/>
+      <c r="BD73" s="10"/>
+      <c r="BE73" s="10"/>
+      <c r="BF73" s="10"/>
+      <c r="BG73" s="10"/>
+      <c r="BH73" s="10"/>
+      <c r="BI73" s="10"/>
+      <c r="BJ73" s="10"/>
+      <c r="BK73" s="10"/>
+      <c r="BL73" s="10"/>
+    </row>
+    <row r="74" spans="1:64" ht="60.75" customHeight="1">
+      <c r="A74" s="10"/>
+      <c r="B74" s="10"/>
+      <c r="C74" s="10"/>
+      <c r="D74" s="10"/>
+      <c r="E74" s="10"/>
+      <c r="F74" s="10"/>
+      <c r="G74" s="10"/>
+      <c r="H74" s="10"/>
+      <c r="I74" s="10"/>
+      <c r="J74" s="10"/>
+      <c r="K74" s="10"/>
+      <c r="L74" s="10"/>
+      <c r="M74" s="10"/>
+      <c r="N74" s="10"/>
+      <c r="O74" s="10"/>
+      <c r="P74" s="10"/>
+      <c r="Q74" s="10"/>
+      <c r="R74" s="10"/>
+      <c r="S74" s="10"/>
+      <c r="T74" s="10"/>
+      <c r="U74" s="10"/>
+      <c r="V74" s="10"/>
+      <c r="W74" s="10"/>
+      <c r="X74" s="10"/>
+      <c r="Y74" s="10"/>
+      <c r="Z74" s="10"/>
+      <c r="AA74" s="10"/>
+      <c r="AB74" s="10"/>
+      <c r="AC74" s="10"/>
+      <c r="AD74" s="10"/>
+      <c r="AE74" s="10"/>
+      <c r="AF74" s="10"/>
+      <c r="AG74" s="10"/>
+      <c r="AH74" s="10"/>
+      <c r="AI74" s="10"/>
+      <c r="AJ74" s="10"/>
+      <c r="AK74" s="10"/>
+      <c r="AL74" s="10"/>
+      <c r="AM74" s="10"/>
+      <c r="AN74" s="10"/>
+      <c r="AO74" s="10"/>
+      <c r="AP74" s="10"/>
+      <c r="AQ74" s="10"/>
+      <c r="AR74" s="10"/>
+      <c r="AS74" s="10"/>
+      <c r="AT74" s="10"/>
+      <c r="AU74" s="10"/>
+      <c r="AV74" s="10"/>
+      <c r="AW74" s="10"/>
+      <c r="AX74" s="10"/>
+      <c r="AY74" s="10"/>
+      <c r="AZ74" s="10"/>
+      <c r="BA74" s="10"/>
+      <c r="BB74" s="10"/>
+      <c r="BC74" s="10"/>
+      <c r="BD74" s="10"/>
+      <c r="BE74" s="10"/>
+      <c r="BF74" s="10"/>
+      <c r="BG74" s="10"/>
+      <c r="BH74" s="10"/>
+      <c r="BI74" s="10"/>
+      <c r="BJ74" s="10"/>
+      <c r="BK74" s="10"/>
+      <c r="BL74" s="10"/>
+    </row>
+    <row r="75" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A75" s="10"/>
+      <c r="B75" s="10"/>
+      <c r="C75" s="10"/>
+      <c r="D75" s="10"/>
+      <c r="E75" s="10"/>
+      <c r="F75" s="10"/>
+      <c r="G75" s="10"/>
+      <c r="H75" s="10"/>
+      <c r="I75" s="10"/>
+      <c r="J75" s="10"/>
+      <c r="K75" s="10"/>
+      <c r="L75" s="10"/>
+      <c r="M75" s="10"/>
+      <c r="N75" s="10"/>
+      <c r="O75" s="10"/>
+      <c r="P75" s="10"/>
+      <c r="Q75" s="10"/>
+      <c r="R75" s="10"/>
+      <c r="S75" s="10"/>
+      <c r="T75" s="10"/>
+      <c r="U75" s="10"/>
+      <c r="V75" s="10"/>
+      <c r="W75" s="10"/>
+      <c r="X75" s="10"/>
+      <c r="Y75" s="10"/>
+      <c r="Z75" s="10"/>
+      <c r="AA75" s="10"/>
+      <c r="AB75" s="10"/>
+      <c r="AC75" s="10"/>
+      <c r="AD75" s="10"/>
+      <c r="AE75" s="10"/>
+      <c r="AF75" s="10"/>
+      <c r="AG75" s="10"/>
+      <c r="AH75" s="10"/>
+      <c r="AI75" s="10"/>
+      <c r="AJ75" s="10"/>
+      <c r="AK75" s="10"/>
+      <c r="AL75" s="10"/>
+      <c r="AM75" s="10"/>
+      <c r="AN75" s="10"/>
+      <c r="AO75" s="10"/>
+      <c r="AP75" s="10"/>
+      <c r="AQ75" s="10"/>
+      <c r="AR75" s="10"/>
+      <c r="AS75" s="10"/>
+      <c r="AT75" s="10"/>
+      <c r="AU75" s="10"/>
+      <c r="AV75" s="10"/>
+      <c r="AW75" s="10"/>
+      <c r="AX75" s="10"/>
+      <c r="AY75" s="10"/>
+      <c r="AZ75" s="10"/>
+      <c r="BA75" s="10"/>
+      <c r="BB75" s="10"/>
+      <c r="BC75" s="10"/>
+      <c r="BD75" s="10"/>
+      <c r="BE75" s="10"/>
+      <c r="BF75" s="10"/>
+      <c r="BG75" s="10"/>
+      <c r="BH75" s="10"/>
+      <c r="BI75" s="10"/>
+      <c r="BJ75" s="10"/>
+      <c r="BK75" s="10"/>
+      <c r="BL75" s="10"/>
+    </row>
+    <row r="76" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A76" s="10"/>
+      <c r="B76" s="10"/>
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="10"/>
+      <c r="H76" s="10"/>
+      <c r="I76" s="10"/>
+      <c r="J76" s="10"/>
+      <c r="K76" s="10"/>
+      <c r="L76" s="10"/>
+      <c r="M76" s="10"/>
+      <c r="N76" s="10"/>
+      <c r="O76" s="10"/>
+      <c r="P76" s="10"/>
+      <c r="Q76" s="10"/>
+      <c r="R76" s="10"/>
+      <c r="S76" s="10"/>
+      <c r="T76" s="10"/>
+      <c r="U76" s="10"/>
+      <c r="V76" s="10"/>
+      <c r="W76" s="10"/>
+      <c r="X76" s="10"/>
+      <c r="Y76" s="10"/>
+      <c r="Z76" s="10"/>
+      <c r="AA76" s="10"/>
+      <c r="AB76" s="10"/>
+      <c r="AC76" s="10"/>
+      <c r="AD76" s="10"/>
+      <c r="AE76" s="10"/>
+      <c r="AF76" s="10"/>
+      <c r="AG76" s="10"/>
+      <c r="AH76" s="10"/>
+      <c r="AI76" s="10"/>
+      <c r="AJ76" s="10"/>
+      <c r="AK76" s="10"/>
+      <c r="AL76" s="10"/>
+      <c r="AM76" s="10"/>
+      <c r="AN76" s="10"/>
+      <c r="AO76" s="10"/>
+      <c r="AP76" s="10"/>
+      <c r="AQ76" s="10"/>
+      <c r="AR76" s="10"/>
+      <c r="AS76" s="10"/>
+      <c r="AT76" s="10"/>
+      <c r="AU76" s="10"/>
+      <c r="AV76" s="10"/>
+      <c r="AW76" s="10"/>
+      <c r="AX76" s="10"/>
+      <c r="AY76" s="10"/>
+      <c r="AZ76" s="10"/>
+      <c r="BA76" s="10"/>
+      <c r="BB76" s="10"/>
+      <c r="BC76" s="10"/>
+      <c r="BD76" s="10"/>
+      <c r="BE76" s="10"/>
+      <c r="BF76" s="10"/>
+      <c r="BG76" s="10"/>
+      <c r="BH76" s="10"/>
+      <c r="BI76" s="10"/>
+      <c r="BJ76" s="10"/>
+      <c r="BK76" s="10"/>
+      <c r="BL76" s="10"/>
+    </row>
+    <row r="77" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A77" s="10"/>
+      <c r="B77" s="10"/>
+      <c r="C77" s="10"/>
+      <c r="D77" s="10"/>
+      <c r="E77" s="10"/>
+      <c r="F77" s="10"/>
+      <c r="G77" s="10"/>
+      <c r="H77" s="10"/>
+      <c r="I77" s="10"/>
+      <c r="J77" s="10"/>
+      <c r="K77" s="10"/>
+      <c r="L77" s="10"/>
+      <c r="M77" s="10"/>
+      <c r="N77" s="10"/>
+      <c r="O77" s="10"/>
+      <c r="P77" s="10"/>
+      <c r="Q77" s="10"/>
+      <c r="R77" s="10"/>
+      <c r="S77" s="10"/>
+      <c r="T77" s="10"/>
+      <c r="U77" s="10"/>
+      <c r="V77" s="10"/>
+      <c r="W77" s="10"/>
+      <c r="X77" s="10"/>
+      <c r="Y77" s="10"/>
+      <c r="Z77" s="10"/>
+      <c r="AA77" s="10"/>
+      <c r="AB77" s="10"/>
+      <c r="AC77" s="10"/>
+      <c r="AD77" s="10"/>
+      <c r="AE77" s="10"/>
+      <c r="AF77" s="10"/>
+      <c r="AG77" s="10"/>
+      <c r="AH77" s="10"/>
+      <c r="AI77" s="10"/>
+      <c r="AJ77" s="10"/>
+      <c r="AK77" s="10"/>
+      <c r="AL77" s="10"/>
+      <c r="AM77" s="10"/>
+      <c r="AN77" s="10"/>
+      <c r="AO77" s="10"/>
+      <c r="AP77" s="10"/>
+      <c r="AQ77" s="10"/>
+      <c r="AR77" s="10"/>
+      <c r="AS77" s="10"/>
+      <c r="AT77" s="10"/>
+      <c r="AU77" s="10"/>
+      <c r="AV77" s="10"/>
+      <c r="AW77" s="10"/>
+      <c r="AX77" s="10"/>
+      <c r="AY77" s="10"/>
+      <c r="AZ77" s="10"/>
+      <c r="BA77" s="10"/>
+      <c r="BB77" s="10"/>
+      <c r="BC77" s="10"/>
+      <c r="BD77" s="10"/>
+      <c r="BE77" s="10"/>
+      <c r="BF77" s="10"/>
+      <c r="BG77" s="10"/>
+      <c r="BH77" s="10"/>
+      <c r="BI77" s="10"/>
+      <c r="BJ77" s="10"/>
+      <c r="BK77" s="10"/>
+      <c r="BL77" s="10"/>
+    </row>
+    <row r="78" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A78" s="10"/>
+      <c r="B78" s="10"/>
+      <c r="C78" s="10"/>
+      <c r="D78" s="10"/>
+      <c r="E78" s="10"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="10"/>
+      <c r="H78" s="10"/>
+      <c r="I78" s="10"/>
+      <c r="J78" s="10"/>
+      <c r="K78" s="10"/>
+      <c r="L78" s="10"/>
+      <c r="M78" s="10"/>
+      <c r="N78" s="10"/>
+      <c r="O78" s="10"/>
+      <c r="P78" s="10"/>
+      <c r="Q78" s="10"/>
+      <c r="R78" s="10"/>
+      <c r="S78" s="10"/>
+      <c r="T78" s="10"/>
+      <c r="U78" s="10"/>
+      <c r="V78" s="10"/>
+      <c r="W78" s="10"/>
+      <c r="X78" s="10"/>
+      <c r="Y78" s="10"/>
+      <c r="Z78" s="10"/>
+      <c r="AA78" s="10"/>
+      <c r="AB78" s="10"/>
+      <c r="AC78" s="10"/>
+      <c r="AD78" s="10"/>
+      <c r="AE78" s="10"/>
+      <c r="AF78" s="10"/>
+      <c r="AG78" s="10"/>
+      <c r="AH78" s="10"/>
+      <c r="AI78" s="10"/>
+      <c r="AJ78" s="10"/>
+      <c r="AK78" s="10"/>
+      <c r="AL78" s="10"/>
+      <c r="AM78" s="10"/>
+      <c r="AN78" s="10"/>
+      <c r="AO78" s="10"/>
+      <c r="AP78" s="10"/>
+      <c r="AQ78" s="10"/>
+      <c r="AR78" s="10"/>
+      <c r="AS78" s="10"/>
+      <c r="AT78" s="10"/>
+      <c r="AU78" s="10"/>
+      <c r="AV78" s="10"/>
+      <c r="AW78" s="10"/>
+      <c r="AX78" s="10"/>
+      <c r="AY78" s="10"/>
+      <c r="AZ78" s="10"/>
+      <c r="BA78" s="10"/>
+      <c r="BB78" s="10"/>
+      <c r="BC78" s="10"/>
+      <c r="BD78" s="10"/>
+      <c r="BE78" s="10"/>
+      <c r="BF78" s="10"/>
+      <c r="BG78" s="10"/>
+      <c r="BH78" s="10"/>
+      <c r="BI78" s="10"/>
+      <c r="BJ78" s="10"/>
+      <c r="BK78" s="10"/>
+      <c r="BL78" s="10"/>
+    </row>
+    <row r="79" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A79" s="10"/>
+      <c r="B79" s="10"/>
+      <c r="C79" s="10"/>
+      <c r="D79" s="10"/>
+      <c r="E79" s="10"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="10"/>
+      <c r="H79" s="10"/>
+      <c r="I79" s="10"/>
+      <c r="J79" s="10"/>
+      <c r="K79" s="10"/>
+      <c r="L79" s="10"/>
+      <c r="M79" s="10"/>
+      <c r="N79" s="10"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="10"/>
+      <c r="Q79" s="10"/>
+      <c r="R79" s="10"/>
+      <c r="S79" s="10"/>
+      <c r="T79" s="10"/>
+      <c r="U79" s="10"/>
+      <c r="V79" s="10"/>
+      <c r="W79" s="10"/>
+      <c r="X79" s="10"/>
+      <c r="Y79" s="10"/>
+      <c r="Z79" s="10"/>
+      <c r="AA79" s="10"/>
+      <c r="AB79" s="10"/>
+      <c r="AC79" s="10"/>
+      <c r="AD79" s="10"/>
+      <c r="AE79" s="10"/>
+      <c r="AF79" s="10"/>
+      <c r="AG79" s="10"/>
+      <c r="AH79" s="10"/>
+      <c r="AI79" s="10"/>
+      <c r="AJ79" s="10"/>
+      <c r="AK79" s="10"/>
+      <c r="AL79" s="10"/>
+      <c r="AM79" s="10"/>
+      <c r="AN79" s="10"/>
+      <c r="AO79" s="10"/>
+      <c r="AP79" s="10"/>
+      <c r="AQ79" s="10"/>
+      <c r="AR79" s="10"/>
+      <c r="AS79" s="10"/>
+      <c r="AT79" s="10"/>
+      <c r="AU79" s="10"/>
+      <c r="AV79" s="10"/>
+      <c r="AW79" s="10"/>
+      <c r="AX79" s="10"/>
+      <c r="AY79" s="10"/>
+      <c r="AZ79" s="10"/>
+      <c r="BA79" s="10"/>
+      <c r="BB79" s="10"/>
+      <c r="BC79" s="10"/>
+      <c r="BD79" s="10"/>
+      <c r="BE79" s="10"/>
+      <c r="BF79" s="10"/>
+      <c r="BG79" s="10"/>
+      <c r="BH79" s="10"/>
+      <c r="BI79" s="10"/>
+      <c r="BJ79" s="10"/>
+      <c r="BK79" s="10"/>
+      <c r="BL79" s="10"/>
+    </row>
+    <row r="80" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A80" s="10"/>
+      <c r="B80" s="10"/>
+      <c r="C80" s="10"/>
+      <c r="D80" s="10"/>
+      <c r="E80" s="10"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="10"/>
+      <c r="H80" s="10"/>
+      <c r="I80" s="10"/>
+      <c r="J80" s="10"/>
+      <c r="K80" s="10"/>
+      <c r="L80" s="10"/>
+      <c r="M80" s="10"/>
+      <c r="N80" s="10"/>
+      <c r="O80" s="10"/>
+      <c r="P80" s="10"/>
+      <c r="Q80" s="10"/>
+      <c r="R80" s="10"/>
+      <c r="S80" s="10"/>
+      <c r="T80" s="10"/>
+      <c r="U80" s="10"/>
+      <c r="V80" s="10"/>
+      <c r="W80" s="10"/>
+      <c r="X80" s="10"/>
+      <c r="Y80" s="10"/>
+      <c r="Z80" s="10"/>
+      <c r="AA80" s="10"/>
+      <c r="AB80" s="10"/>
+      <c r="AC80" s="10"/>
+      <c r="AD80" s="10"/>
+      <c r="AE80" s="10"/>
+      <c r="AF80" s="10"/>
+      <c r="AG80" s="10"/>
+      <c r="AH80" s="10"/>
+      <c r="AI80" s="10"/>
+      <c r="AJ80" s="10"/>
+      <c r="AK80" s="10"/>
+      <c r="AL80" s="10"/>
+      <c r="AM80" s="10"/>
+      <c r="AN80" s="10"/>
+      <c r="AO80" s="10"/>
+      <c r="AP80" s="10"/>
+      <c r="AQ80" s="10"/>
+      <c r="AR80" s="10"/>
+      <c r="AS80" s="10"/>
+      <c r="AT80" s="10"/>
+      <c r="AU80" s="10"/>
+      <c r="AV80" s="10"/>
+      <c r="AW80" s="10"/>
+      <c r="AX80" s="10"/>
+      <c r="AY80" s="10"/>
+      <c r="AZ80" s="10"/>
+      <c r="BA80" s="10"/>
+      <c r="BB80" s="10"/>
+      <c r="BC80" s="10"/>
+      <c r="BD80" s="10"/>
+      <c r="BE80" s="10"/>
+      <c r="BF80" s="10"/>
+      <c r="BG80" s="10"/>
+      <c r="BH80" s="10"/>
+      <c r="BI80" s="10"/>
+      <c r="BJ80" s="10"/>
+      <c r="BK80" s="10"/>
+      <c r="BL80" s="10"/>
+    </row>
+    <row r="81" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A81" s="10"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="10"/>
+      <c r="D81" s="10"/>
+      <c r="E81" s="10"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="10"/>
+      <c r="H81" s="10"/>
+      <c r="I81" s="10"/>
+      <c r="J81" s="10"/>
+      <c r="K81" s="10"/>
+      <c r="L81" s="10"/>
+      <c r="M81" s="10"/>
+      <c r="N81" s="10"/>
+      <c r="O81" s="10"/>
+      <c r="P81" s="10"/>
+      <c r="Q81" s="10"/>
+      <c r="R81" s="10"/>
+      <c r="S81" s="10"/>
+      <c r="T81" s="10"/>
+      <c r="U81" s="10"/>
+      <c r="V81" s="10"/>
+      <c r="W81" s="10"/>
+      <c r="X81" s="10"/>
+      <c r="Y81" s="10"/>
+      <c r="Z81" s="10"/>
+      <c r="AA81" s="10"/>
+      <c r="AB81" s="10"/>
+      <c r="AC81" s="10"/>
+      <c r="AD81" s="10"/>
+      <c r="AE81" s="10"/>
+      <c r="AF81" s="10"/>
+      <c r="AG81" s="10"/>
+      <c r="AH81" s="10"/>
+      <c r="AI81" s="10"/>
+      <c r="AJ81" s="10"/>
+      <c r="AK81" s="10"/>
+      <c r="AL81" s="10"/>
+      <c r="AM81" s="10"/>
+      <c r="AN81" s="10"/>
+      <c r="AO81" s="10"/>
+      <c r="AP81" s="10"/>
+      <c r="AQ81" s="10"/>
+      <c r="AR81" s="10"/>
+      <c r="AS81" s="10"/>
+      <c r="AT81" s="10"/>
+      <c r="AU81" s="10"/>
+      <c r="AV81" s="10"/>
+      <c r="AW81" s="10"/>
+      <c r="AX81" s="10"/>
+      <c r="AY81" s="10"/>
+      <c r="AZ81" s="10"/>
+      <c r="BA81" s="10"/>
+      <c r="BB81" s="10"/>
+      <c r="BC81" s="10"/>
+      <c r="BD81" s="10"/>
+      <c r="BE81" s="10"/>
+      <c r="BF81" s="10"/>
+      <c r="BG81" s="10"/>
+      <c r="BH81" s="10"/>
+      <c r="BI81" s="10"/>
+      <c r="BJ81" s="10"/>
+      <c r="BK81" s="10"/>
+      <c r="BL81" s="10"/>
+    </row>
+    <row r="82" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A82" s="10"/>
+      <c r="B82" s="10"/>
+      <c r="C82" s="10"/>
+      <c r="D82" s="10"/>
+      <c r="E82" s="10"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="10"/>
+      <c r="H82" s="10"/>
+      <c r="I82" s="10"/>
+      <c r="J82" s="10"/>
+      <c r="K82" s="10"/>
+      <c r="L82" s="10"/>
+      <c r="M82" s="10"/>
+      <c r="N82" s="10"/>
+      <c r="O82" s="10"/>
+      <c r="P82" s="10"/>
+      <c r="Q82" s="10"/>
+      <c r="R82" s="10"/>
+      <c r="S82" s="10"/>
+      <c r="T82" s="10"/>
+      <c r="U82" s="10"/>
+      <c r="V82" s="10"/>
+      <c r="W82" s="10"/>
+      <c r="X82" s="10"/>
+      <c r="Y82" s="10"/>
+      <c r="Z82" s="10"/>
+      <c r="AA82" s="10"/>
+      <c r="AB82" s="10"/>
+      <c r="AC82" s="10"/>
+      <c r="AD82" s="10"/>
+      <c r="AE82" s="10"/>
+      <c r="AF82" s="10"/>
+      <c r="AG82" s="10"/>
+      <c r="AH82" s="10"/>
+      <c r="AI82" s="10"/>
+      <c r="AJ82" s="10"/>
+      <c r="AK82" s="10"/>
+      <c r="AL82" s="10"/>
+      <c r="AM82" s="10"/>
+      <c r="AN82" s="10"/>
+      <c r="AO82" s="10"/>
+      <c r="AP82" s="10"/>
+      <c r="AQ82" s="10"/>
+      <c r="AR82" s="10"/>
+      <c r="AS82" s="10"/>
+      <c r="AT82" s="10"/>
+      <c r="AU82" s="10"/>
+      <c r="AV82" s="10"/>
+      <c r="AW82" s="10"/>
+      <c r="AX82" s="10"/>
+      <c r="AY82" s="10"/>
+      <c r="AZ82" s="10"/>
+      <c r="BA82" s="10"/>
+      <c r="BB82" s="10"/>
+      <c r="BC82" s="10"/>
+      <c r="BD82" s="10"/>
+      <c r="BE82" s="10"/>
+      <c r="BF82" s="10"/>
+      <c r="BG82" s="10"/>
+      <c r="BH82" s="10"/>
+      <c r="BI82" s="10"/>
+      <c r="BJ82" s="10"/>
+      <c r="BK82" s="10"/>
+      <c r="BL82" s="10"/>
+    </row>
+    <row r="83" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A83" s="10"/>
+      <c r="B83" s="10"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="10"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="10"/>
+      <c r="H83" s="10"/>
+      <c r="I83" s="10"/>
+      <c r="J83" s="10"/>
+      <c r="K83" s="10"/>
+      <c r="L83" s="10"/>
+      <c r="M83" s="10"/>
+      <c r="N83" s="10"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+      <c r="Q83" s="10"/>
+      <c r="R83" s="10"/>
+      <c r="S83" s="10"/>
+      <c r="T83" s="10"/>
+      <c r="U83" s="10"/>
+      <c r="V83" s="10"/>
+      <c r="W83" s="10"/>
+      <c r="X83" s="10"/>
+      <c r="Y83" s="10"/>
+      <c r="Z83" s="10"/>
+      <c r="AA83" s="10"/>
+      <c r="AB83" s="10"/>
+      <c r="AC83" s="10"/>
+      <c r="AD83" s="10"/>
+      <c r="AE83" s="10"/>
+      <c r="AF83" s="10"/>
+      <c r="AG83" s="10"/>
+      <c r="AH83" s="10"/>
+      <c r="AI83" s="10"/>
+      <c r="AJ83" s="10"/>
+      <c r="AK83" s="10"/>
+      <c r="AL83" s="10"/>
+      <c r="AM83" s="10"/>
+      <c r="AN83" s="10"/>
+      <c r="AO83" s="10"/>
+      <c r="AP83" s="10"/>
+      <c r="AQ83" s="10"/>
+      <c r="AR83" s="10"/>
+      <c r="AS83" s="10"/>
+      <c r="AT83" s="10"/>
+      <c r="AU83" s="10"/>
+      <c r="AV83" s="10"/>
+      <c r="AW83" s="10"/>
+      <c r="AX83" s="10"/>
+      <c r="AY83" s="10"/>
+      <c r="AZ83" s="10"/>
+      <c r="BA83" s="10"/>
+      <c r="BB83" s="10"/>
+      <c r="BC83" s="10"/>
+      <c r="BD83" s="10"/>
+      <c r="BE83" s="10"/>
+      <c r="BF83" s="10"/>
+      <c r="BG83" s="10"/>
+      <c r="BH83" s="10"/>
+      <c r="BI83" s="10"/>
+      <c r="BJ83" s="10"/>
+      <c r="BK83" s="10"/>
+      <c r="BL83" s="10"/>
+    </row>
+    <row r="84" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A84" s="10"/>
+      <c r="B84" s="10"/>
+      <c r="C84" s="10"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="10"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="10"/>
+      <c r="H84" s="10"/>
+      <c r="I84" s="10"/>
+      <c r="J84" s="10"/>
+      <c r="K84" s="10"/>
+      <c r="L84" s="10"/>
+      <c r="M84" s="10"/>
+      <c r="N84" s="10"/>
+      <c r="O84" s="10"/>
+      <c r="P84" s="10"/>
+      <c r="Q84" s="10"/>
+      <c r="R84" s="10"/>
+      <c r="S84" s="10"/>
+      <c r="T84" s="10"/>
+      <c r="U84" s="10"/>
+      <c r="V84" s="10"/>
+      <c r="W84" s="10"/>
+      <c r="X84" s="10"/>
+      <c r="Y84" s="10"/>
+      <c r="Z84" s="10"/>
+      <c r="AA84" s="10"/>
+      <c r="AB84" s="10"/>
+      <c r="AC84" s="10"/>
+      <c r="AD84" s="10"/>
+      <c r="AE84" s="10"/>
+      <c r="AF84" s="10"/>
+      <c r="AG84" s="10"/>
+      <c r="AH84" s="10"/>
+      <c r="AI84" s="10"/>
+      <c r="AJ84" s="10"/>
+      <c r="AK84" s="10"/>
+      <c r="AL84" s="10"/>
+      <c r="AM84" s="10"/>
+      <c r="AN84" s="10"/>
+      <c r="AO84" s="10"/>
+      <c r="AP84" s="10"/>
+      <c r="AQ84" s="10"/>
+      <c r="AR84" s="10"/>
+      <c r="AS84" s="10"/>
+      <c r="AT84" s="10"/>
+      <c r="AU84" s="10"/>
+      <c r="AV84" s="10"/>
+      <c r="AW84" s="10"/>
+      <c r="AX84" s="10"/>
+      <c r="AY84" s="10"/>
+      <c r="AZ84" s="10"/>
+      <c r="BA84" s="10"/>
+      <c r="BB84" s="10"/>
+      <c r="BC84" s="10"/>
+      <c r="BD84" s="10"/>
+      <c r="BE84" s="10"/>
+      <c r="BF84" s="10"/>
+      <c r="BG84" s="10"/>
+      <c r="BH84" s="10"/>
+      <c r="BI84" s="10"/>
+      <c r="BJ84" s="10"/>
+      <c r="BK84" s="10"/>
+      <c r="BL84" s="10"/>
+    </row>
+    <row r="85" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A85" s="10"/>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="10"/>
+      <c r="H85" s="10"/>
+      <c r="I85" s="10"/>
+      <c r="J85" s="10"/>
+      <c r="K85" s="10"/>
+      <c r="L85" s="10"/>
+      <c r="M85" s="10"/>
+      <c r="N85" s="10"/>
+      <c r="O85" s="10"/>
+      <c r="P85" s="10"/>
+      <c r="Q85" s="10"/>
+      <c r="R85" s="10"/>
+      <c r="S85" s="10"/>
+      <c r="T85" s="10"/>
+      <c r="U85" s="10"/>
+      <c r="V85" s="10"/>
+      <c r="W85" s="10"/>
+      <c r="X85" s="10"/>
+      <c r="Y85" s="10"/>
+      <c r="Z85" s="10"/>
+      <c r="AA85" s="10"/>
+      <c r="AB85" s="10"/>
+      <c r="AC85" s="10"/>
+      <c r="AD85" s="10"/>
+      <c r="AE85" s="10"/>
+      <c r="AF85" s="10"/>
+      <c r="AG85" s="10"/>
+      <c r="AH85" s="10"/>
+      <c r="AI85" s="10"/>
+      <c r="AJ85" s="10"/>
+      <c r="AK85" s="10"/>
+      <c r="AL85" s="10"/>
+      <c r="AM85" s="10"/>
+      <c r="AN85" s="10"/>
+      <c r="AO85" s="10"/>
+      <c r="AP85" s="10"/>
+      <c r="AQ85" s="10"/>
+      <c r="AR85" s="10"/>
+      <c r="AS85" s="10"/>
+      <c r="AT85" s="10"/>
+      <c r="AU85" s="10"/>
+      <c r="AV85" s="10"/>
+      <c r="AW85" s="10"/>
+      <c r="AX85" s="10"/>
+      <c r="AY85" s="10"/>
+      <c r="AZ85" s="10"/>
+      <c r="BA85" s="10"/>
+      <c r="BB85" s="10"/>
+      <c r="BC85" s="10"/>
+      <c r="BD85" s="10"/>
+      <c r="BE85" s="10"/>
+      <c r="BF85" s="10"/>
+      <c r="BG85" s="10"/>
+      <c r="BH85" s="10"/>
+      <c r="BI85" s="10"/>
+      <c r="BJ85" s="10"/>
+      <c r="BK85" s="10"/>
+      <c r="BL85" s="10"/>
+    </row>
+    <row r="86" spans="1:64" ht="46.5" customHeight="1">
+      <c r="A86" s="10"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="10"/>
+      <c r="E86" s="10"/>
+      <c r="F86" s="10"/>
+      <c r="G86" s="10"/>
+      <c r="H86" s="10"/>
+      <c r="I86" s="10"/>
+      <c r="J86" s="10"/>
+      <c r="K86" s="10"/>
+      <c r="L86" s="10"/>
+      <c r="M86" s="10"/>
+      <c r="N86" s="10"/>
+      <c r="O86" s="10"/>
+      <c r="P86" s="10"/>
+      <c r="Q86" s="10"/>
+      <c r="R86" s="10"/>
+      <c r="S86" s="10"/>
+      <c r="T86" s="10"/>
+      <c r="U86" s="10"/>
+      <c r="V86" s="10"/>
+      <c r="W86" s="10"/>
+      <c r="X86" s="10"/>
+      <c r="Y86" s="10"/>
+      <c r="Z86" s="10"/>
+      <c r="AA86" s="10"/>
+      <c r="AB86" s="10"/>
+      <c r="AC86" s="10"/>
+      <c r="AD86" s="10"/>
+      <c r="AE86" s="10"/>
+      <c r="AF86" s="10"/>
+      <c r="AG86" s="10"/>
+      <c r="AH86" s="10"/>
+      <c r="AI86" s="10"/>
+      <c r="AJ86" s="10"/>
+      <c r="AK86" s="10"/>
+      <c r="AL86" s="10"/>
+      <c r="AM86" s="10"/>
+      <c r="AN86" s="10"/>
+      <c r="AO86" s="10"/>
+      <c r="AP86" s="10"/>
+      <c r="AQ86" s="10"/>
+      <c r="AR86" s="10"/>
+      <c r="AS86" s="10"/>
+      <c r="AT86" s="10"/>
+      <c r="AU86" s="10"/>
+      <c r="AV86" s="10"/>
+      <c r="AW86" s="10"/>
+      <c r="AX86" s="10"/>
+      <c r="AY86" s="10"/>
+      <c r="AZ86" s="10"/>
+      <c r="BA86" s="10"/>
+      <c r="BB86" s="10"/>
+      <c r="BC86" s="10"/>
+      <c r="BD86" s="10"/>
+      <c r="BE86" s="10"/>
+      <c r="BF86" s="10"/>
+      <c r="BG86" s="10"/>
+      <c r="BH86" s="10"/>
+      <c r="BI86" s="10"/>
+      <c r="BJ86" s="10"/>
+      <c r="BK86" s="10"/>
+      <c r="BL86" s="10"/>
+    </row>
+    <row r="87" spans="1:64" ht="46.5" customHeight="1">
+      <c r="B87" s="10"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+      <c r="E87" s="10"/>
+      <c r="F87" s="10"/>
+      <c r="G87" s="10"/>
+      <c r="H87" s="10"/>
+      <c r="I87" s="10"/>
+      <c r="J87" s="10"/>
+      <c r="K87" s="10"/>
+      <c r="L87" s="10"/>
+      <c r="M87" s="10"/>
+      <c r="N87" s="10"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="10"/>
+      <c r="Q87" s="10"/>
+      <c r="R87" s="10"/>
+      <c r="S87" s="10"/>
+      <c r="T87" s="10"/>
+      <c r="U87" s="10"/>
+      <c r="V87" s="10"/>
+      <c r="W87" s="10"/>
+      <c r="X87" s="10"/>
+      <c r="Y87" s="10"/>
+      <c r="Z87" s="10"/>
+      <c r="AA87" s="10"/>
+      <c r="AB87" s="10"/>
+      <c r="AC87" s="10"/>
+      <c r="AD87" s="10"/>
+      <c r="AE87" s="10"/>
+      <c r="AF87" s="10"/>
+      <c r="AG87" s="10"/>
+      <c r="AH87" s="10"/>
+      <c r="AI87" s="10"/>
+      <c r="AJ87" s="10"/>
+      <c r="AK87" s="10"/>
+      <c r="AL87" s="10"/>
+      <c r="AM87" s="10"/>
+      <c r="AN87" s="10"/>
+      <c r="AO87" s="10"/>
+      <c r="AP87" s="10"/>
+      <c r="AQ87" s="10"/>
+      <c r="AR87" s="10"/>
+      <c r="AS87" s="10"/>
+      <c r="AT87" s="10"/>
+      <c r="AU87" s="10"/>
+      <c r="AV87" s="10"/>
+      <c r="AW87" s="10"/>
+      <c r="AX87" s="10"/>
+      <c r="AY87" s="10"/>
+      <c r="AZ87" s="10"/>
+      <c r="BA87" s="10"/>
+      <c r="BB87" s="10"/>
+      <c r="BC87" s="10"/>
+      <c r="BD87" s="10"/>
+      <c r="BE87" s="10"/>
+      <c r="BF87" s="10"/>
+      <c r="BG87" s="10"/>
+      <c r="BH87" s="10"/>
+      <c r="BI87" s="10"/>
+      <c r="BJ87" s="10"/>
+      <c r="BK87" s="10"/>
+      <c r="BL87" s="10"/>
+    </row>
+    <row r="88" spans="1:64" ht="46.5" customHeight="1"/>
+    <row r="89" spans="1:64" ht="46.5" customHeight="1"/>
+    <row r="90" spans="1:64" ht="46.5" customHeight="1"/>
+    <row r="91" spans="1:64" ht="46.5" customHeight="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Zu5IgaXzni5oDOufgEPNAoMy87fm3Betg3FpvpwHApuWDHINvgZKvqIKqJtJxskvW/WDL5dQbu32XzDMBoCm6g==" saltValue="TVzSYqKrwPUwa+nlVltw8g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="hi1YUiRhWmVmsjUb4CaIajkcefEBjDk/9+keRN753YUV/uQKUB2GN2K/1opcDqAYfTQowFlGDR6T0+IVdFIkAA==" saltValue="vQuPJ9xpwvmixm+sqt+F1w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1" xr:uid="{799E57D7-9ED8-41A7-9F42-D756E8CDC9CE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="2" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R1990"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A31" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.25"/>
   <cols>
-    <col min="1" max="1" width="20.08203125" style="73" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="16384" width="9" style="73"/>
+    <col min="1" max="1" width="28.09765625" style="87" customWidth="1"/>
+    <col min="2" max="2" width="23.59765625" style="95" customWidth="1"/>
+    <col min="3" max="3" width="25.19921875" style="87" customWidth="1"/>
+    <col min="4" max="4" width="34.296875" style="87" customWidth="1"/>
+    <col min="5" max="5" width="19.296875" style="87" customWidth="1"/>
+    <col min="6" max="6" width="17.59765625" style="87" customWidth="1"/>
+    <col min="7" max="8" width="19.296875" style="87" customWidth="1"/>
+    <col min="9" max="9" width="19.296875" style="89" customWidth="1"/>
+    <col min="10" max="10" width="31.296875" style="87" customWidth="1"/>
+    <col min="11" max="11" width="32.8984375" style="87" customWidth="1"/>
+    <col min="12" max="12" width="22.3984375" style="90" customWidth="1"/>
+    <col min="13" max="13" width="15.296875" style="87" customWidth="1"/>
+    <col min="14" max="14" width="16.296875" style="87" customWidth="1"/>
+    <col min="15" max="15" width="14.296875" style="87" customWidth="1"/>
+    <col min="16" max="16" width="23" style="87" customWidth="1"/>
+    <col min="17" max="17" width="130.796875" style="87" customWidth="1"/>
+    <col min="18" max="18" width="2.8984375" style="87" customWidth="1"/>
+    <col min="19" max="19" width="25.59765625" style="87" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="87"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="P1" s="72"/>
+    <row r="1" spans="1:18" s="24" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A1" s="112"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
+      <c r="N1" s="113"/>
+      <c r="O1" s="113"/>
+      <c r="P1" s="116"/>
       <c r="Q1" s="117"/>
       <c r="R1" s="117"/>
     </row>
-    <row r="2" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.7">
+    <row r="2" spans="1:18" s="24" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="118"/>
-      <c r="B2" s="119"/>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="119" t="s">
         <v>49</v>
       </c>
-      <c r="D2" s="119"/>
-[...1 lines deleted...]
-      <c r="F2" s="165" t="s">
+      <c r="F2" s="177" t="s">
         <v>50</v>
       </c>
-      <c r="G2" s="166"/>
-[...8 lines deleted...]
-      <c r="P2" s="121"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="179"/>
+      <c r="K2" s="11"/>
+      <c r="P2" s="120"/>
       <c r="Q2" s="117"/>
       <c r="R2" s="117"/>
     </row>
-    <row r="3" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:18" s="24" customFormat="1" ht="14.1" customHeight="1">
       <c r="A3" s="118"/>
-      <c r="B3" s="119"/>
-      <c r="C3" s="161" t="s">
+      <c r="C3" s="173" t="s">
         <v>51</v>
       </c>
-      <c r="D3" s="161"/>
-[...11 lines deleted...]
-      <c r="P3" s="121"/>
+      <c r="D3" s="173"/>
+      <c r="E3" s="121"/>
+      <c r="F3" s="180"/>
+      <c r="G3" s="181"/>
+      <c r="H3" s="181"/>
+      <c r="I3" s="181"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="122"/>
+      <c r="P3" s="120"/>
       <c r="Q3" s="117"/>
       <c r="R3" s="117"/>
     </row>
-    <row r="4" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" s="24" customFormat="1" ht="14.1" customHeight="1">
       <c r="A4" s="118"/>
-      <c r="B4" s="119"/>
-[...13 lines deleted...]
-      <c r="P4" s="121"/>
+      <c r="C4" s="123" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="183"/>
+      <c r="G4" s="184"/>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="122"/>
+      <c r="P4" s="120"/>
       <c r="Q4" s="117"/>
       <c r="R4" s="117"/>
     </row>
-    <row r="5" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.6">
-[...15 lines deleted...]
-      <c r="P5" s="121"/>
+    <row r="5" spans="1:18" s="24" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A5" s="124"/>
+      <c r="C5" s="125"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="126"/>
+      <c r="K5" s="122"/>
+      <c r="P5" s="120"/>
       <c r="Q5" s="117"/>
       <c r="R5" s="117"/>
     </row>
-    <row r="6" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A6" s="75" t="s">
+    <row r="6" spans="1:18" s="24" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A6" s="127" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="119"/>
-[...13 lines deleted...]
-      <c r="P6" s="121"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="122"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="117"/>
       <c r="R6" s="117"/>
     </row>
-    <row r="7" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-[...5 lines deleted...]
-      <c r="D7" s="50" t="s">
+    <row r="7" spans="1:18" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A7" s="128" t="s">
         <v>53</v>
       </c>
-      <c r="E7" s="119"/>
-      <c r="F7" s="175" t="s">
+      <c r="D7" s="129" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="175"/>
-      <c r="H7" s="50" t="s">
+      <c r="F7" s="186" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="119"/>
-[...1 lines deleted...]
-      <c r="K7" s="79" t="s">
+      <c r="G7" s="186"/>
+      <c r="H7" s="129" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="50" t="s">
+      <c r="K7" s="130" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="119"/>
-[...2 lines deleted...]
-      <c r="P7" s="121"/>
+      <c r="L7" s="129" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="120"/>
       <c r="Q7" s="117"/>
       <c r="R7" s="117"/>
     </row>
-    <row r="8" spans="1:18" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="D8" s="81" t="s">
+    <row r="8" spans="1:18" ht="33" customHeight="1">
+      <c r="A8" s="147" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="154"/>
-[...2 lines deleted...]
-      <c r="H8" s="156" t="s">
+      <c r="B8" s="164"/>
+      <c r="C8" s="165"/>
+      <c r="D8" s="150" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="157"/>
-[...2 lines deleted...]
-      <c r="L8" s="176" t="s">
+      <c r="E8" s="156"/>
+      <c r="F8" s="176"/>
+      <c r="G8" s="157"/>
+      <c r="H8" s="168" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="177"/>
-[...7 lines deleted...]
-      <c r="A9" s="82" t="s">
+      <c r="I8" s="169"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="159"/>
+      <c r="L8" s="154" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="154"/>
-[...1 lines deleted...]
-      <c r="D9" s="83" t="s">
+      <c r="M8" s="155"/>
+      <c r="N8" s="155"/>
+      <c r="O8" s="155"/>
+      <c r="P8" s="155"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+    </row>
+    <row r="9" spans="1:18" ht="29.1" customHeight="1">
+      <c r="A9" s="148" t="s">
         <v>63</v>
       </c>
-      <c r="E9" s="146"/>
-[...18 lines deleted...]
-      <c r="D10" s="81" t="s">
+      <c r="B9" s="166"/>
+      <c r="C9" s="167"/>
+      <c r="D9" s="151" t="s">
         <v>64</v>
       </c>
-      <c r="E10" s="154"/>
-[...14 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="E9" s="156"/>
+      <c r="F9" s="176"/>
+      <c r="G9" s="157"/>
+      <c r="H9" s="168"/>
+      <c r="I9" s="169"/>
+      <c r="J9" s="160"/>
+      <c r="K9" s="161"/>
+      <c r="L9" s="187"/>
+      <c r="M9" s="188"/>
+      <c r="N9" s="188"/>
+      <c r="O9" s="188"/>
+      <c r="P9" s="189"/>
+      <c r="Q9" s="86"/>
+      <c r="R9" s="86"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="24"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="150" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" s="156"/>
+      <c r="F10" s="176"/>
+      <c r="G10" s="157"/>
+      <c r="H10" s="168"/>
+      <c r="I10" s="169"/>
+      <c r="J10" s="160"/>
+      <c r="K10" s="161"/>
+      <c r="L10" s="190"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="192"/>
+      <c r="Q10" s="86"/>
+      <c r="R10" s="86"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="118"/>
-      <c r="B11" s="124"/>
-[...20 lines deleted...]
-      <c r="A12" s="78" t="s">
+      <c r="B11" s="92"/>
+      <c r="C11" s="92"/>
+      <c r="D11" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="124"/>
-[...1 lines deleted...]
-      <c r="D12" s="81" t="s">
+      <c r="E11" s="156"/>
+      <c r="F11" s="176"/>
+      <c r="G11" s="157"/>
+      <c r="H11" s="168"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="160"/>
+      <c r="K11" s="161"/>
+      <c r="L11" s="190"/>
+      <c r="M11" s="191"/>
+      <c r="N11" s="191"/>
+      <c r="O11" s="191"/>
+      <c r="P11" s="192"/>
+      <c r="Q11" s="86"/>
+      <c r="R11" s="86"/>
+    </row>
+    <row r="12" spans="1:18" ht="24.75">
+      <c r="A12" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="E12" s="164"/>
-[...15 lines deleted...]
-      <c r="A13" s="84" t="s">
+      <c r="B12" s="92"/>
+      <c r="C12" s="92"/>
+      <c r="D12" s="150" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="144"/>
-[...1 lines deleted...]
-      <c r="D13" s="85" t="s">
+      <c r="E12" s="176"/>
+      <c r="F12" s="176"/>
+      <c r="G12" s="176"/>
+      <c r="H12" s="168"/>
+      <c r="I12" s="169"/>
+      <c r="J12" s="162"/>
+      <c r="K12" s="163"/>
+      <c r="L12" s="190"/>
+      <c r="M12" s="191"/>
+      <c r="N12" s="191"/>
+      <c r="O12" s="191"/>
+      <c r="P12" s="192"/>
+      <c r="Q12" s="86"/>
+      <c r="R12" s="86"/>
+    </row>
+    <row r="13" spans="1:18" ht="34.5" customHeight="1">
+      <c r="A13" s="149" t="s">
         <v>69</v>
       </c>
-      <c r="E13" s="154"/>
-[...2 lines deleted...]
-      <c r="H13" s="158" t="s">
+      <c r="B13" s="164"/>
+      <c r="C13" s="165"/>
+      <c r="D13" s="150" t="s">
         <v>70</v>
       </c>
-      <c r="I13" s="157"/>
-[...11 lines deleted...]
-      <c r="A14" s="80" t="s">
+      <c r="E13" s="156"/>
+      <c r="F13" s="176"/>
+      <c r="G13" s="157"/>
+      <c r="H13" s="170" t="s">
         <v>71</v>
       </c>
-      <c r="B14" s="159"/>
-[...1 lines deleted...]
-      <c r="D14" s="81" t="s">
+      <c r="I13" s="169"/>
+      <c r="J13" s="160"/>
+      <c r="K13" s="161"/>
+      <c r="L13" s="193"/>
+      <c r="M13" s="194"/>
+      <c r="N13" s="194"/>
+      <c r="O13" s="194"/>
+      <c r="P13" s="195"/>
+      <c r="Q13" s="86"/>
+      <c r="R13" s="93"/>
+    </row>
+    <row r="14" spans="1:18" ht="29.1" customHeight="1">
+      <c r="A14" s="147" t="s">
         <v>72</v>
       </c>
-      <c r="E14" s="154"/>
-[...6 lines deleted...]
-      <c r="L14" s="50" t="s">
+      <c r="B14" s="171"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="150" t="s">
         <v>73</v>
       </c>
-      <c r="M14" s="119"/>
-[...7 lines deleted...]
-      <c r="A15" s="80" t="s">
+      <c r="E14" s="156"/>
+      <c r="F14" s="176"/>
+      <c r="G14" s="157"/>
+      <c r="H14" s="170"/>
+      <c r="I14" s="169"/>
+      <c r="J14" s="160"/>
+      <c r="K14" s="161"/>
+      <c r="L14" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="B15" s="146"/>
-[...1 lines deleted...]
-      <c r="D15" s="81" t="s">
+      <c r="P14" s="94"/>
+      <c r="Q14" s="86"/>
+      <c r="R14" s="93"/>
+    </row>
+    <row r="15" spans="1:18" ht="29.1" customHeight="1">
+      <c r="A15" s="147" t="s">
         <v>75</v>
       </c>
-      <c r="E15" s="154"/>
-[...6 lines deleted...]
-      <c r="L15" s="162" t="s">
+      <c r="B15" s="156"/>
+      <c r="C15" s="157"/>
+      <c r="D15" s="150" t="s">
         <v>76</v>
       </c>
-      <c r="M15" s="163"/>
-[...7 lines deleted...]
-      <c r="A16" s="80" t="s">
+      <c r="E15" s="156"/>
+      <c r="F15" s="176"/>
+      <c r="G15" s="157"/>
+      <c r="H15" s="170"/>
+      <c r="I15" s="169"/>
+      <c r="J15" s="160"/>
+      <c r="K15" s="161"/>
+      <c r="L15" s="174" t="s">
         <v>77</v>
       </c>
-      <c r="B16" s="144"/>
-[...1 lines deleted...]
-      <c r="D16" s="81" t="s">
+      <c r="M15" s="175"/>
+      <c r="N15" s="175"/>
+      <c r="O15" s="175"/>
+      <c r="P15" s="94"/>
+      <c r="Q15" s="86"/>
+      <c r="R15" s="93"/>
+    </row>
+    <row r="16" spans="1:18" ht="29.1" customHeight="1">
+      <c r="A16" s="147" t="s">
         <v>78</v>
       </c>
-      <c r="E16" s="154"/>
-[...6 lines deleted...]
-      <c r="L16" s="162" t="s">
+      <c r="B16" s="164"/>
+      <c r="C16" s="165"/>
+      <c r="D16" s="150" t="s">
         <v>79</v>
       </c>
-      <c r="M16" s="163"/>
-[...47 lines deleted...]
-      <c r="A19" s="75" t="s">
+      <c r="E16" s="156"/>
+      <c r="F16" s="176"/>
+      <c r="G16" s="157"/>
+      <c r="H16" s="170"/>
+      <c r="I16" s="169"/>
+      <c r="J16" s="162"/>
+      <c r="K16" s="163"/>
+      <c r="L16" s="174" t="s">
         <v>80</v>
       </c>
-      <c r="B19" s="88"/>
-[...4 lines deleted...]
-      <c r="G19" s="89" t="s">
+      <c r="M16" s="175"/>
+      <c r="P16" s="94"/>
+      <c r="Q16" s="86"/>
+      <c r="R16" s="93"/>
+    </row>
+    <row r="17" spans="1:18" ht="15.75" customHeight="1">
+      <c r="A17" s="88"/>
+      <c r="B17" s="87"/>
+      <c r="I17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="P17" s="94"/>
+      <c r="Q17" s="86"/>
+      <c r="R17" s="93"/>
+    </row>
+    <row r="18" spans="1:18" ht="15.75" customHeight="1">
+      <c r="A18" s="88"/>
+      <c r="B18" s="87"/>
+      <c r="I18" s="87"/>
+      <c r="L18" s="87"/>
+      <c r="P18" s="94"/>
+      <c r="Q18" s="86"/>
+      <c r="R18" s="93"/>
+    </row>
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="59.45" customHeight="1">
+      <c r="A19" s="127" t="s">
         <v>81</v>
       </c>
-      <c r="H19" s="88"/>
-[...7 lines deleted...]
-      <c r="P19" s="93"/>
+      <c r="B19" s="131"/>
+      <c r="C19" s="131"/>
+      <c r="D19" s="131"/>
+      <c r="E19" s="131"/>
+      <c r="F19" s="131"/>
+      <c r="G19" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" s="131"/>
+      <c r="I19" s="133"/>
+      <c r="K19" s="122"/>
+      <c r="O19" s="134"/>
+      <c r="P19" s="120"/>
       <c r="Q19" s="117"/>
-      <c r="R19" s="125"/>
-[...11 lines deleted...]
-      <c r="H20" s="50" t="s">
+      <c r="R19" s="135"/>
+    </row>
+    <row r="20" spans="1:18" s="136" customFormat="1" ht="24.75">
+      <c r="A20" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="I20" s="50"/>
-[...11 lines deleted...]
-      <c r="A21" s="80" t="s">
+      <c r="B20" s="103"/>
+      <c r="C20" s="103"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="129" t="s">
         <v>84</v>
       </c>
-      <c r="B21" s="96" t="s">
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="O20" s="103"/>
+      <c r="P20" s="137"/>
+      <c r="Q20" s="138"/>
+      <c r="R20" s="138"/>
+    </row>
+    <row r="21" spans="1:18" s="146" customFormat="1" ht="40.5">
+      <c r="A21" s="139" t="s">
         <v>85</v>
       </c>
-      <c r="C21" s="96" t="s">
+      <c r="B21" s="140" t="s">
         <v>86</v>
       </c>
-      <c r="D21" s="96" t="s">
+      <c r="C21" s="140" t="s">
         <v>87</v>
       </c>
-      <c r="E21" s="96" t="s">
+      <c r="D21" s="140" t="s">
         <v>88</v>
       </c>
-      <c r="F21" s="96" t="s">
+      <c r="E21" s="140" t="s">
         <v>89</v>
       </c>
-      <c r="G21" s="96" t="s">
+      <c r="F21" s="140" t="s">
         <v>90</v>
       </c>
-      <c r="H21" s="97" t="s">
+      <c r="G21" s="140" t="s">
         <v>91</v>
       </c>
-      <c r="I21" s="98" t="s">
+      <c r="H21" s="141" t="s">
         <v>92</v>
       </c>
-      <c r="J21" s="98" t="s">
+      <c r="I21" s="142" t="s">
         <v>93</v>
       </c>
-      <c r="K21" s="98" t="s">
+      <c r="J21" s="142" t="s">
         <v>94</v>
       </c>
-      <c r="L21" s="98" t="s">
+      <c r="K21" s="142" t="s">
         <v>95</v>
       </c>
-      <c r="M21" s="98" t="s">
+      <c r="L21" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="N21" s="98" t="s">
+      <c r="M21" s="142" t="s">
         <v>97</v>
       </c>
-      <c r="O21" s="99" t="s">
+      <c r="N21" s="142" t="s">
         <v>98</v>
       </c>
-      <c r="P21" s="100" t="s">
+      <c r="O21" s="143" t="s">
         <v>99</v>
       </c>
-      <c r="Q21" s="101"/>
-[...5 lines deleted...]
-      <c r="C22" s="114" t="s">
+      <c r="P21" s="144" t="s">
         <v>100</v>
       </c>
-      <c r="D22" s="129"/>
-[...2 lines deleted...]
-      <c r="G22" s="131" t="str">
+      <c r="Q21" s="145"/>
+      <c r="R21" s="145"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" s="81"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" s="27"/>
+      <c r="E22" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="G22" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E22,Lists!$B$2:$B$6,0),MATCH($F22,Lists!$C$1:$G$1,0)),"N/A")</f>
-        <v>N/A</v>
-[...8 lines deleted...]
-      <c r="O22" s="130" t="str">
+        <v>Low 30</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="I22" s="25"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="N22" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="O22" s="28" t="str">
         <f>IFERROR(IF(H22="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M22,Lists!$B$2:$B$6,0),MATCH($N22,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
-        <v>N/A</v>
-[...14 lines deleted...]
-      <c r="G23" s="131" t="str">
+        <v>Low 4</v>
+      </c>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="86"/>
+      <c r="R22" s="86"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="81"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" s="27"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E23,Lists!$B$2:$B$6,0),MATCH($F23,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H23" s="128" t="s">
-[...10 lines deleted...]
-      <c r="O23" s="130" t="str">
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="28"/>
+      <c r="N23" s="28"/>
+      <c r="O23" s="28" t="str">
         <f>IFERROR(IF(H23="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M23,Lists!$B$2:$B$6,0),MATCH($N23,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P23" s="132"/>
-[...12 lines deleted...]
-      <c r="G24" s="131" t="str">
+      <c r="P23" s="30"/>
+      <c r="Q23" s="86"/>
+      <c r="R23" s="86"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="81"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" s="27"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E24,Lists!$B$2:$B$6,0),MATCH($F24,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H24" s="128"/>
-[...6 lines deleted...]
-      <c r="O24" s="130" t="str">
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="28"/>
+      <c r="N24" s="28"/>
+      <c r="O24" s="28" t="str">
         <f>IFERROR(IF(H24="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M24,Lists!$B$2:$B$6,0),MATCH($N24,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P24" s="132"/>
-[...12 lines deleted...]
-      <c r="G25" s="131" t="str">
+      <c r="P24" s="30"/>
+      <c r="Q24" s="86"/>
+      <c r="R24" s="86"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="81"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="27"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E25,Lists!$B$2:$B$6,0),MATCH($F25,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H25" s="128"/>
-[...6 lines deleted...]
-      <c r="O25" s="130" t="str">
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
+      <c r="N25" s="28"/>
+      <c r="O25" s="28" t="str">
         <f>IFERROR(IF(H25="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M25,Lists!$B$2:$B$6,0),MATCH($N25,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P25" s="132"/>
-[...12 lines deleted...]
-      <c r="G26" s="131" t="str">
+      <c r="P25" s="30"/>
+      <c r="Q25" s="86"/>
+      <c r="R25" s="86"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="81"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" s="27"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E26,Lists!$B$2:$B$6,0),MATCH($F26,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H26" s="128"/>
-[...6 lines deleted...]
-      <c r="O26" s="130" t="str">
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
+      <c r="N26" s="28"/>
+      <c r="O26" s="28" t="str">
         <f>IFERROR(IF(H26="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M26,Lists!$B$2:$B$6,0),MATCH($N26,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P26" s="132"/>
-[...12 lines deleted...]
-      <c r="G27" s="131" t="str">
+      <c r="P26" s="30"/>
+      <c r="Q26" s="86"/>
+      <c r="R26" s="86"/>
+    </row>
+    <row r="27" spans="1:18" ht="18">
+      <c r="A27" s="81"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="27"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E27,Lists!$B$2:$B$6,0),MATCH($F27,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H27" s="128"/>
-[...6 lines deleted...]
-      <c r="O27" s="130" t="str">
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="28"/>
+      <c r="O27" s="28" t="str">
         <f>IFERROR(IF(H27="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M27,Lists!$B$2:$B$6,0),MATCH($N27,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P27" s="132"/>
-[...12 lines deleted...]
-      <c r="G28" s="131" t="str">
+      <c r="P27" s="30"/>
+      <c r="Q27" s="86"/>
+      <c r="R27" s="86"/>
+    </row>
+    <row r="28" spans="1:18" ht="18">
+      <c r="A28" s="81"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="27"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E28,Lists!$B$2:$B$6,0),MATCH($F28,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H28" s="128"/>
-[...6 lines deleted...]
-      <c r="O28" s="130" t="str">
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="28" t="str">
         <f>IFERROR(IF(H28="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M28,Lists!$B$2:$B$6,0),MATCH($N28,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P28" s="132"/>
-[...12 lines deleted...]
-      <c r="G29" s="131" t="str">
+      <c r="P28" s="30"/>
+      <c r="Q28" s="86"/>
+      <c r="R28" s="86"/>
+    </row>
+    <row r="29" spans="1:18" ht="40.5">
+      <c r="A29" s="81"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="27"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E29,Lists!$B$2:$B$6,0),MATCH($F29,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H29" s="128"/>
-[...6 lines deleted...]
-      <c r="O29" s="130" t="str">
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="28"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="28" t="str">
         <f>IFERROR(IF(H29="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M29,Lists!$B$2:$B$6,0),MATCH($N29,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P29" s="132"/>
-[...12 lines deleted...]
-      <c r="G30" s="131" t="str">
+      <c r="P29" s="30"/>
+      <c r="Q29" s="86"/>
+      <c r="R29" s="86"/>
+    </row>
+    <row r="30" spans="1:18" ht="31.5">
+      <c r="A30" s="81"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D30" s="27"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E30,Lists!$B$2:$B$6,0),MATCH($F30,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H30" s="128"/>
-[...6 lines deleted...]
-      <c r="O30" s="130" t="str">
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="28" t="str">
         <f>IFERROR(IF(H30="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M30,Lists!$B$2:$B$6,0),MATCH($N30,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P30" s="132"/>
-[...12 lines deleted...]
-      <c r="G31" s="131" t="str">
+      <c r="P30" s="30"/>
+      <c r="Q30" s="86"/>
+      <c r="R30" s="86"/>
+    </row>
+    <row r="31" spans="1:18" ht="40.5">
+      <c r="A31" s="81"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="26"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E31,Lists!$B$2:$B$6,0),MATCH($F31,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H31" s="128"/>
-[...6 lines deleted...]
-      <c r="O31" s="130" t="str">
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="28"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="28" t="str">
         <f>IFERROR(IF(H31="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M31,Lists!$B$2:$B$6,0),MATCH($N31,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P31" s="132"/>
-[...12 lines deleted...]
-      <c r="G32" s="131" t="str">
+      <c r="P31" s="30"/>
+      <c r="Q31" s="86"/>
+      <c r="R31" s="86"/>
+    </row>
+    <row r="32" spans="1:18" ht="18">
+      <c r="A32" s="81"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="27"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E32,Lists!$B$2:$B$6,0),MATCH($F32,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H32" s="128"/>
-[...6 lines deleted...]
-      <c r="O32" s="130" t="str">
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="28"/>
+      <c r="M32" s="28"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="28" t="str">
         <f>IFERROR(IF(H32="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M32,Lists!$B$2:$B$6,0),MATCH($N32,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P32" s="132"/>
-[...12 lines deleted...]
-      <c r="G33" s="131" t="str">
+      <c r="P32" s="30"/>
+      <c r="Q32" s="86"/>
+      <c r="R32" s="86"/>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="81"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E33,Lists!$B$2:$B$6,0),MATCH($F33,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H33" s="128"/>
-[...6 lines deleted...]
-      <c r="O33" s="130" t="str">
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="28"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="28" t="str">
         <f>IFERROR(IF(H33="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M33,Lists!$B$2:$B$6,0),MATCH($N33,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P33" s="132"/>
-[...12 lines deleted...]
-      <c r="G34" s="131" t="str">
+      <c r="P33" s="30"/>
+      <c r="Q33" s="86"/>
+      <c r="R33" s="86"/>
+    </row>
+    <row r="34" spans="1:18" ht="40.5">
+      <c r="A34" s="81"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" s="27"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E34,Lists!$B$2:$B$6,0),MATCH($F34,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H34" s="128"/>
-[...6 lines deleted...]
-      <c r="O34" s="130" t="str">
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28" t="str">
         <f>IFERROR(IF(H34="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M34,Lists!$B$2:$B$6,0),MATCH($N34,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P34" s="132"/>
-[...12 lines deleted...]
-      <c r="G35" s="131" t="str">
+      <c r="P34" s="30"/>
+      <c r="Q34" s="86"/>
+      <c r="R34" s="86"/>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="81"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" s="27"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E35,Lists!$B$2:$B$6,0),MATCH($F35,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H35" s="128"/>
-[...6 lines deleted...]
-      <c r="O35" s="130" t="str">
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28" t="str">
         <f>IFERROR(IF(H35="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M35,Lists!$B$2:$B$6,0),MATCH($N35,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P35" s="132"/>
-[...12 lines deleted...]
-      <c r="G36" s="131" t="str">
+      <c r="P35" s="30"/>
+      <c r="Q35" s="86"/>
+      <c r="R35" s="86"/>
+    </row>
+    <row r="36" spans="1:18" ht="40.5">
+      <c r="A36" s="81"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" s="27"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E36,Lists!$B$2:$B$6,0),MATCH($F36,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H36" s="128"/>
-[...6 lines deleted...]
-      <c r="O36" s="130" t="str">
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="26"/>
+      <c r="K36" s="26"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="28" t="str">
         <f>IFERROR(IF(H36="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M36,Lists!$B$2:$B$6,0),MATCH($N36,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P36" s="132"/>
-[...12 lines deleted...]
-      <c r="G37" s="131" t="str">
+      <c r="P36" s="30"/>
+      <c r="Q36" s="86"/>
+      <c r="R36" s="86"/>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="81"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="D37" s="27"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E37,Lists!$B$2:$B$6,0),MATCH($F37,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H37" s="128"/>
-[...6 lines deleted...]
-      <c r="O37" s="130" t="str">
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="28"/>
+      <c r="M37" s="28"/>
+      <c r="N37" s="28"/>
+      <c r="O37" s="28" t="str">
         <f>IFERROR(IF(H37="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M37,Lists!$B$2:$B$6,0),MATCH($N37,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P37" s="132"/>
-[...12 lines deleted...]
-      <c r="G38" s="131" t="str">
+      <c r="P37" s="30"/>
+      <c r="Q37" s="86"/>
+      <c r="R37" s="86"/>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="81"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="D38" s="27"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E38,Lists!$B$2:$B$6,0),MATCH($F38,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H38" s="128"/>
-[...6 lines deleted...]
-      <c r="O38" s="130" t="str">
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="28"/>
+      <c r="O38" s="28" t="str">
         <f>IFERROR(IF(H38="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M38,Lists!$B$2:$B$6,0),MATCH($N38,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P38" s="132"/>
-[...12 lines deleted...]
-      <c r="G39" s="131" t="str">
+      <c r="P38" s="30"/>
+      <c r="Q38" s="86"/>
+      <c r="R38" s="86"/>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="81"/>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="D39" s="27"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E39,Lists!$B$2:$B$6,0),MATCH($F39,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H39" s="128"/>
-[...6 lines deleted...]
-      <c r="O39" s="130" t="str">
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28" t="str">
         <f>IFERROR(IF(H39="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M39,Lists!$B$2:$B$6,0),MATCH($N39,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P39" s="132"/>
-[...12 lines deleted...]
-      <c r="G40" s="131" t="str">
+      <c r="P39" s="30"/>
+      <c r="Q39" s="86"/>
+      <c r="R39" s="86"/>
+    </row>
+    <row r="40" spans="1:18" ht="40.5">
+      <c r="A40" s="81"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="D40" s="27"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E40,Lists!$B$2:$B$6,0),MATCH($F40,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H40" s="128"/>
-[...6 lines deleted...]
-      <c r="O40" s="130" t="str">
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28" t="str">
         <f>IFERROR(IF(H40="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M40,Lists!$B$2:$B$6,0),MATCH($N40,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P40" s="132"/>
-[...12 lines deleted...]
-      <c r="G41" s="131" t="str">
+      <c r="P40" s="30"/>
+      <c r="Q40" s="86"/>
+      <c r="R40" s="86"/>
+    </row>
+    <row r="41" spans="1:18" ht="40.5">
+      <c r="A41" s="81"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41" s="27"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E41,Lists!$B$2:$B$6,0),MATCH($F41,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H41" s="128"/>
-[...6 lines deleted...]
-      <c r="O41" s="130" t="str">
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="28" t="str">
         <f>IFERROR(IF(H41="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M41,Lists!$B$2:$B$6,0),MATCH($N41,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P41" s="132"/>
-[...12 lines deleted...]
-      <c r="G42" s="131" t="str">
+      <c r="P41" s="30"/>
+      <c r="Q41" s="86"/>
+      <c r="R41" s="86"/>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="81"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="27"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E42,Lists!$B$2:$B$6,0),MATCH($F42,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H42" s="128"/>
-[...6 lines deleted...]
-      <c r="O42" s="130" t="str">
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="26"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="28" t="str">
         <f>IFERROR(IF(H42="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M42,Lists!$B$2:$B$6,0),MATCH($N42,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P42" s="132"/>
-[...10 lines deleted...]
-      <c r="G43" s="131" t="str">
+      <c r="P42" s="30"/>
+      <c r="Q42" s="86"/>
+      <c r="R42" s="86"/>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" s="81"/>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E43,Lists!$B$2:$B$6,0),MATCH($F43,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H43" s="128"/>
-[...6 lines deleted...]
-      <c r="O43" s="130" t="str">
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="28"/>
+      <c r="N43" s="28"/>
+      <c r="O43" s="28" t="str">
         <f>IFERROR(IF(H43="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M43,Lists!$B$2:$B$6,0),MATCH($N43,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P43" s="132"/>
-[...10 lines deleted...]
-      <c r="G44" s="131" t="str">
+      <c r="P43" s="30"/>
+      <c r="Q43" s="86"/>
+      <c r="R43" s="86"/>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" s="81"/>
+      <c r="B44" s="26"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E44,Lists!$B$2:$B$6,0),MATCH($F44,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H44" s="128"/>
-[...6 lines deleted...]
-      <c r="O44" s="130" t="str">
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="28"/>
+      <c r="M44" s="28"/>
+      <c r="N44" s="28"/>
+      <c r="O44" s="28" t="str">
         <f>IFERROR(IF(H44="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M44,Lists!$B$2:$B$6,0),MATCH($N44,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P44" s="132"/>
-[...10 lines deleted...]
-      <c r="G45" s="131" t="str">
+      <c r="P44" s="30"/>
+      <c r="Q44" s="86"/>
+      <c r="R44" s="86"/>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="81"/>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E45,Lists!$B$2:$B$6,0),MATCH($F45,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H45" s="128"/>
-[...6 lines deleted...]
-      <c r="O45" s="130" t="str">
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="26"/>
+      <c r="L45" s="28"/>
+      <c r="M45" s="28"/>
+      <c r="N45" s="28"/>
+      <c r="O45" s="28" t="str">
         <f>IFERROR(IF(H45="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M45,Lists!$B$2:$B$6,0),MATCH($N45,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P45" s="132"/>
-[...10 lines deleted...]
-      <c r="G46" s="131" t="str">
+      <c r="P45" s="30"/>
+      <c r="Q45" s="86"/>
+      <c r="R45" s="86"/>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="81"/>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26"/>
+      <c r="D46" s="27"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E46,Lists!$B$2:$B$6,0),MATCH($F46,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H46" s="128"/>
-[...6 lines deleted...]
-      <c r="O46" s="130" t="str">
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="26"/>
+      <c r="K46" s="26"/>
+      <c r="L46" s="28"/>
+      <c r="M46" s="28"/>
+      <c r="N46" s="28"/>
+      <c r="O46" s="28" t="str">
         <f>IFERROR(IF(H46="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M46,Lists!$B$2:$B$6,0),MATCH($N46,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P46" s="132"/>
-[...10 lines deleted...]
-      <c r="G47" s="131" t="str">
+      <c r="P46" s="30"/>
+      <c r="Q46" s="86"/>
+      <c r="R46" s="86"/>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="81"/>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E47,Lists!$B$2:$B$6,0),MATCH($F47,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H47" s="128"/>
-[...6 lines deleted...]
-      <c r="O47" s="130" t="str">
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="26"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="28"/>
+      <c r="M47" s="28"/>
+      <c r="N47" s="28"/>
+      <c r="O47" s="28" t="str">
         <f>IFERROR(IF(H47="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M47,Lists!$B$2:$B$6,0),MATCH($N47,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P47" s="132"/>
-[...10 lines deleted...]
-      <c r="G48" s="131" t="str">
+      <c r="P47" s="30"/>
+      <c r="Q47" s="86"/>
+      <c r="R47" s="86"/>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="81"/>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26"/>
+      <c r="D48" s="27"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="28"/>
+      <c r="G48" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E48,Lists!$B$2:$B$6,0),MATCH($F48,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H48" s="128"/>
-[...6 lines deleted...]
-      <c r="O48" s="130" t="str">
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="26"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="28"/>
+      <c r="M48" s="28"/>
+      <c r="N48" s="28"/>
+      <c r="O48" s="28" t="str">
         <f>IFERROR(IF(H48="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M48,Lists!$B$2:$B$6,0),MATCH($N48,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P48" s="132"/>
-[...10 lines deleted...]
-      <c r="G49" s="131" t="str">
+      <c r="P48" s="30"/>
+      <c r="Q48" s="86"/>
+      <c r="R48" s="86"/>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="81"/>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E49,Lists!$B$2:$B$6,0),MATCH($F49,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H49" s="128"/>
-[...6 lines deleted...]
-      <c r="O49" s="130" t="str">
+      <c r="H49" s="25"/>
+      <c r="I49" s="25"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="26"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="28"/>
+      <c r="N49" s="28"/>
+      <c r="O49" s="28" t="str">
         <f>IFERROR(IF(H49="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M49,Lists!$B$2:$B$6,0),MATCH($N49,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P49" s="132"/>
-[...10 lines deleted...]
-      <c r="G50" s="131" t="str">
+      <c r="P49" s="30"/>
+      <c r="Q49" s="86"/>
+      <c r="R49" s="86"/>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="81"/>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E50,Lists!$B$2:$B$6,0),MATCH($F50,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H50" s="128"/>
-[...6 lines deleted...]
-      <c r="O50" s="130" t="str">
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="28"/>
+      <c r="M50" s="28"/>
+      <c r="N50" s="28"/>
+      <c r="O50" s="28" t="str">
         <f>IFERROR(IF(H50="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M50,Lists!$B$2:$B$6,0),MATCH($N50,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P50" s="132"/>
-[...10 lines deleted...]
-      <c r="G51" s="131" t="str">
+      <c r="P50" s="30"/>
+      <c r="Q50" s="86"/>
+      <c r="R50" s="86"/>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="81"/>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="28"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E51,Lists!$B$2:$B$6,0),MATCH($F51,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H51" s="128"/>
-[...6 lines deleted...]
-      <c r="O51" s="130" t="str">
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="28"/>
+      <c r="M51" s="28"/>
+      <c r="N51" s="28"/>
+      <c r="O51" s="28" t="str">
         <f>IFERROR(IF(H51="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M51,Lists!$B$2:$B$6,0),MATCH($N51,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P51" s="132"/>
-[...10 lines deleted...]
-      <c r="G52" s="131" t="str">
+      <c r="P51" s="30"/>
+      <c r="Q51" s="86"/>
+      <c r="R51" s="86"/>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="81"/>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E52,Lists!$B$2:$B$6,0),MATCH($F52,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H52" s="128"/>
-[...6 lines deleted...]
-      <c r="O52" s="130" t="str">
+      <c r="H52" s="25"/>
+      <c r="I52" s="25"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="28"/>
+      <c r="M52" s="28"/>
+      <c r="N52" s="28"/>
+      <c r="O52" s="28" t="str">
         <f>IFERROR(IF(H52="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M52,Lists!$B$2:$B$6,0),MATCH($N52,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P52" s="132"/>
-[...10 lines deleted...]
-      <c r="G53" s="131" t="str">
+      <c r="P52" s="30"/>
+      <c r="Q52" s="86"/>
+      <c r="R52" s="86"/>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" s="81"/>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E53,Lists!$B$2:$B$6,0),MATCH($F53,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H53" s="128"/>
-[...6 lines deleted...]
-      <c r="O53" s="130" t="str">
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+      <c r="K53" s="26"/>
+      <c r="L53" s="28"/>
+      <c r="M53" s="28"/>
+      <c r="N53" s="28"/>
+      <c r="O53" s="28" t="str">
         <f>IFERROR(IF(H53="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M53,Lists!$B$2:$B$6,0),MATCH($N53,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P53" s="132"/>
-[...10 lines deleted...]
-      <c r="G54" s="131" t="str">
+      <c r="P53" s="30"/>
+      <c r="Q53" s="86"/>
+      <c r="R53" s="86"/>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" s="81"/>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26"/>
+      <c r="D54" s="27"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E54,Lists!$B$2:$B$6,0),MATCH($F54,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H54" s="128"/>
-[...6 lines deleted...]
-      <c r="O54" s="130" t="str">
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="26"/>
+      <c r="K54" s="26"/>
+      <c r="L54" s="28"/>
+      <c r="M54" s="28"/>
+      <c r="N54" s="28"/>
+      <c r="O54" s="28" t="str">
         <f>IFERROR(IF(H54="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M54,Lists!$B$2:$B$6,0),MATCH($N54,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P54" s="132"/>
-[...10 lines deleted...]
-      <c r="G55" s="131" t="str">
+      <c r="P54" s="30"/>
+      <c r="Q54" s="86"/>
+      <c r="R54" s="86"/>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="81"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E55,Lists!$B$2:$B$6,0),MATCH($F55,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H55" s="128"/>
-[...6 lines deleted...]
-      <c r="O55" s="130" t="str">
+      <c r="H55" s="25"/>
+      <c r="I55" s="25"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="26"/>
+      <c r="L55" s="28"/>
+      <c r="M55" s="28"/>
+      <c r="N55" s="28"/>
+      <c r="O55" s="28" t="str">
         <f>IFERROR(IF(H55="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M55,Lists!$B$2:$B$6,0),MATCH($N55,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P55" s="132"/>
-[...10 lines deleted...]
-      <c r="G56" s="131" t="str">
+      <c r="P55" s="30"/>
+      <c r="Q55" s="86"/>
+      <c r="R55" s="86"/>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" s="81"/>
+      <c r="B56" s="25"/>
+      <c r="C56" s="26"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E56,Lists!$B$2:$B$6,0),MATCH($F56,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H56" s="128"/>
-[...6 lines deleted...]
-      <c r="O56" s="130" t="str">
+      <c r="H56" s="25"/>
+      <c r="I56" s="25"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="26"/>
+      <c r="L56" s="28"/>
+      <c r="M56" s="28"/>
+      <c r="N56" s="28"/>
+      <c r="O56" s="28" t="str">
         <f>IFERROR(IF(H56="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M56,Lists!$B$2:$B$6,0),MATCH($N56,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P56" s="132"/>
-[...10 lines deleted...]
-      <c r="G57" s="131" t="str">
+      <c r="P56" s="30"/>
+      <c r="Q56" s="86"/>
+      <c r="R56" s="86"/>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" s="81"/>
+      <c r="B57" s="25"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="27"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E57,Lists!$B$2:$B$6,0),MATCH($F57,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H57" s="128"/>
-[...6 lines deleted...]
-      <c r="O57" s="130" t="str">
+      <c r="H57" s="25"/>
+      <c r="I57" s="25"/>
+      <c r="J57" s="26"/>
+      <c r="K57" s="26"/>
+      <c r="L57" s="28"/>
+      <c r="M57" s="28"/>
+      <c r="N57" s="28"/>
+      <c r="O57" s="28" t="str">
         <f>IFERROR(IF(H57="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M57,Lists!$B$2:$B$6,0),MATCH($N57,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P57" s="132"/>
-[...10 lines deleted...]
-      <c r="G58" s="131" t="str">
+      <c r="P57" s="30"/>
+      <c r="Q57" s="86"/>
+      <c r="R57" s="86"/>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" s="81"/>
+      <c r="B58" s="25"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="27"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E58,Lists!$B$2:$B$6,0),MATCH($F58,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H58" s="128"/>
-[...6 lines deleted...]
-      <c r="O58" s="130" t="str">
+      <c r="H58" s="25"/>
+      <c r="I58" s="25"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="26"/>
+      <c r="L58" s="28"/>
+      <c r="M58" s="28"/>
+      <c r="N58" s="28"/>
+      <c r="O58" s="28" t="str">
         <f>IFERROR(IF(H58="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M58,Lists!$B$2:$B$6,0),MATCH($N58,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P58" s="132"/>
-[...10 lines deleted...]
-      <c r="G59" s="131" t="str">
+      <c r="P58" s="30"/>
+      <c r="Q58" s="86"/>
+      <c r="R58" s="86"/>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="81"/>
+      <c r="B59" s="25"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E59,Lists!$B$2:$B$6,0),MATCH($F59,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H59" s="128"/>
-[...6 lines deleted...]
-      <c r="O59" s="130" t="str">
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="26"/>
+      <c r="L59" s="28"/>
+      <c r="M59" s="28"/>
+      <c r="N59" s="28"/>
+      <c r="O59" s="28" t="str">
         <f>IFERROR(IF(H59="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M59,Lists!$B$2:$B$6,0),MATCH($N59,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P59" s="132"/>
-[...10 lines deleted...]
-      <c r="G60" s="131" t="str">
+      <c r="P59" s="30"/>
+      <c r="Q59" s="86"/>
+      <c r="R59" s="86"/>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" s="81"/>
+      <c r="B60" s="25"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="27"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E60,Lists!$B$2:$B$6,0),MATCH($F60,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H60" s="128"/>
-[...6 lines deleted...]
-      <c r="O60" s="130" t="str">
+      <c r="H60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28" t="str">
         <f>IFERROR(IF(H60="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M60,Lists!$B$2:$B$6,0),MATCH($N60,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P60" s="132"/>
-[...10 lines deleted...]
-      <c r="G61" s="131" t="str">
+      <c r="P60" s="30"/>
+      <c r="Q60" s="86"/>
+      <c r="R60" s="86"/>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" s="81"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="27"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E61,Lists!$B$2:$B$6,0),MATCH($F61,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H61" s="128"/>
-[...6 lines deleted...]
-      <c r="O61" s="130" t="str">
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="26"/>
+      <c r="K61" s="26"/>
+      <c r="L61" s="28"/>
+      <c r="M61" s="28"/>
+      <c r="N61" s="28"/>
+      <c r="O61" s="28" t="str">
         <f>IFERROR(IF(H61="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M61,Lists!$B$2:$B$6,0),MATCH($N61,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P61" s="132"/>
-[...10 lines deleted...]
-      <c r="G62" s="131" t="str">
+      <c r="P61" s="30"/>
+      <c r="Q61" s="86"/>
+      <c r="R61" s="86"/>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" s="81"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E62,Lists!$B$2:$B$6,0),MATCH($F62,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H62" s="128"/>
-[...6 lines deleted...]
-      <c r="O62" s="130" t="str">
+      <c r="H62" s="25"/>
+      <c r="I62" s="25"/>
+      <c r="J62" s="26"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="28"/>
+      <c r="M62" s="28"/>
+      <c r="N62" s="28"/>
+      <c r="O62" s="28" t="str">
         <f>IFERROR(IF(H62="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M62,Lists!$B$2:$B$6,0),MATCH($N62,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P62" s="132"/>
-[...10 lines deleted...]
-      <c r="G63" s="131" t="str">
+      <c r="P62" s="30"/>
+      <c r="Q62" s="86"/>
+      <c r="R62" s="86"/>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" s="81"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="27"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="28"/>
+      <c r="G63" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E63,Lists!$B$2:$B$6,0),MATCH($F63,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H63" s="128"/>
-[...6 lines deleted...]
-      <c r="O63" s="130" t="str">
+      <c r="H63" s="25"/>
+      <c r="I63" s="25"/>
+      <c r="J63" s="26"/>
+      <c r="K63" s="26"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="28"/>
+      <c r="N63" s="28"/>
+      <c r="O63" s="28" t="str">
         <f>IFERROR(IF(H63="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M63,Lists!$B$2:$B$6,0),MATCH($N63,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P63" s="132"/>
-[...10 lines deleted...]
-      <c r="G64" s="131" t="str">
+      <c r="P63" s="30"/>
+      <c r="Q63" s="86"/>
+      <c r="R63" s="86"/>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="81"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="27"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E64,Lists!$B$2:$B$6,0),MATCH($F64,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H64" s="128"/>
-[...6 lines deleted...]
-      <c r="O64" s="130" t="str">
+      <c r="H64" s="25"/>
+      <c r="I64" s="25"/>
+      <c r="J64" s="26"/>
+      <c r="K64" s="26"/>
+      <c r="L64" s="28"/>
+      <c r="M64" s="28"/>
+      <c r="N64" s="28"/>
+      <c r="O64" s="28" t="str">
         <f>IFERROR(IF(H64="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M64,Lists!$B$2:$B$6,0),MATCH($N64,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P64" s="132"/>
-[...10 lines deleted...]
-      <c r="G65" s="131" t="str">
+      <c r="P64" s="30"/>
+      <c r="Q64" s="86"/>
+      <c r="R64" s="86"/>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="81"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="27"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E65,Lists!$B$2:$B$6,0),MATCH($F65,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H65" s="128"/>
-[...6 lines deleted...]
-      <c r="O65" s="130" t="str">
+      <c r="H65" s="25"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="26"/>
+      <c r="K65" s="26"/>
+      <c r="L65" s="28"/>
+      <c r="M65" s="28"/>
+      <c r="N65" s="28"/>
+      <c r="O65" s="28" t="str">
         <f>IFERROR(IF(H65="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M65,Lists!$B$2:$B$6,0),MATCH($N65,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P65" s="132"/>
-[...10 lines deleted...]
-      <c r="G66" s="131" t="str">
+      <c r="P65" s="30"/>
+      <c r="Q65" s="86"/>
+      <c r="R65" s="86"/>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66" s="81"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="27"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E66,Lists!$B$2:$B$6,0),MATCH($F66,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H66" s="128"/>
-[...6 lines deleted...]
-      <c r="O66" s="130" t="str">
+      <c r="H66" s="25"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="26"/>
+      <c r="K66" s="26"/>
+      <c r="L66" s="28"/>
+      <c r="M66" s="28"/>
+      <c r="N66" s="28"/>
+      <c r="O66" s="28" t="str">
         <f>IFERROR(IF(H66="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M66,Lists!$B$2:$B$6,0),MATCH($N66,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P66" s="132"/>
-[...10 lines deleted...]
-      <c r="G67" s="131" t="str">
+      <c r="P66" s="30"/>
+      <c r="Q66" s="86"/>
+      <c r="R66" s="86"/>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" s="81"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E67,Lists!$B$2:$B$6,0),MATCH($F67,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H67" s="128"/>
-[...6 lines deleted...]
-      <c r="O67" s="130" t="str">
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="26"/>
+      <c r="K67" s="26"/>
+      <c r="L67" s="28"/>
+      <c r="M67" s="28"/>
+      <c r="N67" s="28"/>
+      <c r="O67" s="28" t="str">
         <f>IFERROR(IF(H67="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M67,Lists!$B$2:$B$6,0),MATCH($N67,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P67" s="132"/>
-[...10 lines deleted...]
-      <c r="G68" s="131" t="str">
+      <c r="P67" s="30"/>
+      <c r="Q67" s="86"/>
+      <c r="R67" s="86"/>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68" s="81"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="26"/>
+      <c r="D68" s="27"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E68,Lists!$B$2:$B$6,0),MATCH($F68,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H68" s="128"/>
-[...6 lines deleted...]
-      <c r="O68" s="130" t="str">
+      <c r="H68" s="25"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="26"/>
+      <c r="K68" s="26"/>
+      <c r="L68" s="28"/>
+      <c r="M68" s="28"/>
+      <c r="N68" s="28"/>
+      <c r="O68" s="28" t="str">
         <f>IFERROR(IF(H68="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M68,Lists!$B$2:$B$6,0),MATCH($N68,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P68" s="132"/>
-[...10 lines deleted...]
-      <c r="G69" s="131" t="str">
+      <c r="P68" s="30"/>
+      <c r="Q68" s="86"/>
+      <c r="R68" s="86"/>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69" s="81"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="26"/>
+      <c r="D69" s="27"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E69,Lists!$B$2:$B$6,0),MATCH($F69,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H69" s="128"/>
-[...6 lines deleted...]
-      <c r="O69" s="130" t="str">
+      <c r="H69" s="25"/>
+      <c r="I69" s="25"/>
+      <c r="J69" s="26"/>
+      <c r="K69" s="26"/>
+      <c r="L69" s="28"/>
+      <c r="M69" s="28"/>
+      <c r="N69" s="28"/>
+      <c r="O69" s="28" t="str">
         <f>IFERROR(IF(H69="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M69,Lists!$B$2:$B$6,0),MATCH($N69,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P69" s="132"/>
-[...10 lines deleted...]
-      <c r="G70" s="131" t="str">
+      <c r="P69" s="30"/>
+      <c r="Q69" s="86"/>
+      <c r="R69" s="86"/>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="81"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="27"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E70,Lists!$B$2:$B$6,0),MATCH($F70,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H70" s="128"/>
-[...6 lines deleted...]
-      <c r="O70" s="130" t="str">
+      <c r="H70" s="25"/>
+      <c r="I70" s="25"/>
+      <c r="J70" s="26"/>
+      <c r="K70" s="26"/>
+      <c r="L70" s="28"/>
+      <c r="M70" s="28"/>
+      <c r="N70" s="28"/>
+      <c r="O70" s="28" t="str">
         <f>IFERROR(IF(H70="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M70,Lists!$B$2:$B$6,0),MATCH($N70,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P70" s="132"/>
-[...10 lines deleted...]
-      <c r="G71" s="131" t="str">
+      <c r="P70" s="30"/>
+      <c r="Q70" s="86"/>
+      <c r="R70" s="86"/>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71" s="81"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="26"/>
+      <c r="D71" s="27"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E71,Lists!$B$2:$B$6,0),MATCH($F71,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H71" s="128"/>
-[...6 lines deleted...]
-      <c r="O71" s="130" t="str">
+      <c r="H71" s="25"/>
+      <c r="I71" s="25"/>
+      <c r="J71" s="26"/>
+      <c r="K71" s="26"/>
+      <c r="L71" s="28"/>
+      <c r="M71" s="28"/>
+      <c r="N71" s="28"/>
+      <c r="O71" s="28" t="str">
         <f>IFERROR(IF(H71="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M71,Lists!$B$2:$B$6,0),MATCH($N71,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P71" s="132"/>
-[...10 lines deleted...]
-      <c r="G72" s="131" t="str">
+      <c r="P71" s="30"/>
+      <c r="Q71" s="86"/>
+      <c r="R71" s="86"/>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72" s="81"/>
+      <c r="B72" s="25"/>
+      <c r="C72" s="26"/>
+      <c r="D72" s="27"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E72,Lists!$B$2:$B$6,0),MATCH($F72,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H72" s="128"/>
-[...6 lines deleted...]
-      <c r="O72" s="130" t="str">
+      <c r="H72" s="25"/>
+      <c r="I72" s="25"/>
+      <c r="J72" s="26"/>
+      <c r="K72" s="26"/>
+      <c r="L72" s="28"/>
+      <c r="M72" s="28"/>
+      <c r="N72" s="28"/>
+      <c r="O72" s="28" t="str">
         <f>IFERROR(IF(H72="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M72,Lists!$B$2:$B$6,0),MATCH($N72,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P72" s="132"/>
-[...10 lines deleted...]
-      <c r="G73" s="131" t="str">
+      <c r="P72" s="30"/>
+      <c r="Q72" s="86"/>
+      <c r="R72" s="86"/>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="81"/>
+      <c r="B73" s="25"/>
+      <c r="C73" s="26"/>
+      <c r="D73" s="27"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E73,Lists!$B$2:$B$6,0),MATCH($F73,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H73" s="128"/>
-[...6 lines deleted...]
-      <c r="O73" s="130" t="str">
+      <c r="H73" s="25"/>
+      <c r="I73" s="25"/>
+      <c r="J73" s="26"/>
+      <c r="K73" s="26"/>
+      <c r="L73" s="28"/>
+      <c r="M73" s="28"/>
+      <c r="N73" s="28"/>
+      <c r="O73" s="28" t="str">
         <f>IFERROR(IF(H73="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M73,Lists!$B$2:$B$6,0),MATCH($N73,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P73" s="132"/>
-[...10 lines deleted...]
-      <c r="G74" s="131" t="str">
+      <c r="P73" s="30"/>
+      <c r="Q73" s="86"/>
+      <c r="R73" s="86"/>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74" s="81"/>
+      <c r="B74" s="25"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="27"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E74,Lists!$B$2:$B$6,0),MATCH($F74,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H74" s="128"/>
-[...6 lines deleted...]
-      <c r="O74" s="130" t="str">
+      <c r="H74" s="25"/>
+      <c r="I74" s="25"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="28"/>
+      <c r="M74" s="28"/>
+      <c r="N74" s="28"/>
+      <c r="O74" s="28" t="str">
         <f>IFERROR(IF(H74="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M74,Lists!$B$2:$B$6,0),MATCH($N74,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P74" s="132"/>
-[...10 lines deleted...]
-      <c r="G75" s="131" t="str">
+      <c r="P74" s="30"/>
+      <c r="Q74" s="86"/>
+      <c r="R74" s="86"/>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75" s="81"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="26"/>
+      <c r="D75" s="27"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E75,Lists!$B$2:$B$6,0),MATCH($F75,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H75" s="128"/>
-[...6 lines deleted...]
-      <c r="O75" s="130" t="str">
+      <c r="H75" s="25"/>
+      <c r="I75" s="25"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="26"/>
+      <c r="L75" s="28"/>
+      <c r="M75" s="28"/>
+      <c r="N75" s="28"/>
+      <c r="O75" s="28" t="str">
         <f>IFERROR(IF(H75="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M75,Lists!$B$2:$B$6,0),MATCH($N75,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P75" s="132"/>
-[...10 lines deleted...]
-      <c r="G76" s="131" t="str">
+      <c r="P75" s="30"/>
+      <c r="Q75" s="86"/>
+      <c r="R75" s="86"/>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76" s="81"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="26"/>
+      <c r="D76" s="27"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E76,Lists!$B$2:$B$6,0),MATCH($F76,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H76" s="128"/>
-[...6 lines deleted...]
-      <c r="O76" s="130" t="str">
+      <c r="H76" s="25"/>
+      <c r="I76" s="25"/>
+      <c r="J76" s="26"/>
+      <c r="K76" s="26"/>
+      <c r="L76" s="28"/>
+      <c r="M76" s="28"/>
+      <c r="N76" s="28"/>
+      <c r="O76" s="28" t="str">
         <f>IFERROR(IF(H76="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M76,Lists!$B$2:$B$6,0),MATCH($N76,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P76" s="132"/>
-[...10 lines deleted...]
-      <c r="G77" s="131" t="str">
+      <c r="P76" s="30"/>
+      <c r="Q76" s="86"/>
+      <c r="R76" s="86"/>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77" s="81"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="26"/>
+      <c r="D77" s="27"/>
+      <c r="E77" s="28"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E77,Lists!$B$2:$B$6,0),MATCH($F77,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H77" s="128"/>
-[...6 lines deleted...]
-      <c r="O77" s="130" t="str">
+      <c r="H77" s="25"/>
+      <c r="I77" s="25"/>
+      <c r="J77" s="26"/>
+      <c r="K77" s="26"/>
+      <c r="L77" s="28"/>
+      <c r="M77" s="28"/>
+      <c r="N77" s="28"/>
+      <c r="O77" s="28" t="str">
         <f>IFERROR(IF(H77="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M77,Lists!$B$2:$B$6,0),MATCH($N77,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P77" s="132"/>
-[...10 lines deleted...]
-      <c r="G78" s="131" t="str">
+      <c r="P77" s="30"/>
+      <c r="Q77" s="86"/>
+      <c r="R77" s="86"/>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="81"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="26"/>
+      <c r="D78" s="27"/>
+      <c r="E78" s="28"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E78,Lists!$B$2:$B$6,0),MATCH($F78,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H78" s="128"/>
-[...6 lines deleted...]
-      <c r="O78" s="130" t="str">
+      <c r="H78" s="25"/>
+      <c r="I78" s="25"/>
+      <c r="J78" s="26"/>
+      <c r="K78" s="26"/>
+      <c r="L78" s="28"/>
+      <c r="M78" s="28"/>
+      <c r="N78" s="28"/>
+      <c r="O78" s="28" t="str">
         <f>IFERROR(IF(H78="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M78,Lists!$B$2:$B$6,0),MATCH($N78,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P78" s="132"/>
-[...10 lines deleted...]
-      <c r="G79" s="131" t="str">
+      <c r="P78" s="30"/>
+      <c r="Q78" s="86"/>
+      <c r="R78" s="86"/>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" s="81"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="26"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="28"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E79,Lists!$B$2:$B$6,0),MATCH($F79,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H79" s="128"/>
-[...6 lines deleted...]
-      <c r="O79" s="130" t="str">
+      <c r="H79" s="25"/>
+      <c r="I79" s="25"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="28"/>
+      <c r="N79" s="28"/>
+      <c r="O79" s="28" t="str">
         <f>IFERROR(IF(H79="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M79,Lists!$B$2:$B$6,0),MATCH($N79,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P79" s="132"/>
-[...10 lines deleted...]
-      <c r="G80" s="131" t="str">
+      <c r="P79" s="30"/>
+      <c r="Q79" s="86"/>
+      <c r="R79" s="86"/>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" s="81"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="26"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="28"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E80,Lists!$B$2:$B$6,0),MATCH($F80,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H80" s="128"/>
-[...6 lines deleted...]
-      <c r="O80" s="130" t="str">
+      <c r="H80" s="25"/>
+      <c r="I80" s="25"/>
+      <c r="J80" s="26"/>
+      <c r="K80" s="26"/>
+      <c r="L80" s="28"/>
+      <c r="M80" s="28"/>
+      <c r="N80" s="28"/>
+      <c r="O80" s="28" t="str">
         <f>IFERROR(IF(H80="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M80,Lists!$B$2:$B$6,0),MATCH($N80,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P80" s="132"/>
-[...10 lines deleted...]
-      <c r="G81" s="131" t="str">
+      <c r="P80" s="30"/>
+      <c r="Q80" s="86"/>
+      <c r="R80" s="86"/>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81" s="81"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="26"/>
+      <c r="D81" s="27"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E81,Lists!$B$2:$B$6,0),MATCH($F81,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H81" s="128"/>
-[...6 lines deleted...]
-      <c r="O81" s="130" t="str">
+      <c r="H81" s="25"/>
+      <c r="I81" s="25"/>
+      <c r="J81" s="26"/>
+      <c r="K81" s="26"/>
+      <c r="L81" s="28"/>
+      <c r="M81" s="28"/>
+      <c r="N81" s="28"/>
+      <c r="O81" s="28" t="str">
         <f>IFERROR(IF(H81="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M81,Lists!$B$2:$B$6,0),MATCH($N81,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P81" s="132"/>
-[...10 lines deleted...]
-      <c r="G82" s="131" t="str">
+      <c r="P81" s="30"/>
+      <c r="Q81" s="86"/>
+      <c r="R81" s="86"/>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82" s="81"/>
+      <c r="B82" s="25"/>
+      <c r="C82" s="26"/>
+      <c r="D82" s="27"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E82,Lists!$B$2:$B$6,0),MATCH($F82,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H82" s="128"/>
-[...6 lines deleted...]
-      <c r="O82" s="130" t="str">
+      <c r="H82" s="25"/>
+      <c r="I82" s="25"/>
+      <c r="J82" s="26"/>
+      <c r="K82" s="26"/>
+      <c r="L82" s="28"/>
+      <c r="M82" s="28"/>
+      <c r="N82" s="28"/>
+      <c r="O82" s="28" t="str">
         <f>IFERROR(IF(H82="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M82,Lists!$B$2:$B$6,0),MATCH($N82,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P82" s="132"/>
-[...10 lines deleted...]
-      <c r="G83" s="131" t="str">
+      <c r="P82" s="30"/>
+      <c r="Q82" s="86"/>
+      <c r="R82" s="86"/>
+    </row>
+    <row r="83" spans="1:18">
+      <c r="A83" s="81"/>
+      <c r="B83" s="25"/>
+      <c r="C83" s="26"/>
+      <c r="D83" s="27"/>
+      <c r="E83" s="28"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E83,Lists!$B$2:$B$6,0),MATCH($F83,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H83" s="128"/>
-[...6 lines deleted...]
-      <c r="O83" s="130" t="str">
+      <c r="H83" s="25"/>
+      <c r="I83" s="25"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="28"/>
+      <c r="M83" s="28"/>
+      <c r="N83" s="28"/>
+      <c r="O83" s="28" t="str">
         <f>IFERROR(IF(H83="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M83,Lists!$B$2:$B$6,0),MATCH($N83,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P83" s="132"/>
-[...10 lines deleted...]
-      <c r="G84" s="131" t="str">
+      <c r="P83" s="30"/>
+      <c r="Q83" s="86"/>
+      <c r="R83" s="86"/>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84" s="81"/>
+      <c r="B84" s="25"/>
+      <c r="C84" s="26"/>
+      <c r="D84" s="27"/>
+      <c r="E84" s="28"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E84,Lists!$B$2:$B$6,0),MATCH($F84,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H84" s="128"/>
-[...6 lines deleted...]
-      <c r="O84" s="130" t="str">
+      <c r="H84" s="25"/>
+      <c r="I84" s="25"/>
+      <c r="J84" s="26"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="28"/>
+      <c r="M84" s="28"/>
+      <c r="N84" s="28"/>
+      <c r="O84" s="28" t="str">
         <f>IFERROR(IF(H84="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M84,Lists!$B$2:$B$6,0),MATCH($N84,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P84" s="132"/>
-[...10 lines deleted...]
-      <c r="G85" s="131" t="str">
+      <c r="P84" s="30"/>
+      <c r="Q84" s="86"/>
+      <c r="R84" s="86"/>
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85" s="81"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="26"/>
+      <c r="D85" s="27"/>
+      <c r="E85" s="28"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E85,Lists!$B$2:$B$6,0),MATCH($F85,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H85" s="128"/>
-[...6 lines deleted...]
-      <c r="O85" s="130" t="str">
+      <c r="H85" s="25"/>
+      <c r="I85" s="25"/>
+      <c r="J85" s="26"/>
+      <c r="K85" s="26"/>
+      <c r="L85" s="28"/>
+      <c r="M85" s="28"/>
+      <c r="N85" s="28"/>
+      <c r="O85" s="28" t="str">
         <f>IFERROR(IF(H85="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M85,Lists!$B$2:$B$6,0),MATCH($N85,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P85" s="132"/>
-[...10 lines deleted...]
-      <c r="G86" s="131" t="str">
+      <c r="P85" s="30"/>
+      <c r="Q85" s="86"/>
+      <c r="R85" s="86"/>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" s="81"/>
+      <c r="B86" s="25"/>
+      <c r="C86" s="26"/>
+      <c r="D86" s="27"/>
+      <c r="E86" s="28"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E86,Lists!$B$2:$B$6,0),MATCH($F86,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H86" s="128"/>
-[...6 lines deleted...]
-      <c r="O86" s="130" t="str">
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="26"/>
+      <c r="K86" s="26"/>
+      <c r="L86" s="28"/>
+      <c r="M86" s="28"/>
+      <c r="N86" s="28"/>
+      <c r="O86" s="28" t="str">
         <f>IFERROR(IF(H86="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M86,Lists!$B$2:$B$6,0),MATCH($N86,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P86" s="132"/>
-[...10 lines deleted...]
-      <c r="G87" s="131" t="str">
+      <c r="P86" s="30"/>
+      <c r="Q86" s="86"/>
+      <c r="R86" s="86"/>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87" s="81"/>
+      <c r="B87" s="25"/>
+      <c r="C87" s="26"/>
+      <c r="D87" s="27"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E87,Lists!$B$2:$B$6,0),MATCH($F87,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H87" s="128"/>
-[...6 lines deleted...]
-      <c r="O87" s="130" t="str">
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="26"/>
+      <c r="K87" s="26"/>
+      <c r="L87" s="28"/>
+      <c r="M87" s="28"/>
+      <c r="N87" s="28"/>
+      <c r="O87" s="28" t="str">
         <f>IFERROR(IF(H87="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M87,Lists!$B$2:$B$6,0),MATCH($N87,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P87" s="132"/>
-[...10 lines deleted...]
-      <c r="G88" s="131" t="str">
+      <c r="P87" s="30"/>
+      <c r="Q87" s="86"/>
+      <c r="R87" s="86"/>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88" s="81"/>
+      <c r="B88" s="25"/>
+      <c r="C88" s="26"/>
+      <c r="D88" s="27"/>
+      <c r="E88" s="28"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E88,Lists!$B$2:$B$6,0),MATCH($F88,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H88" s="128"/>
-[...6 lines deleted...]
-      <c r="O88" s="130" t="str">
+      <c r="H88" s="25"/>
+      <c r="I88" s="25"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="26"/>
+      <c r="L88" s="28"/>
+      <c r="M88" s="28"/>
+      <c r="N88" s="28"/>
+      <c r="O88" s="28" t="str">
         <f>IFERROR(IF(H88="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M88,Lists!$B$2:$B$6,0),MATCH($N88,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P88" s="132"/>
-[...10 lines deleted...]
-      <c r="G89" s="131" t="str">
+      <c r="P88" s="30"/>
+      <c r="Q88" s="86"/>
+      <c r="R88" s="86"/>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89" s="81"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="26"/>
+      <c r="D89" s="27"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E89,Lists!$B$2:$B$6,0),MATCH($F89,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H89" s="128"/>
-[...6 lines deleted...]
-      <c r="O89" s="130" t="str">
+      <c r="H89" s="25"/>
+      <c r="I89" s="25"/>
+      <c r="J89" s="26"/>
+      <c r="K89" s="26"/>
+      <c r="L89" s="28"/>
+      <c r="M89" s="28"/>
+      <c r="N89" s="28"/>
+      <c r="O89" s="28" t="str">
         <f>IFERROR(IF(H89="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M89,Lists!$B$2:$B$6,0),MATCH($N89,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P89" s="132"/>
-[...10 lines deleted...]
-      <c r="G90" s="131" t="str">
+      <c r="P89" s="30"/>
+      <c r="Q89" s="86"/>
+      <c r="R89" s="86"/>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90" s="81"/>
+      <c r="B90" s="25"/>
+      <c r="C90" s="26"/>
+      <c r="D90" s="27"/>
+      <c r="E90" s="28"/>
+      <c r="F90" s="28"/>
+      <c r="G90" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E90,Lists!$B$2:$B$6,0),MATCH($F90,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H90" s="128"/>
-[...6 lines deleted...]
-      <c r="O90" s="130" t="str">
+      <c r="H90" s="25"/>
+      <c r="I90" s="25"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="26"/>
+      <c r="L90" s="28"/>
+      <c r="M90" s="28"/>
+      <c r="N90" s="28"/>
+      <c r="O90" s="28" t="str">
         <f>IFERROR(IF(H90="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M90,Lists!$B$2:$B$6,0),MATCH($N90,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P90" s="132"/>
-[...10 lines deleted...]
-      <c r="G91" s="131" t="str">
+      <c r="P90" s="30"/>
+      <c r="Q90" s="86"/>
+      <c r="R90" s="86"/>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91" s="81"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="26"/>
+      <c r="D91" s="27"/>
+      <c r="E91" s="28"/>
+      <c r="F91" s="28"/>
+      <c r="G91" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E91,Lists!$B$2:$B$6,0),MATCH($F91,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H91" s="128"/>
-[...6 lines deleted...]
-      <c r="O91" s="130" t="str">
+      <c r="H91" s="25"/>
+      <c r="I91" s="25"/>
+      <c r="J91" s="26"/>
+      <c r="K91" s="26"/>
+      <c r="L91" s="28"/>
+      <c r="M91" s="28"/>
+      <c r="N91" s="28"/>
+      <c r="O91" s="28" t="str">
         <f>IFERROR(IF(H91="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M91,Lists!$B$2:$B$6,0),MATCH($N91,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P91" s="132"/>
-[...10 lines deleted...]
-      <c r="G92" s="131" t="str">
+      <c r="P91" s="30"/>
+      <c r="Q91" s="86"/>
+      <c r="R91" s="86"/>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92" s="81"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="26"/>
+      <c r="D92" s="27"/>
+      <c r="E92" s="28"/>
+      <c r="F92" s="28"/>
+      <c r="G92" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E92,Lists!$B$2:$B$6,0),MATCH($F92,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H92" s="128"/>
-[...6 lines deleted...]
-      <c r="O92" s="130" t="str">
+      <c r="H92" s="25"/>
+      <c r="I92" s="25"/>
+      <c r="J92" s="26"/>
+      <c r="K92" s="26"/>
+      <c r="L92" s="28"/>
+      <c r="M92" s="28"/>
+      <c r="N92" s="28"/>
+      <c r="O92" s="28" t="str">
         <f>IFERROR(IF(H92="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M92,Lists!$B$2:$B$6,0),MATCH($N92,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P92" s="132"/>
-[...10 lines deleted...]
-      <c r="G93" s="131" t="str">
+      <c r="P92" s="30"/>
+      <c r="Q92" s="86"/>
+      <c r="R92" s="86"/>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" s="81"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="26"/>
+      <c r="D93" s="27"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E93,Lists!$B$2:$B$6,0),MATCH($F93,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H93" s="128"/>
-[...6 lines deleted...]
-      <c r="O93" s="130" t="str">
+      <c r="H93" s="25"/>
+      <c r="I93" s="25"/>
+      <c r="J93" s="26"/>
+      <c r="K93" s="26"/>
+      <c r="L93" s="28"/>
+      <c r="M93" s="28"/>
+      <c r="N93" s="28"/>
+      <c r="O93" s="28" t="str">
         <f>IFERROR(IF(H93="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M93,Lists!$B$2:$B$6,0),MATCH($N93,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P93" s="132"/>
-[...10 lines deleted...]
-      <c r="G94" s="131" t="str">
+      <c r="P93" s="30"/>
+      <c r="Q93" s="86"/>
+      <c r="R93" s="86"/>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" s="81"/>
+      <c r="B94" s="25"/>
+      <c r="C94" s="26"/>
+      <c r="D94" s="27"/>
+      <c r="E94" s="28"/>
+      <c r="F94" s="28"/>
+      <c r="G94" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E94,Lists!$B$2:$B$6,0),MATCH($F94,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H94" s="128"/>
-[...6 lines deleted...]
-      <c r="O94" s="130" t="str">
+      <c r="H94" s="25"/>
+      <c r="I94" s="25"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="26"/>
+      <c r="L94" s="28"/>
+      <c r="M94" s="28"/>
+      <c r="N94" s="28"/>
+      <c r="O94" s="28" t="str">
         <f>IFERROR(IF(H94="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M94,Lists!$B$2:$B$6,0),MATCH($N94,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P94" s="132"/>
-[...10 lines deleted...]
-      <c r="G95" s="131" t="str">
+      <c r="P94" s="30"/>
+      <c r="Q94" s="86"/>
+      <c r="R94" s="86"/>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95" s="81"/>
+      <c r="B95" s="25"/>
+      <c r="C95" s="26"/>
+      <c r="D95" s="27"/>
+      <c r="E95" s="28"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E95,Lists!$B$2:$B$6,0),MATCH($F95,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H95" s="128"/>
-[...6 lines deleted...]
-      <c r="O95" s="130" t="str">
+      <c r="H95" s="25"/>
+      <c r="I95" s="25"/>
+      <c r="J95" s="26"/>
+      <c r="K95" s="26"/>
+      <c r="L95" s="28"/>
+      <c r="M95" s="28"/>
+      <c r="N95" s="28"/>
+      <c r="O95" s="28" t="str">
         <f>IFERROR(IF(H95="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M95,Lists!$B$2:$B$6,0),MATCH($N95,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P95" s="132"/>
-[...10 lines deleted...]
-      <c r="G96" s="131" t="str">
+      <c r="P95" s="30"/>
+      <c r="Q95" s="86"/>
+      <c r="R95" s="86"/>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="A96" s="81"/>
+      <c r="B96" s="25"/>
+      <c r="C96" s="26"/>
+      <c r="D96" s="27"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E96,Lists!$B$2:$B$6,0),MATCH($F96,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H96" s="128"/>
-[...6 lines deleted...]
-      <c r="O96" s="130" t="str">
+      <c r="H96" s="25"/>
+      <c r="I96" s="25"/>
+      <c r="J96" s="26"/>
+      <c r="K96" s="26"/>
+      <c r="L96" s="28"/>
+      <c r="M96" s="28"/>
+      <c r="N96" s="28"/>
+      <c r="O96" s="28" t="str">
         <f>IFERROR(IF(H96="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M96,Lists!$B$2:$B$6,0),MATCH($N96,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P96" s="132"/>
-[...10 lines deleted...]
-      <c r="G97" s="131" t="str">
+      <c r="P96" s="30"/>
+      <c r="Q96" s="86"/>
+      <c r="R96" s="86"/>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97" s="81"/>
+      <c r="B97" s="25"/>
+      <c r="C97" s="26"/>
+      <c r="D97" s="27"/>
+      <c r="E97" s="28"/>
+      <c r="F97" s="28"/>
+      <c r="G97" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E97,Lists!$B$2:$B$6,0),MATCH($F97,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H97" s="128"/>
-[...6 lines deleted...]
-      <c r="O97" s="130" t="str">
+      <c r="H97" s="25"/>
+      <c r="I97" s="25"/>
+      <c r="J97" s="26"/>
+      <c r="K97" s="26"/>
+      <c r="L97" s="28"/>
+      <c r="M97" s="28"/>
+      <c r="N97" s="28"/>
+      <c r="O97" s="28" t="str">
         <f>IFERROR(IF(H97="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M97,Lists!$B$2:$B$6,0),MATCH($N97,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P97" s="132"/>
-[...10 lines deleted...]
-      <c r="G98" s="131" t="str">
+      <c r="P97" s="30"/>
+      <c r="Q97" s="86"/>
+      <c r="R97" s="86"/>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98" s="81"/>
+      <c r="B98" s="25"/>
+      <c r="C98" s="26"/>
+      <c r="D98" s="27"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E98,Lists!$B$2:$B$6,0),MATCH($F98,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H98" s="128"/>
-[...6 lines deleted...]
-      <c r="O98" s="130" t="str">
+      <c r="H98" s="25"/>
+      <c r="I98" s="25"/>
+      <c r="J98" s="26"/>
+      <c r="K98" s="26"/>
+      <c r="L98" s="28"/>
+      <c r="M98" s="28"/>
+      <c r="N98" s="28"/>
+      <c r="O98" s="28" t="str">
         <f>IFERROR(IF(H98="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M98,Lists!$B$2:$B$6,0),MATCH($N98,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P98" s="132"/>
-[...10 lines deleted...]
-      <c r="G99" s="131" t="str">
+      <c r="P98" s="30"/>
+      <c r="Q98" s="86"/>
+      <c r="R98" s="86"/>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="A99" s="81"/>
+      <c r="B99" s="25"/>
+      <c r="C99" s="26"/>
+      <c r="D99" s="27"/>
+      <c r="E99" s="28"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E99,Lists!$B$2:$B$6,0),MATCH($F99,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H99" s="128"/>
-[...6 lines deleted...]
-      <c r="O99" s="130" t="str">
+      <c r="H99" s="25"/>
+      <c r="I99" s="25"/>
+      <c r="J99" s="26"/>
+      <c r="K99" s="26"/>
+      <c r="L99" s="28"/>
+      <c r="M99" s="28"/>
+      <c r="N99" s="28"/>
+      <c r="O99" s="28" t="str">
         <f>IFERROR(IF(H99="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M99,Lists!$B$2:$B$6,0),MATCH($N99,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P99" s="132"/>
-[...10 lines deleted...]
-      <c r="G100" s="131" t="str">
+      <c r="P99" s="30"/>
+      <c r="Q99" s="86"/>
+      <c r="R99" s="86"/>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="A100" s="81"/>
+      <c r="B100" s="25"/>
+      <c r="C100" s="26"/>
+      <c r="D100" s="27"/>
+      <c r="E100" s="28"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E100,Lists!$B$2:$B$6,0),MATCH($F100,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H100" s="128"/>
-[...6 lines deleted...]
-      <c r="O100" s="130" t="str">
+      <c r="H100" s="25"/>
+      <c r="I100" s="25"/>
+      <c r="J100" s="26"/>
+      <c r="K100" s="26"/>
+      <c r="L100" s="28"/>
+      <c r="M100" s="28"/>
+      <c r="N100" s="28"/>
+      <c r="O100" s="28" t="str">
         <f>IFERROR(IF(H100="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M100,Lists!$B$2:$B$6,0),MATCH($N100,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P100" s="132"/>
-[...10 lines deleted...]
-      <c r="G101" s="131" t="str">
+      <c r="P100" s="30"/>
+      <c r="Q100" s="86"/>
+      <c r="R100" s="86"/>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101" s="81"/>
+      <c r="B101" s="25"/>
+      <c r="C101" s="26"/>
+      <c r="D101" s="27"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E101,Lists!$B$2:$B$6,0),MATCH($F101,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H101" s="128"/>
-[...6 lines deleted...]
-      <c r="O101" s="130" t="str">
+      <c r="H101" s="25"/>
+      <c r="I101" s="25"/>
+      <c r="J101" s="26"/>
+      <c r="K101" s="26"/>
+      <c r="L101" s="28"/>
+      <c r="M101" s="28"/>
+      <c r="N101" s="28"/>
+      <c r="O101" s="28" t="str">
         <f>IFERROR(IF(H101="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M101,Lists!$B$2:$B$6,0),MATCH($N101,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P101" s="132"/>
-[...10 lines deleted...]
-      <c r="G102" s="131" t="str">
+      <c r="P101" s="30"/>
+      <c r="Q101" s="86"/>
+      <c r="R101" s="86"/>
+    </row>
+    <row r="102" spans="1:18">
+      <c r="A102" s="81"/>
+      <c r="B102" s="25"/>
+      <c r="C102" s="26"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E102,Lists!$B$2:$B$6,0),MATCH($F102,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H102" s="128"/>
-[...6 lines deleted...]
-      <c r="O102" s="130" t="str">
+      <c r="H102" s="25"/>
+      <c r="I102" s="25"/>
+      <c r="J102" s="26"/>
+      <c r="K102" s="26"/>
+      <c r="L102" s="28"/>
+      <c r="M102" s="28"/>
+      <c r="N102" s="28"/>
+      <c r="O102" s="28" t="str">
         <f>IFERROR(IF(H102="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M102,Lists!$B$2:$B$6,0),MATCH($N102,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P102" s="132"/>
-[...10 lines deleted...]
-      <c r="G103" s="131" t="str">
+      <c r="P102" s="30"/>
+      <c r="Q102" s="86"/>
+      <c r="R102" s="86"/>
+    </row>
+    <row r="103" spans="1:18">
+      <c r="A103" s="81"/>
+      <c r="B103" s="25"/>
+      <c r="C103" s="26"/>
+      <c r="D103" s="27"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E103,Lists!$B$2:$B$6,0),MATCH($F103,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H103" s="128"/>
-[...6 lines deleted...]
-      <c r="O103" s="130" t="str">
+      <c r="H103" s="25"/>
+      <c r="I103" s="25"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="26"/>
+      <c r="L103" s="28"/>
+      <c r="M103" s="28"/>
+      <c r="N103" s="28"/>
+      <c r="O103" s="28" t="str">
         <f>IFERROR(IF(H103="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M103,Lists!$B$2:$B$6,0),MATCH($N103,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P103" s="132"/>
-[...10 lines deleted...]
-      <c r="G104" s="131" t="str">
+      <c r="P103" s="30"/>
+      <c r="Q103" s="86"/>
+      <c r="R103" s="86"/>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104" s="81"/>
+      <c r="B104" s="25"/>
+      <c r="C104" s="26"/>
+      <c r="D104" s="27"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E104,Lists!$B$2:$B$6,0),MATCH($F104,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H104" s="128"/>
-[...6 lines deleted...]
-      <c r="O104" s="130" t="str">
+      <c r="H104" s="25"/>
+      <c r="I104" s="25"/>
+      <c r="J104" s="26"/>
+      <c r="K104" s="26"/>
+      <c r="L104" s="28"/>
+      <c r="M104" s="28"/>
+      <c r="N104" s="28"/>
+      <c r="O104" s="28" t="str">
         <f>IFERROR(IF(H104="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M104,Lists!$B$2:$B$6,0),MATCH($N104,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P104" s="132"/>
-[...10 lines deleted...]
-      <c r="G105" s="131" t="str">
+      <c r="P104" s="30"/>
+      <c r="Q104" s="86"/>
+      <c r="R104" s="86"/>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105" s="81"/>
+      <c r="B105" s="25"/>
+      <c r="C105" s="26"/>
+      <c r="D105" s="27"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E105,Lists!$B$2:$B$6,0),MATCH($F105,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H105" s="128"/>
-[...6 lines deleted...]
-      <c r="O105" s="130" t="str">
+      <c r="H105" s="25"/>
+      <c r="I105" s="25"/>
+      <c r="J105" s="26"/>
+      <c r="K105" s="26"/>
+      <c r="L105" s="28"/>
+      <c r="M105" s="28"/>
+      <c r="N105" s="28"/>
+      <c r="O105" s="28" t="str">
         <f>IFERROR(IF(H105="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M105,Lists!$B$2:$B$6,0),MATCH($N105,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P105" s="132"/>
-[...10 lines deleted...]
-      <c r="G106" s="131" t="str">
+      <c r="P105" s="30"/>
+      <c r="Q105" s="86"/>
+      <c r="R105" s="86"/>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106" s="81"/>
+      <c r="B106" s="25"/>
+      <c r="C106" s="26"/>
+      <c r="D106" s="27"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E106,Lists!$B$2:$B$6,0),MATCH($F106,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H106" s="128"/>
-[...6 lines deleted...]
-      <c r="O106" s="130" t="str">
+      <c r="H106" s="25"/>
+      <c r="I106" s="25"/>
+      <c r="J106" s="26"/>
+      <c r="K106" s="26"/>
+      <c r="L106" s="28"/>
+      <c r="M106" s="28"/>
+      <c r="N106" s="28"/>
+      <c r="O106" s="28" t="str">
         <f>IFERROR(IF(H106="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M106,Lists!$B$2:$B$6,0),MATCH($N106,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P106" s="132"/>
-[...10 lines deleted...]
-      <c r="G107" s="131" t="str">
+      <c r="P106" s="30"/>
+      <c r="Q106" s="86"/>
+      <c r="R106" s="86"/>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" s="81"/>
+      <c r="B107" s="25"/>
+      <c r="C107" s="26"/>
+      <c r="D107" s="27"/>
+      <c r="E107" s="28"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E107,Lists!$B$2:$B$6,0),MATCH($F107,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H107" s="128"/>
-[...6 lines deleted...]
-      <c r="O107" s="130" t="str">
+      <c r="H107" s="25"/>
+      <c r="I107" s="25"/>
+      <c r="J107" s="26"/>
+      <c r="K107" s="26"/>
+      <c r="L107" s="28"/>
+      <c r="M107" s="28"/>
+      <c r="N107" s="28"/>
+      <c r="O107" s="28" t="str">
         <f>IFERROR(IF(H107="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M107,Lists!$B$2:$B$6,0),MATCH($N107,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P107" s="132"/>
-[...10 lines deleted...]
-      <c r="G108" s="131" t="str">
+      <c r="P107" s="30"/>
+      <c r="Q107" s="86"/>
+      <c r="R107" s="86"/>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108" s="81"/>
+      <c r="B108" s="25"/>
+      <c r="C108" s="26"/>
+      <c r="D108" s="27"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E108,Lists!$B$2:$B$6,0),MATCH($F108,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H108" s="128"/>
-[...6 lines deleted...]
-      <c r="O108" s="130" t="str">
+      <c r="H108" s="25"/>
+      <c r="I108" s="25"/>
+      <c r="J108" s="26"/>
+      <c r="K108" s="26"/>
+      <c r="L108" s="28"/>
+      <c r="M108" s="28"/>
+      <c r="N108" s="28"/>
+      <c r="O108" s="28" t="str">
         <f>IFERROR(IF(H108="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M108,Lists!$B$2:$B$6,0),MATCH($N108,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P108" s="132"/>
-[...10 lines deleted...]
-      <c r="G109" s="131" t="str">
+      <c r="P108" s="30"/>
+      <c r="Q108" s="86"/>
+      <c r="R108" s="86"/>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109" s="81"/>
+      <c r="B109" s="25"/>
+      <c r="C109" s="26"/>
+      <c r="D109" s="27"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E109,Lists!$B$2:$B$6,0),MATCH($F109,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H109" s="128"/>
-[...6 lines deleted...]
-      <c r="O109" s="130" t="str">
+      <c r="H109" s="25"/>
+      <c r="I109" s="25"/>
+      <c r="J109" s="26"/>
+      <c r="K109" s="26"/>
+      <c r="L109" s="28"/>
+      <c r="M109" s="28"/>
+      <c r="N109" s="28"/>
+      <c r="O109" s="28" t="str">
         <f>IFERROR(IF(H109="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M109,Lists!$B$2:$B$6,0),MATCH($N109,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P109" s="132"/>
-[...10 lines deleted...]
-      <c r="G110" s="131" t="str">
+      <c r="P109" s="30"/>
+      <c r="Q109" s="86"/>
+      <c r="R109" s="86"/>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110" s="81"/>
+      <c r="B110" s="25"/>
+      <c r="C110" s="26"/>
+      <c r="D110" s="27"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E110,Lists!$B$2:$B$6,0),MATCH($F110,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H110" s="128"/>
-[...6 lines deleted...]
-      <c r="O110" s="130" t="str">
+      <c r="H110" s="25"/>
+      <c r="I110" s="25"/>
+      <c r="J110" s="26"/>
+      <c r="K110" s="26"/>
+      <c r="L110" s="28"/>
+      <c r="M110" s="28"/>
+      <c r="N110" s="28"/>
+      <c r="O110" s="28" t="str">
         <f>IFERROR(IF(H110="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M110,Lists!$B$2:$B$6,0),MATCH($N110,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P110" s="132"/>
-[...10 lines deleted...]
-      <c r="G111" s="131" t="str">
+      <c r="P110" s="30"/>
+      <c r="Q110" s="86"/>
+      <c r="R110" s="86"/>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111" s="81"/>
+      <c r="B111" s="25"/>
+      <c r="C111" s="26"/>
+      <c r="D111" s="27"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E111,Lists!$B$2:$B$6,0),MATCH($F111,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H111" s="128"/>
-[...6 lines deleted...]
-      <c r="O111" s="130" t="str">
+      <c r="H111" s="25"/>
+      <c r="I111" s="25"/>
+      <c r="J111" s="26"/>
+      <c r="K111" s="26"/>
+      <c r="L111" s="28"/>
+      <c r="M111" s="28"/>
+      <c r="N111" s="28"/>
+      <c r="O111" s="28" t="str">
         <f>IFERROR(IF(H111="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M111,Lists!$B$2:$B$6,0),MATCH($N111,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P111" s="132"/>
-[...10 lines deleted...]
-      <c r="G112" s="131" t="str">
+      <c r="P111" s="30"/>
+      <c r="Q111" s="86"/>
+      <c r="R111" s="86"/>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112" s="81"/>
+      <c r="B112" s="25"/>
+      <c r="C112" s="26"/>
+      <c r="D112" s="27"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E112,Lists!$B$2:$B$6,0),MATCH($F112,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H112" s="128"/>
-[...6 lines deleted...]
-      <c r="O112" s="130" t="str">
+      <c r="H112" s="25"/>
+      <c r="I112" s="25"/>
+      <c r="J112" s="26"/>
+      <c r="K112" s="26"/>
+      <c r="L112" s="28"/>
+      <c r="M112" s="28"/>
+      <c r="N112" s="28"/>
+      <c r="O112" s="28" t="str">
         <f>IFERROR(IF(H112="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M112,Lists!$B$2:$B$6,0),MATCH($N112,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P112" s="132"/>
-[...10 lines deleted...]
-      <c r="G113" s="131" t="str">
+      <c r="P112" s="30"/>
+      <c r="Q112" s="86"/>
+      <c r="R112" s="86"/>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113" s="81"/>
+      <c r="B113" s="25"/>
+      <c r="C113" s="26"/>
+      <c r="D113" s="27"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E113,Lists!$B$2:$B$6,0),MATCH($F113,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H113" s="128"/>
-[...6 lines deleted...]
-      <c r="O113" s="130" t="str">
+      <c r="H113" s="25"/>
+      <c r="I113" s="25"/>
+      <c r="J113" s="26"/>
+      <c r="K113" s="26"/>
+      <c r="L113" s="28"/>
+      <c r="M113" s="28"/>
+      <c r="N113" s="28"/>
+      <c r="O113" s="28" t="str">
         <f>IFERROR(IF(H113="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M113,Lists!$B$2:$B$6,0),MATCH($N113,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P113" s="132"/>
-[...10 lines deleted...]
-      <c r="G114" s="131" t="str">
+      <c r="P113" s="30"/>
+      <c r="Q113" s="86"/>
+      <c r="R113" s="86"/>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114" s="81"/>
+      <c r="B114" s="25"/>
+      <c r="C114" s="26"/>
+      <c r="D114" s="27"/>
+      <c r="E114" s="28"/>
+      <c r="F114" s="28"/>
+      <c r="G114" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E114,Lists!$B$2:$B$6,0),MATCH($F114,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H114" s="128"/>
-[...6 lines deleted...]
-      <c r="O114" s="130" t="str">
+      <c r="H114" s="25"/>
+      <c r="I114" s="25"/>
+      <c r="J114" s="26"/>
+      <c r="K114" s="26"/>
+      <c r="L114" s="28"/>
+      <c r="M114" s="28"/>
+      <c r="N114" s="28"/>
+      <c r="O114" s="28" t="str">
         <f>IFERROR(IF(H114="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M114,Lists!$B$2:$B$6,0),MATCH($N114,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P114" s="132"/>
-[...10 lines deleted...]
-      <c r="G115" s="131" t="str">
+      <c r="P114" s="30"/>
+      <c r="Q114" s="86"/>
+      <c r="R114" s="86"/>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115" s="81"/>
+      <c r="B115" s="25"/>
+      <c r="C115" s="26"/>
+      <c r="D115" s="27"/>
+      <c r="E115" s="28"/>
+      <c r="F115" s="28"/>
+      <c r="G115" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E115,Lists!$B$2:$B$6,0),MATCH($F115,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H115" s="128"/>
-[...6 lines deleted...]
-      <c r="O115" s="130" t="str">
+      <c r="H115" s="25"/>
+      <c r="I115" s="25"/>
+      <c r="J115" s="26"/>
+      <c r="K115" s="26"/>
+      <c r="L115" s="28"/>
+      <c r="M115" s="28"/>
+      <c r="N115" s="28"/>
+      <c r="O115" s="28" t="str">
         <f>IFERROR(IF(H115="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M115,Lists!$B$2:$B$6,0),MATCH($N115,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P115" s="132"/>
-[...10 lines deleted...]
-      <c r="G116" s="131" t="str">
+      <c r="P115" s="30"/>
+      <c r="Q115" s="86"/>
+      <c r="R115" s="86"/>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116" s="81"/>
+      <c r="B116" s="25"/>
+      <c r="C116" s="26"/>
+      <c r="D116" s="27"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E116,Lists!$B$2:$B$6,0),MATCH($F116,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H116" s="128"/>
-[...6 lines deleted...]
-      <c r="O116" s="130" t="str">
+      <c r="H116" s="25"/>
+      <c r="I116" s="25"/>
+      <c r="J116" s="26"/>
+      <c r="K116" s="26"/>
+      <c r="L116" s="28"/>
+      <c r="M116" s="28"/>
+      <c r="N116" s="28"/>
+      <c r="O116" s="28" t="str">
         <f>IFERROR(IF(H116="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M116,Lists!$B$2:$B$6,0),MATCH($N116,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P116" s="132"/>
-[...10 lines deleted...]
-      <c r="G117" s="131" t="str">
+      <c r="P116" s="30"/>
+      <c r="Q116" s="86"/>
+      <c r="R116" s="86"/>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="A117" s="81"/>
+      <c r="B117" s="25"/>
+      <c r="C117" s="26"/>
+      <c r="D117" s="27"/>
+      <c r="E117" s="28"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E117,Lists!$B$2:$B$6,0),MATCH($F117,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H117" s="128"/>
-[...6 lines deleted...]
-      <c r="O117" s="130" t="str">
+      <c r="H117" s="25"/>
+      <c r="I117" s="25"/>
+      <c r="J117" s="26"/>
+      <c r="K117" s="26"/>
+      <c r="L117" s="28"/>
+      <c r="M117" s="28"/>
+      <c r="N117" s="28"/>
+      <c r="O117" s="28" t="str">
         <f>IFERROR(IF(H117="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M117,Lists!$B$2:$B$6,0),MATCH($N117,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P117" s="132"/>
-[...10 lines deleted...]
-      <c r="G118" s="131" t="str">
+      <c r="P117" s="30"/>
+      <c r="Q117" s="86"/>
+      <c r="R117" s="86"/>
+    </row>
+    <row r="118" spans="1:18">
+      <c r="A118" s="81"/>
+      <c r="B118" s="25"/>
+      <c r="C118" s="26"/>
+      <c r="D118" s="27"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E118,Lists!$B$2:$B$6,0),MATCH($F118,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H118" s="128"/>
-[...6 lines deleted...]
-      <c r="O118" s="130" t="str">
+      <c r="H118" s="25"/>
+      <c r="I118" s="25"/>
+      <c r="J118" s="26"/>
+      <c r="K118" s="26"/>
+      <c r="L118" s="28"/>
+      <c r="M118" s="28"/>
+      <c r="N118" s="28"/>
+      <c r="O118" s="28" t="str">
         <f>IFERROR(IF(H118="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M118,Lists!$B$2:$B$6,0),MATCH($N118,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P118" s="132"/>
-[...10 lines deleted...]
-      <c r="G119" s="131" t="str">
+      <c r="P118" s="30"/>
+      <c r="Q118" s="86"/>
+      <c r="R118" s="86"/>
+    </row>
+    <row r="119" spans="1:18">
+      <c r="A119" s="81"/>
+      <c r="B119" s="25"/>
+      <c r="C119" s="26"/>
+      <c r="D119" s="27"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E119,Lists!$B$2:$B$6,0),MATCH($F119,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H119" s="128"/>
-[...6 lines deleted...]
-      <c r="O119" s="130" t="str">
+      <c r="H119" s="25"/>
+      <c r="I119" s="25"/>
+      <c r="J119" s="26"/>
+      <c r="K119" s="26"/>
+      <c r="L119" s="28"/>
+      <c r="M119" s="28"/>
+      <c r="N119" s="28"/>
+      <c r="O119" s="28" t="str">
         <f>IFERROR(IF(H119="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M119,Lists!$B$2:$B$6,0),MATCH($N119,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P119" s="132"/>
-[...10 lines deleted...]
-      <c r="G120" s="131" t="str">
+      <c r="P119" s="30"/>
+      <c r="Q119" s="86"/>
+      <c r="R119" s="86"/>
+    </row>
+    <row r="120" spans="1:18">
+      <c r="A120" s="81"/>
+      <c r="B120" s="25"/>
+      <c r="C120" s="26"/>
+      <c r="D120" s="27"/>
+      <c r="E120" s="28"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E120,Lists!$B$2:$B$6,0),MATCH($F120,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H120" s="128"/>
-[...6 lines deleted...]
-      <c r="O120" s="130" t="str">
+      <c r="H120" s="25"/>
+      <c r="I120" s="25"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="26"/>
+      <c r="L120" s="28"/>
+      <c r="M120" s="28"/>
+      <c r="N120" s="28"/>
+      <c r="O120" s="28" t="str">
         <f>IFERROR(IF(H120="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M120,Lists!$B$2:$B$6,0),MATCH($N120,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P120" s="132"/>
-[...10 lines deleted...]
-      <c r="G121" s="131" t="str">
+      <c r="P120" s="30"/>
+      <c r="Q120" s="86"/>
+      <c r="R120" s="86"/>
+    </row>
+    <row r="121" spans="1:18">
+      <c r="A121" s="81"/>
+      <c r="B121" s="25"/>
+      <c r="C121" s="26"/>
+      <c r="D121" s="27"/>
+      <c r="E121" s="28"/>
+      <c r="F121" s="28"/>
+      <c r="G121" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E121,Lists!$B$2:$B$6,0),MATCH($F121,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H121" s="128"/>
-[...6 lines deleted...]
-      <c r="O121" s="130" t="str">
+      <c r="H121" s="25"/>
+      <c r="I121" s="25"/>
+      <c r="J121" s="26"/>
+      <c r="K121" s="26"/>
+      <c r="L121" s="28"/>
+      <c r="M121" s="28"/>
+      <c r="N121" s="28"/>
+      <c r="O121" s="28" t="str">
         <f>IFERROR(IF(H121="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M121,Lists!$B$2:$B$6,0),MATCH($N121,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P121" s="132"/>
-[...10 lines deleted...]
-      <c r="G122" s="131" t="str">
+      <c r="P121" s="30"/>
+      <c r="Q121" s="86"/>
+      <c r="R121" s="86"/>
+    </row>
+    <row r="122" spans="1:18">
+      <c r="A122" s="81"/>
+      <c r="B122" s="25"/>
+      <c r="C122" s="26"/>
+      <c r="D122" s="27"/>
+      <c r="E122" s="28"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E122,Lists!$B$2:$B$6,0),MATCH($F122,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H122" s="128"/>
-[...6 lines deleted...]
-      <c r="O122" s="130" t="str">
+      <c r="H122" s="25"/>
+      <c r="I122" s="25"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="28"/>
+      <c r="M122" s="28"/>
+      <c r="N122" s="28"/>
+      <c r="O122" s="28" t="str">
         <f>IFERROR(IF(H122="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M122,Lists!$B$2:$B$6,0),MATCH($N122,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P122" s="132"/>
-[...10 lines deleted...]
-      <c r="G123" s="131" t="str">
+      <c r="P122" s="30"/>
+      <c r="Q122" s="86"/>
+      <c r="R122" s="86"/>
+    </row>
+    <row r="123" spans="1:18">
+      <c r="A123" s="81"/>
+      <c r="B123" s="25"/>
+      <c r="C123" s="26"/>
+      <c r="D123" s="27"/>
+      <c r="E123" s="28"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E123,Lists!$B$2:$B$6,0),MATCH($F123,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H123" s="128"/>
-[...6 lines deleted...]
-      <c r="O123" s="130" t="str">
+      <c r="H123" s="25"/>
+      <c r="I123" s="25"/>
+      <c r="J123" s="26"/>
+      <c r="K123" s="26"/>
+      <c r="L123" s="28"/>
+      <c r="M123" s="28"/>
+      <c r="N123" s="28"/>
+      <c r="O123" s="28" t="str">
         <f>IFERROR(IF(H123="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M123,Lists!$B$2:$B$6,0),MATCH($N123,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P123" s="132"/>
-[...10 lines deleted...]
-      <c r="G124" s="131" t="str">
+      <c r="P123" s="30"/>
+      <c r="Q123" s="86"/>
+      <c r="R123" s="86"/>
+    </row>
+    <row r="124" spans="1:18">
+      <c r="A124" s="81"/>
+      <c r="B124" s="25"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="27"/>
+      <c r="E124" s="28"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E124,Lists!$B$2:$B$6,0),MATCH($F124,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H124" s="128"/>
-[...6 lines deleted...]
-      <c r="O124" s="130" t="str">
+      <c r="H124" s="25"/>
+      <c r="I124" s="25"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="26"/>
+      <c r="L124" s="28"/>
+      <c r="M124" s="28"/>
+      <c r="N124" s="28"/>
+      <c r="O124" s="28" t="str">
         <f>IFERROR(IF(H124="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M124,Lists!$B$2:$B$6,0),MATCH($N124,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P124" s="132"/>
-[...10 lines deleted...]
-      <c r="G125" s="131" t="str">
+      <c r="P124" s="30"/>
+      <c r="Q124" s="86"/>
+      <c r="R124" s="86"/>
+    </row>
+    <row r="125" spans="1:18">
+      <c r="A125" s="81"/>
+      <c r="B125" s="25"/>
+      <c r="C125" s="26"/>
+      <c r="D125" s="27"/>
+      <c r="E125" s="28"/>
+      <c r="F125" s="28"/>
+      <c r="G125" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E125,Lists!$B$2:$B$6,0),MATCH($F125,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H125" s="128"/>
-[...6 lines deleted...]
-      <c r="O125" s="130" t="str">
+      <c r="H125" s="25"/>
+      <c r="I125" s="25"/>
+      <c r="J125" s="26"/>
+      <c r="K125" s="26"/>
+      <c r="L125" s="28"/>
+      <c r="M125" s="28"/>
+      <c r="N125" s="28"/>
+      <c r="O125" s="28" t="str">
         <f>IFERROR(IF(H125="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M125,Lists!$B$2:$B$6,0),MATCH($N125,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P125" s="132"/>
-[...10 lines deleted...]
-      <c r="G126" s="131" t="str">
+      <c r="P125" s="30"/>
+      <c r="Q125" s="86"/>
+      <c r="R125" s="86"/>
+    </row>
+    <row r="126" spans="1:18">
+      <c r="A126" s="81"/>
+      <c r="B126" s="25"/>
+      <c r="C126" s="26"/>
+      <c r="D126" s="27"/>
+      <c r="E126" s="28"/>
+      <c r="F126" s="28"/>
+      <c r="G126" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E126,Lists!$B$2:$B$6,0),MATCH($F126,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H126" s="128"/>
-[...6 lines deleted...]
-      <c r="O126" s="130" t="str">
+      <c r="H126" s="25"/>
+      <c r="I126" s="25"/>
+      <c r="J126" s="26"/>
+      <c r="K126" s="26"/>
+      <c r="L126" s="28"/>
+      <c r="M126" s="28"/>
+      <c r="N126" s="28"/>
+      <c r="O126" s="28" t="str">
         <f>IFERROR(IF(H126="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M126,Lists!$B$2:$B$6,0),MATCH($N126,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P126" s="132"/>
-[...10 lines deleted...]
-      <c r="G127" s="131" t="str">
+      <c r="P126" s="30"/>
+      <c r="Q126" s="86"/>
+      <c r="R126" s="86"/>
+    </row>
+    <row r="127" spans="1:18">
+      <c r="A127" s="81"/>
+      <c r="B127" s="25"/>
+      <c r="C127" s="26"/>
+      <c r="D127" s="27"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E127,Lists!$B$2:$B$6,0),MATCH($F127,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H127" s="128"/>
-[...6 lines deleted...]
-      <c r="O127" s="130" t="str">
+      <c r="H127" s="25"/>
+      <c r="I127" s="25"/>
+      <c r="J127" s="26"/>
+      <c r="K127" s="26"/>
+      <c r="L127" s="28"/>
+      <c r="M127" s="28"/>
+      <c r="N127" s="28"/>
+      <c r="O127" s="28" t="str">
         <f>IFERROR(IF(H127="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M127,Lists!$B$2:$B$6,0),MATCH($N127,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P127" s="132"/>
-[...10 lines deleted...]
-      <c r="G128" s="131" t="str">
+      <c r="P127" s="30"/>
+      <c r="Q127" s="86"/>
+      <c r="R127" s="86"/>
+    </row>
+    <row r="128" spans="1:18">
+      <c r="A128" s="81"/>
+      <c r="B128" s="25"/>
+      <c r="C128" s="26"/>
+      <c r="D128" s="27"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E128,Lists!$B$2:$B$6,0),MATCH($F128,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H128" s="128"/>
-[...6 lines deleted...]
-      <c r="O128" s="130" t="str">
+      <c r="H128" s="25"/>
+      <c r="I128" s="25"/>
+      <c r="J128" s="26"/>
+      <c r="K128" s="26"/>
+      <c r="L128" s="28"/>
+      <c r="M128" s="28"/>
+      <c r="N128" s="28"/>
+      <c r="O128" s="28" t="str">
         <f>IFERROR(IF(H128="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M128,Lists!$B$2:$B$6,0),MATCH($N128,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P128" s="132"/>
-[...10 lines deleted...]
-      <c r="G129" s="131" t="str">
+      <c r="P128" s="30"/>
+      <c r="Q128" s="86"/>
+      <c r="R128" s="86"/>
+    </row>
+    <row r="129" spans="1:18">
+      <c r="A129" s="81"/>
+      <c r="B129" s="25"/>
+      <c r="C129" s="26"/>
+      <c r="D129" s="27"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E129,Lists!$B$2:$B$6,0),MATCH($F129,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H129" s="128"/>
-[...6 lines deleted...]
-      <c r="O129" s="130" t="str">
+      <c r="H129" s="25"/>
+      <c r="I129" s="25"/>
+      <c r="J129" s="26"/>
+      <c r="K129" s="26"/>
+      <c r="L129" s="28"/>
+      <c r="M129" s="28"/>
+      <c r="N129" s="28"/>
+      <c r="O129" s="28" t="str">
         <f>IFERROR(IF(H129="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M129,Lists!$B$2:$B$6,0),MATCH($N129,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P129" s="132"/>
-[...10 lines deleted...]
-      <c r="G130" s="131" t="str">
+      <c r="P129" s="30"/>
+      <c r="Q129" s="86"/>
+      <c r="R129" s="86"/>
+    </row>
+    <row r="130" spans="1:18">
+      <c r="A130" s="81"/>
+      <c r="B130" s="25"/>
+      <c r="C130" s="26"/>
+      <c r="D130" s="27"/>
+      <c r="E130" s="28"/>
+      <c r="F130" s="28"/>
+      <c r="G130" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E130,Lists!$B$2:$B$6,0),MATCH($F130,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H130" s="128"/>
-[...6 lines deleted...]
-      <c r="O130" s="130" t="str">
+      <c r="H130" s="25"/>
+      <c r="I130" s="25"/>
+      <c r="J130" s="26"/>
+      <c r="K130" s="26"/>
+      <c r="L130" s="28"/>
+      <c r="M130" s="28"/>
+      <c r="N130" s="28"/>
+      <c r="O130" s="28" t="str">
         <f>IFERROR(IF(H130="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M130,Lists!$B$2:$B$6,0),MATCH($N130,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P130" s="132"/>
-[...10 lines deleted...]
-      <c r="G131" s="131" t="str">
+      <c r="P130" s="30"/>
+      <c r="Q130" s="86"/>
+      <c r="R130" s="86"/>
+    </row>
+    <row r="131" spans="1:18">
+      <c r="A131" s="81"/>
+      <c r="B131" s="25"/>
+      <c r="C131" s="26"/>
+      <c r="D131" s="27"/>
+      <c r="E131" s="28"/>
+      <c r="F131" s="28"/>
+      <c r="G131" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E131,Lists!$B$2:$B$6,0),MATCH($F131,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H131" s="128"/>
-[...6 lines deleted...]
-      <c r="O131" s="130" t="str">
+      <c r="H131" s="25"/>
+      <c r="I131" s="25"/>
+      <c r="J131" s="26"/>
+      <c r="K131" s="26"/>
+      <c r="L131" s="28"/>
+      <c r="M131" s="28"/>
+      <c r="N131" s="28"/>
+      <c r="O131" s="28" t="str">
         <f>IFERROR(IF(H131="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M131,Lists!$B$2:$B$6,0),MATCH($N131,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P131" s="132"/>
-[...10 lines deleted...]
-      <c r="G132" s="131" t="str">
+      <c r="P131" s="30"/>
+      <c r="Q131" s="86"/>
+      <c r="R131" s="86"/>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132" s="81"/>
+      <c r="B132" s="25"/>
+      <c r="C132" s="26"/>
+      <c r="D132" s="27"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E132,Lists!$B$2:$B$6,0),MATCH($F132,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H132" s="128"/>
-[...6 lines deleted...]
-      <c r="O132" s="130" t="str">
+      <c r="H132" s="25"/>
+      <c r="I132" s="25"/>
+      <c r="J132" s="26"/>
+      <c r="K132" s="26"/>
+      <c r="L132" s="28"/>
+      <c r="M132" s="28"/>
+      <c r="N132" s="28"/>
+      <c r="O132" s="28" t="str">
         <f>IFERROR(IF(H132="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M132,Lists!$B$2:$B$6,0),MATCH($N132,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P132" s="132"/>
-[...10 lines deleted...]
-      <c r="G133" s="131" t="str">
+      <c r="P132" s="30"/>
+      <c r="Q132" s="86"/>
+      <c r="R132" s="86"/>
+    </row>
+    <row r="133" spans="1:18">
+      <c r="A133" s="81"/>
+      <c r="B133" s="25"/>
+      <c r="C133" s="26"/>
+      <c r="D133" s="27"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E133,Lists!$B$2:$B$6,0),MATCH($F133,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H133" s="128"/>
-[...6 lines deleted...]
-      <c r="O133" s="130" t="str">
+      <c r="H133" s="25"/>
+      <c r="I133" s="25"/>
+      <c r="J133" s="26"/>
+      <c r="K133" s="26"/>
+      <c r="L133" s="28"/>
+      <c r="M133" s="28"/>
+      <c r="N133" s="28"/>
+      <c r="O133" s="28" t="str">
         <f>IFERROR(IF(H133="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M133,Lists!$B$2:$B$6,0),MATCH($N133,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P133" s="132"/>
-[...10 lines deleted...]
-      <c r="G134" s="131" t="str">
+      <c r="P133" s="30"/>
+      <c r="Q133" s="86"/>
+      <c r="R133" s="86"/>
+    </row>
+    <row r="134" spans="1:18">
+      <c r="A134" s="81"/>
+      <c r="B134" s="25"/>
+      <c r="C134" s="26"/>
+      <c r="D134" s="27"/>
+      <c r="E134" s="28"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E134,Lists!$B$2:$B$6,0),MATCH($F134,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H134" s="128"/>
-[...6 lines deleted...]
-      <c r="O134" s="130" t="str">
+      <c r="H134" s="25"/>
+      <c r="I134" s="25"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="26"/>
+      <c r="L134" s="28"/>
+      <c r="M134" s="28"/>
+      <c r="N134" s="28"/>
+      <c r="O134" s="28" t="str">
         <f>IFERROR(IF(H134="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M134,Lists!$B$2:$B$6,0),MATCH($N134,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P134" s="132"/>
-[...10 lines deleted...]
-      <c r="G135" s="131" t="str">
+      <c r="P134" s="30"/>
+      <c r="Q134" s="86"/>
+      <c r="R134" s="86"/>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" s="81"/>
+      <c r="B135" s="25"/>
+      <c r="C135" s="26"/>
+      <c r="D135" s="27"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E135,Lists!$B$2:$B$6,0),MATCH($F135,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H135" s="128"/>
-[...6 lines deleted...]
-      <c r="O135" s="130" t="str">
+      <c r="H135" s="25"/>
+      <c r="I135" s="25"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="26"/>
+      <c r="L135" s="28"/>
+      <c r="M135" s="28"/>
+      <c r="N135" s="28"/>
+      <c r="O135" s="28" t="str">
         <f>IFERROR(IF(H135="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M135,Lists!$B$2:$B$6,0),MATCH($N135,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P135" s="132"/>
-[...10 lines deleted...]
-      <c r="G136" s="131" t="str">
+      <c r="P135" s="30"/>
+      <c r="Q135" s="86"/>
+      <c r="R135" s="86"/>
+    </row>
+    <row r="136" spans="1:18">
+      <c r="A136" s="81"/>
+      <c r="B136" s="25"/>
+      <c r="C136" s="26"/>
+      <c r="D136" s="27"/>
+      <c r="E136" s="28"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E136,Lists!$B$2:$B$6,0),MATCH($F136,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H136" s="128"/>
-[...6 lines deleted...]
-      <c r="O136" s="130" t="str">
+      <c r="H136" s="25"/>
+      <c r="I136" s="25"/>
+      <c r="J136" s="26"/>
+      <c r="K136" s="26"/>
+      <c r="L136" s="28"/>
+      <c r="M136" s="28"/>
+      <c r="N136" s="28"/>
+      <c r="O136" s="28" t="str">
         <f>IFERROR(IF(H136="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M136,Lists!$B$2:$B$6,0),MATCH($N136,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P136" s="132"/>
-[...10 lines deleted...]
-      <c r="G137" s="131" t="str">
+      <c r="P136" s="30"/>
+      <c r="Q136" s="86"/>
+      <c r="R136" s="86"/>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="A137" s="81"/>
+      <c r="B137" s="25"/>
+      <c r="C137" s="26"/>
+      <c r="D137" s="27"/>
+      <c r="E137" s="28"/>
+      <c r="F137" s="28"/>
+      <c r="G137" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E137,Lists!$B$2:$B$6,0),MATCH($F137,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H137" s="128"/>
-[...6 lines deleted...]
-      <c r="O137" s="130" t="str">
+      <c r="H137" s="25"/>
+      <c r="I137" s="25"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="28"/>
+      <c r="M137" s="28"/>
+      <c r="N137" s="28"/>
+      <c r="O137" s="28" t="str">
         <f>IFERROR(IF(H137="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M137,Lists!$B$2:$B$6,0),MATCH($N137,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P137" s="132"/>
-[...10 lines deleted...]
-      <c r="G138" s="131" t="str">
+      <c r="P137" s="30"/>
+      <c r="Q137" s="86"/>
+      <c r="R137" s="86"/>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="A138" s="81"/>
+      <c r="B138" s="25"/>
+      <c r="C138" s="26"/>
+      <c r="D138" s="27"/>
+      <c r="E138" s="28"/>
+      <c r="F138" s="28"/>
+      <c r="G138" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E138,Lists!$B$2:$B$6,0),MATCH($F138,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H138" s="128"/>
-[...6 lines deleted...]
-      <c r="O138" s="130" t="str">
+      <c r="H138" s="25"/>
+      <c r="I138" s="25"/>
+      <c r="J138" s="26"/>
+      <c r="K138" s="26"/>
+      <c r="L138" s="28"/>
+      <c r="M138" s="28"/>
+      <c r="N138" s="28"/>
+      <c r="O138" s="28" t="str">
         <f>IFERROR(IF(H138="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M138,Lists!$B$2:$B$6,0),MATCH($N138,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P138" s="132"/>
-[...10 lines deleted...]
-      <c r="G139" s="131" t="str">
+      <c r="P138" s="30"/>
+      <c r="Q138" s="86"/>
+      <c r="R138" s="86"/>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" s="81"/>
+      <c r="B139" s="25"/>
+      <c r="C139" s="26"/>
+      <c r="D139" s="27"/>
+      <c r="E139" s="28"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E139,Lists!$B$2:$B$6,0),MATCH($F139,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H139" s="128"/>
-[...6 lines deleted...]
-      <c r="O139" s="130" t="str">
+      <c r="H139" s="25"/>
+      <c r="I139" s="25"/>
+      <c r="J139" s="26"/>
+      <c r="K139" s="26"/>
+      <c r="L139" s="28"/>
+      <c r="M139" s="28"/>
+      <c r="N139" s="28"/>
+      <c r="O139" s="28" t="str">
         <f>IFERROR(IF(H139="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M139,Lists!$B$2:$B$6,0),MATCH($N139,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P139" s="132"/>
-[...10 lines deleted...]
-      <c r="G140" s="131" t="str">
+      <c r="P139" s="30"/>
+      <c r="Q139" s="86"/>
+      <c r="R139" s="86"/>
+    </row>
+    <row r="140" spans="1:18">
+      <c r="A140" s="81"/>
+      <c r="B140" s="25"/>
+      <c r="C140" s="26"/>
+      <c r="D140" s="27"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E140,Lists!$B$2:$B$6,0),MATCH($F140,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H140" s="128"/>
-[...6 lines deleted...]
-      <c r="O140" s="130" t="str">
+      <c r="H140" s="25"/>
+      <c r="I140" s="25"/>
+      <c r="J140" s="26"/>
+      <c r="K140" s="26"/>
+      <c r="L140" s="28"/>
+      <c r="M140" s="28"/>
+      <c r="N140" s="28"/>
+      <c r="O140" s="28" t="str">
         <f>IFERROR(IF(H140="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M140,Lists!$B$2:$B$6,0),MATCH($N140,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P140" s="132"/>
-[...10 lines deleted...]
-      <c r="G141" s="131" t="str">
+      <c r="P140" s="30"/>
+      <c r="Q140" s="86"/>
+      <c r="R140" s="86"/>
+    </row>
+    <row r="141" spans="1:18">
+      <c r="A141" s="81"/>
+      <c r="B141" s="25"/>
+      <c r="C141" s="26"/>
+      <c r="D141" s="27"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E141,Lists!$B$2:$B$6,0),MATCH($F141,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H141" s="128"/>
-[...6 lines deleted...]
-      <c r="O141" s="130" t="str">
+      <c r="H141" s="25"/>
+      <c r="I141" s="25"/>
+      <c r="J141" s="26"/>
+      <c r="K141" s="26"/>
+      <c r="L141" s="28"/>
+      <c r="M141" s="28"/>
+      <c r="N141" s="28"/>
+      <c r="O141" s="28" t="str">
         <f>IFERROR(IF(H141="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M141,Lists!$B$2:$B$6,0),MATCH($N141,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P141" s="132"/>
-[...10 lines deleted...]
-      <c r="G142" s="131" t="str">
+      <c r="P141" s="30"/>
+      <c r="Q141" s="86"/>
+      <c r="R141" s="86"/>
+    </row>
+    <row r="142" spans="1:18">
+      <c r="A142" s="81"/>
+      <c r="B142" s="25"/>
+      <c r="C142" s="26"/>
+      <c r="D142" s="27"/>
+      <c r="E142" s="28"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E142,Lists!$B$2:$B$6,0),MATCH($F142,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H142" s="128"/>
-[...6 lines deleted...]
-      <c r="O142" s="130" t="str">
+      <c r="H142" s="25"/>
+      <c r="I142" s="25"/>
+      <c r="J142" s="26"/>
+      <c r="K142" s="26"/>
+      <c r="L142" s="28"/>
+      <c r="M142" s="28"/>
+      <c r="N142" s="28"/>
+      <c r="O142" s="28" t="str">
         <f>IFERROR(IF(H142="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M142,Lists!$B$2:$B$6,0),MATCH($N142,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P142" s="132"/>
-[...10 lines deleted...]
-      <c r="G143" s="131" t="str">
+      <c r="P142" s="30"/>
+      <c r="Q142" s="86"/>
+      <c r="R142" s="86"/>
+    </row>
+    <row r="143" spans="1:18">
+      <c r="A143" s="81"/>
+      <c r="B143" s="25"/>
+      <c r="C143" s="26"/>
+      <c r="D143" s="27"/>
+      <c r="E143" s="28"/>
+      <c r="F143" s="28"/>
+      <c r="G143" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E143,Lists!$B$2:$B$6,0),MATCH($F143,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H143" s="128"/>
-[...6 lines deleted...]
-      <c r="O143" s="130" t="str">
+      <c r="H143" s="25"/>
+      <c r="I143" s="25"/>
+      <c r="J143" s="26"/>
+      <c r="K143" s="26"/>
+      <c r="L143" s="28"/>
+      <c r="M143" s="28"/>
+      <c r="N143" s="28"/>
+      <c r="O143" s="28" t="str">
         <f>IFERROR(IF(H143="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M143,Lists!$B$2:$B$6,0),MATCH($N143,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P143" s="132"/>
-[...10 lines deleted...]
-      <c r="G144" s="131" t="str">
+      <c r="P143" s="30"/>
+      <c r="Q143" s="86"/>
+      <c r="R143" s="86"/>
+    </row>
+    <row r="144" spans="1:18">
+      <c r="A144" s="81"/>
+      <c r="B144" s="25"/>
+      <c r="C144" s="26"/>
+      <c r="D144" s="27"/>
+      <c r="E144" s="28"/>
+      <c r="F144" s="28"/>
+      <c r="G144" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E144,Lists!$B$2:$B$6,0),MATCH($F144,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H144" s="128"/>
-[...6 lines deleted...]
-      <c r="O144" s="130" t="str">
+      <c r="H144" s="25"/>
+      <c r="I144" s="25"/>
+      <c r="J144" s="26"/>
+      <c r="K144" s="26"/>
+      <c r="L144" s="28"/>
+      <c r="M144" s="28"/>
+      <c r="N144" s="28"/>
+      <c r="O144" s="28" t="str">
         <f>IFERROR(IF(H144="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M144,Lists!$B$2:$B$6,0),MATCH($N144,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P144" s="132"/>
-[...10 lines deleted...]
-      <c r="G145" s="131" t="str">
+      <c r="P144" s="30"/>
+      <c r="Q144" s="86"/>
+      <c r="R144" s="86"/>
+    </row>
+    <row r="145" spans="1:18">
+      <c r="A145" s="81"/>
+      <c r="B145" s="25"/>
+      <c r="C145" s="26"/>
+      <c r="D145" s="27"/>
+      <c r="E145" s="28"/>
+      <c r="F145" s="28"/>
+      <c r="G145" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E145,Lists!$B$2:$B$6,0),MATCH($F145,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H145" s="128"/>
-[...6 lines deleted...]
-      <c r="O145" s="130" t="str">
+      <c r="H145" s="25"/>
+      <c r="I145" s="25"/>
+      <c r="J145" s="26"/>
+      <c r="K145" s="26"/>
+      <c r="L145" s="28"/>
+      <c r="M145" s="28"/>
+      <c r="N145" s="28"/>
+      <c r="O145" s="28" t="str">
         <f>IFERROR(IF(H145="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M145,Lists!$B$2:$B$6,0),MATCH($N145,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P145" s="132"/>
-[...10 lines deleted...]
-      <c r="G146" s="131" t="str">
+      <c r="P145" s="30"/>
+      <c r="Q145" s="86"/>
+      <c r="R145" s="86"/>
+    </row>
+    <row r="146" spans="1:18">
+      <c r="A146" s="81"/>
+      <c r="B146" s="25"/>
+      <c r="C146" s="26"/>
+      <c r="D146" s="27"/>
+      <c r="E146" s="28"/>
+      <c r="F146" s="28"/>
+      <c r="G146" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E146,Lists!$B$2:$B$6,0),MATCH($F146,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H146" s="128"/>
-[...6 lines deleted...]
-      <c r="O146" s="130" t="str">
+      <c r="H146" s="25"/>
+      <c r="I146" s="25"/>
+      <c r="J146" s="26"/>
+      <c r="K146" s="26"/>
+      <c r="L146" s="28"/>
+      <c r="M146" s="28"/>
+      <c r="N146" s="28"/>
+      <c r="O146" s="28" t="str">
         <f>IFERROR(IF(H146="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M146,Lists!$B$2:$B$6,0),MATCH($N146,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P146" s="132"/>
-[...10 lines deleted...]
-      <c r="G147" s="131" t="str">
+      <c r="P146" s="30"/>
+      <c r="Q146" s="86"/>
+      <c r="R146" s="86"/>
+    </row>
+    <row r="147" spans="1:18">
+      <c r="A147" s="81"/>
+      <c r="B147" s="25"/>
+      <c r="C147" s="26"/>
+      <c r="D147" s="27"/>
+      <c r="E147" s="28"/>
+      <c r="F147" s="28"/>
+      <c r="G147" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E147,Lists!$B$2:$B$6,0),MATCH($F147,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H147" s="128"/>
-[...6 lines deleted...]
-      <c r="O147" s="130" t="str">
+      <c r="H147" s="25"/>
+      <c r="I147" s="25"/>
+      <c r="J147" s="26"/>
+      <c r="K147" s="26"/>
+      <c r="L147" s="28"/>
+      <c r="M147" s="28"/>
+      <c r="N147" s="28"/>
+      <c r="O147" s="28" t="str">
         <f>IFERROR(IF(H147="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M147,Lists!$B$2:$B$6,0),MATCH($N147,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P147" s="132"/>
-[...10 lines deleted...]
-      <c r="G148" s="131" t="str">
+      <c r="P147" s="30"/>
+      <c r="Q147" s="86"/>
+      <c r="R147" s="86"/>
+    </row>
+    <row r="148" spans="1:18">
+      <c r="A148" s="81"/>
+      <c r="B148" s="25"/>
+      <c r="C148" s="26"/>
+      <c r="D148" s="27"/>
+      <c r="E148" s="28"/>
+      <c r="F148" s="28"/>
+      <c r="G148" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E148,Lists!$B$2:$B$6,0),MATCH($F148,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H148" s="128"/>
-[...6 lines deleted...]
-      <c r="O148" s="130" t="str">
+      <c r="H148" s="25"/>
+      <c r="I148" s="25"/>
+      <c r="J148" s="26"/>
+      <c r="K148" s="26"/>
+      <c r="L148" s="28"/>
+      <c r="M148" s="28"/>
+      <c r="N148" s="28"/>
+      <c r="O148" s="28" t="str">
         <f>IFERROR(IF(H148="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M148,Lists!$B$2:$B$6,0),MATCH($N148,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P148" s="132"/>
-[...10 lines deleted...]
-      <c r="G149" s="131" t="str">
+      <c r="P148" s="30"/>
+      <c r="Q148" s="86"/>
+      <c r="R148" s="86"/>
+    </row>
+    <row r="149" spans="1:18">
+      <c r="A149" s="81"/>
+      <c r="B149" s="25"/>
+      <c r="C149" s="26"/>
+      <c r="D149" s="27"/>
+      <c r="E149" s="28"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E149,Lists!$B$2:$B$6,0),MATCH($F149,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H149" s="128"/>
-[...6 lines deleted...]
-      <c r="O149" s="130" t="str">
+      <c r="H149" s="25"/>
+      <c r="I149" s="25"/>
+      <c r="J149" s="26"/>
+      <c r="K149" s="26"/>
+      <c r="L149" s="28"/>
+      <c r="M149" s="28"/>
+      <c r="N149" s="28"/>
+      <c r="O149" s="28" t="str">
         <f>IFERROR(IF(H149="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M149,Lists!$B$2:$B$6,0),MATCH($N149,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P149" s="132"/>
-[...10 lines deleted...]
-      <c r="G150" s="131" t="str">
+      <c r="P149" s="30"/>
+      <c r="Q149" s="86"/>
+      <c r="R149" s="86"/>
+    </row>
+    <row r="150" spans="1:18">
+      <c r="A150" s="81"/>
+      <c r="B150" s="25"/>
+      <c r="C150" s="26"/>
+      <c r="D150" s="27"/>
+      <c r="E150" s="28"/>
+      <c r="F150" s="28"/>
+      <c r="G150" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E150,Lists!$B$2:$B$6,0),MATCH($F150,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H150" s="128"/>
-[...6 lines deleted...]
-      <c r="O150" s="130" t="str">
+      <c r="H150" s="25"/>
+      <c r="I150" s="25"/>
+      <c r="J150" s="26"/>
+      <c r="K150" s="26"/>
+      <c r="L150" s="28"/>
+      <c r="M150" s="28"/>
+      <c r="N150" s="28"/>
+      <c r="O150" s="28" t="str">
         <f>IFERROR(IF(H150="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M150,Lists!$B$2:$B$6,0),MATCH($N150,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P150" s="132"/>
-[...10 lines deleted...]
-      <c r="G151" s="131" t="str">
+      <c r="P150" s="30"/>
+      <c r="Q150" s="86"/>
+      <c r="R150" s="86"/>
+    </row>
+    <row r="151" spans="1:18">
+      <c r="A151" s="81"/>
+      <c r="B151" s="25"/>
+      <c r="C151" s="26"/>
+      <c r="D151" s="27"/>
+      <c r="E151" s="28"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E151,Lists!$B$2:$B$6,0),MATCH($F151,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H151" s="128"/>
-[...6 lines deleted...]
-      <c r="O151" s="130" t="str">
+      <c r="H151" s="25"/>
+      <c r="I151" s="25"/>
+      <c r="J151" s="26"/>
+      <c r="K151" s="26"/>
+      <c r="L151" s="28"/>
+      <c r="M151" s="28"/>
+      <c r="N151" s="28"/>
+      <c r="O151" s="28" t="str">
         <f>IFERROR(IF(H151="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M151,Lists!$B$2:$B$6,0),MATCH($N151,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P151" s="132"/>
-[...10 lines deleted...]
-      <c r="G152" s="131" t="str">
+      <c r="P151" s="30"/>
+      <c r="Q151" s="86"/>
+      <c r="R151" s="86"/>
+    </row>
+    <row r="152" spans="1:18">
+      <c r="A152" s="81"/>
+      <c r="B152" s="25"/>
+      <c r="C152" s="26"/>
+      <c r="D152" s="27"/>
+      <c r="E152" s="28"/>
+      <c r="F152" s="28"/>
+      <c r="G152" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E152,Lists!$B$2:$B$6,0),MATCH($F152,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H152" s="128"/>
-[...6 lines deleted...]
-      <c r="O152" s="130" t="str">
+      <c r="H152" s="25"/>
+      <c r="I152" s="25"/>
+      <c r="J152" s="26"/>
+      <c r="K152" s="26"/>
+      <c r="L152" s="28"/>
+      <c r="M152" s="28"/>
+      <c r="N152" s="28"/>
+      <c r="O152" s="28" t="str">
         <f>IFERROR(IF(H152="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M152,Lists!$B$2:$B$6,0),MATCH($N152,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P152" s="132"/>
-[...10 lines deleted...]
-      <c r="G153" s="131" t="str">
+      <c r="P152" s="30"/>
+      <c r="Q152" s="86"/>
+      <c r="R152" s="86"/>
+    </row>
+    <row r="153" spans="1:18">
+      <c r="A153" s="81"/>
+      <c r="B153" s="25"/>
+      <c r="C153" s="26"/>
+      <c r="D153" s="27"/>
+      <c r="E153" s="28"/>
+      <c r="F153" s="28"/>
+      <c r="G153" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E153,Lists!$B$2:$B$6,0),MATCH($F153,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H153" s="128"/>
-[...6 lines deleted...]
-      <c r="O153" s="130" t="str">
+      <c r="H153" s="25"/>
+      <c r="I153" s="25"/>
+      <c r="J153" s="26"/>
+      <c r="K153" s="26"/>
+      <c r="L153" s="28"/>
+      <c r="M153" s="28"/>
+      <c r="N153" s="28"/>
+      <c r="O153" s="28" t="str">
         <f>IFERROR(IF(H153="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M153,Lists!$B$2:$B$6,0),MATCH($N153,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P153" s="132"/>
-[...10 lines deleted...]
-      <c r="G154" s="131" t="str">
+      <c r="P153" s="30"/>
+      <c r="Q153" s="86"/>
+      <c r="R153" s="86"/>
+    </row>
+    <row r="154" spans="1:18">
+      <c r="A154" s="81"/>
+      <c r="B154" s="25"/>
+      <c r="C154" s="26"/>
+      <c r="D154" s="27"/>
+      <c r="E154" s="28"/>
+      <c r="F154" s="28"/>
+      <c r="G154" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E154,Lists!$B$2:$B$6,0),MATCH($F154,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H154" s="128"/>
-[...6 lines deleted...]
-      <c r="O154" s="130" t="str">
+      <c r="H154" s="25"/>
+      <c r="I154" s="25"/>
+      <c r="J154" s="26"/>
+      <c r="K154" s="26"/>
+      <c r="L154" s="28"/>
+      <c r="M154" s="28"/>
+      <c r="N154" s="28"/>
+      <c r="O154" s="28" t="str">
         <f>IFERROR(IF(H154="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M154,Lists!$B$2:$B$6,0),MATCH($N154,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P154" s="132"/>
-[...10 lines deleted...]
-      <c r="G155" s="131" t="str">
+      <c r="P154" s="30"/>
+      <c r="Q154" s="86"/>
+      <c r="R154" s="86"/>
+    </row>
+    <row r="155" spans="1:18">
+      <c r="A155" s="81"/>
+      <c r="B155" s="25"/>
+      <c r="C155" s="26"/>
+      <c r="D155" s="27"/>
+      <c r="E155" s="28"/>
+      <c r="F155" s="28"/>
+      <c r="G155" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E155,Lists!$B$2:$B$6,0),MATCH($F155,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H155" s="128"/>
-[...6 lines deleted...]
-      <c r="O155" s="130" t="str">
+      <c r="H155" s="25"/>
+      <c r="I155" s="25"/>
+      <c r="J155" s="26"/>
+      <c r="K155" s="26"/>
+      <c r="L155" s="28"/>
+      <c r="M155" s="28"/>
+      <c r="N155" s="28"/>
+      <c r="O155" s="28" t="str">
         <f>IFERROR(IF(H155="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M155,Lists!$B$2:$B$6,0),MATCH($N155,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P155" s="132"/>
-[...10 lines deleted...]
-      <c r="G156" s="131" t="str">
+      <c r="P155" s="30"/>
+      <c r="Q155" s="86"/>
+      <c r="R155" s="86"/>
+    </row>
+    <row r="156" spans="1:18">
+      <c r="A156" s="81"/>
+      <c r="B156" s="25"/>
+      <c r="C156" s="26"/>
+      <c r="D156" s="27"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E156,Lists!$B$2:$B$6,0),MATCH($F156,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H156" s="128"/>
-[...6 lines deleted...]
-      <c r="O156" s="130" t="str">
+      <c r="H156" s="25"/>
+      <c r="I156" s="25"/>
+      <c r="J156" s="26"/>
+      <c r="K156" s="26"/>
+      <c r="L156" s="28"/>
+      <c r="M156" s="28"/>
+      <c r="N156" s="28"/>
+      <c r="O156" s="28" t="str">
         <f>IFERROR(IF(H156="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M156,Lists!$B$2:$B$6,0),MATCH($N156,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P156" s="132"/>
-[...10 lines deleted...]
-      <c r="G157" s="131" t="str">
+      <c r="P156" s="30"/>
+      <c r="Q156" s="86"/>
+      <c r="R156" s="86"/>
+    </row>
+    <row r="157" spans="1:18">
+      <c r="A157" s="81"/>
+      <c r="B157" s="25"/>
+      <c r="C157" s="26"/>
+      <c r="D157" s="27"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="28"/>
+      <c r="G157" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E157,Lists!$B$2:$B$6,0),MATCH($F157,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H157" s="128"/>
-[...6 lines deleted...]
-      <c r="O157" s="130" t="str">
+      <c r="H157" s="25"/>
+      <c r="I157" s="25"/>
+      <c r="J157" s="26"/>
+      <c r="K157" s="26"/>
+      <c r="L157" s="28"/>
+      <c r="M157" s="28"/>
+      <c r="N157" s="28"/>
+      <c r="O157" s="28" t="str">
         <f>IFERROR(IF(H157="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M157,Lists!$B$2:$B$6,0),MATCH($N157,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P157" s="132"/>
-[...10 lines deleted...]
-      <c r="G158" s="131" t="str">
+      <c r="P157" s="30"/>
+      <c r="Q157" s="86"/>
+      <c r="R157" s="86"/>
+    </row>
+    <row r="158" spans="1:18">
+      <c r="A158" s="81"/>
+      <c r="B158" s="25"/>
+      <c r="C158" s="26"/>
+      <c r="D158" s="27"/>
+      <c r="E158" s="28"/>
+      <c r="F158" s="28"/>
+      <c r="G158" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E158,Lists!$B$2:$B$6,0),MATCH($F158,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H158" s="128"/>
-[...6 lines deleted...]
-      <c r="O158" s="130" t="str">
+      <c r="H158" s="25"/>
+      <c r="I158" s="25"/>
+      <c r="J158" s="26"/>
+      <c r="K158" s="26"/>
+      <c r="L158" s="28"/>
+      <c r="M158" s="28"/>
+      <c r="N158" s="28"/>
+      <c r="O158" s="28" t="str">
         <f>IFERROR(IF(H158="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M158,Lists!$B$2:$B$6,0),MATCH($N158,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P158" s="132"/>
-[...10 lines deleted...]
-      <c r="G159" s="131" t="str">
+      <c r="P158" s="30"/>
+      <c r="Q158" s="86"/>
+      <c r="R158" s="86"/>
+    </row>
+    <row r="159" spans="1:18">
+      <c r="A159" s="81"/>
+      <c r="B159" s="25"/>
+      <c r="C159" s="26"/>
+      <c r="D159" s="27"/>
+      <c r="E159" s="28"/>
+      <c r="F159" s="28"/>
+      <c r="G159" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E159,Lists!$B$2:$B$6,0),MATCH($F159,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H159" s="128"/>
-[...6 lines deleted...]
-      <c r="O159" s="130" t="str">
+      <c r="H159" s="25"/>
+      <c r="I159" s="25"/>
+      <c r="J159" s="26"/>
+      <c r="K159" s="26"/>
+      <c r="L159" s="28"/>
+      <c r="M159" s="28"/>
+      <c r="N159" s="28"/>
+      <c r="O159" s="28" t="str">
         <f>IFERROR(IF(H159="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M159,Lists!$B$2:$B$6,0),MATCH($N159,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P159" s="132"/>
-[...10 lines deleted...]
-      <c r="G160" s="131" t="str">
+      <c r="P159" s="30"/>
+      <c r="Q159" s="86"/>
+      <c r="R159" s="86"/>
+    </row>
+    <row r="160" spans="1:18">
+      <c r="A160" s="81"/>
+      <c r="B160" s="25"/>
+      <c r="C160" s="26"/>
+      <c r="D160" s="27"/>
+      <c r="E160" s="28"/>
+      <c r="F160" s="28"/>
+      <c r="G160" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E160,Lists!$B$2:$B$6,0),MATCH($F160,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H160" s="128"/>
-[...6 lines deleted...]
-      <c r="O160" s="130" t="str">
+      <c r="H160" s="25"/>
+      <c r="I160" s="25"/>
+      <c r="J160" s="26"/>
+      <c r="K160" s="26"/>
+      <c r="L160" s="28"/>
+      <c r="M160" s="28"/>
+      <c r="N160" s="28"/>
+      <c r="O160" s="28" t="str">
         <f>IFERROR(IF(H160="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M160,Lists!$B$2:$B$6,0),MATCH($N160,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P160" s="132"/>
-[...10 lines deleted...]
-      <c r="G161" s="131" t="str">
+      <c r="P160" s="30"/>
+      <c r="Q160" s="86"/>
+      <c r="R160" s="86"/>
+    </row>
+    <row r="161" spans="1:18">
+      <c r="A161" s="81"/>
+      <c r="B161" s="25"/>
+      <c r="C161" s="26"/>
+      <c r="D161" s="27"/>
+      <c r="E161" s="28"/>
+      <c r="F161" s="28"/>
+      <c r="G161" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E161,Lists!$B$2:$B$6,0),MATCH($F161,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H161" s="128"/>
-[...6 lines deleted...]
-      <c r="O161" s="130" t="str">
+      <c r="H161" s="25"/>
+      <c r="I161" s="25"/>
+      <c r="J161" s="26"/>
+      <c r="K161" s="26"/>
+      <c r="L161" s="28"/>
+      <c r="M161" s="28"/>
+      <c r="N161" s="28"/>
+      <c r="O161" s="28" t="str">
         <f>IFERROR(IF(H161="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M161,Lists!$B$2:$B$6,0),MATCH($N161,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P161" s="132"/>
-[...10 lines deleted...]
-      <c r="G162" s="131" t="str">
+      <c r="P161" s="30"/>
+      <c r="Q161" s="86"/>
+      <c r="R161" s="86"/>
+    </row>
+    <row r="162" spans="1:18">
+      <c r="A162" s="81"/>
+      <c r="B162" s="25"/>
+      <c r="C162" s="26"/>
+      <c r="D162" s="27"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E162,Lists!$B$2:$B$6,0),MATCH($F162,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H162" s="128"/>
-[...6 lines deleted...]
-      <c r="O162" s="130" t="str">
+      <c r="H162" s="25"/>
+      <c r="I162" s="25"/>
+      <c r="J162" s="26"/>
+      <c r="K162" s="26"/>
+      <c r="L162" s="28"/>
+      <c r="M162" s="28"/>
+      <c r="N162" s="28"/>
+      <c r="O162" s="28" t="str">
         <f>IFERROR(IF(H162="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M162,Lists!$B$2:$B$6,0),MATCH($N162,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P162" s="132"/>
-[...10 lines deleted...]
-      <c r="G163" s="131" t="str">
+      <c r="P162" s="30"/>
+      <c r="Q162" s="86"/>
+      <c r="R162" s="86"/>
+    </row>
+    <row r="163" spans="1:18">
+      <c r="A163" s="81"/>
+      <c r="B163" s="25"/>
+      <c r="C163" s="26"/>
+      <c r="D163" s="27"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="28"/>
+      <c r="G163" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E163,Lists!$B$2:$B$6,0),MATCH($F163,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H163" s="128"/>
-[...6 lines deleted...]
-      <c r="O163" s="130" t="str">
+      <c r="H163" s="25"/>
+      <c r="I163" s="25"/>
+      <c r="J163" s="26"/>
+      <c r="K163" s="26"/>
+      <c r="L163" s="28"/>
+      <c r="M163" s="28"/>
+      <c r="N163" s="28"/>
+      <c r="O163" s="28" t="str">
         <f>IFERROR(IF(H163="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M163,Lists!$B$2:$B$6,0),MATCH($N163,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P163" s="132"/>
-[...10 lines deleted...]
-      <c r="G164" s="131" t="str">
+      <c r="P163" s="30"/>
+      <c r="Q163" s="86"/>
+      <c r="R163" s="86"/>
+    </row>
+    <row r="164" spans="1:18">
+      <c r="A164" s="81"/>
+      <c r="B164" s="25"/>
+      <c r="C164" s="26"/>
+      <c r="D164" s="27"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E164,Lists!$B$2:$B$6,0),MATCH($F164,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H164" s="128"/>
-[...6 lines deleted...]
-      <c r="O164" s="130" t="str">
+      <c r="H164" s="25"/>
+      <c r="I164" s="25"/>
+      <c r="J164" s="26"/>
+      <c r="K164" s="26"/>
+      <c r="L164" s="28"/>
+      <c r="M164" s="28"/>
+      <c r="N164" s="28"/>
+      <c r="O164" s="28" t="str">
         <f>IFERROR(IF(H164="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M164,Lists!$B$2:$B$6,0),MATCH($N164,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P164" s="132"/>
-[...10 lines deleted...]
-      <c r="G165" s="131" t="str">
+      <c r="P164" s="30"/>
+      <c r="Q164" s="86"/>
+      <c r="R164" s="86"/>
+    </row>
+    <row r="165" spans="1:18">
+      <c r="A165" s="81"/>
+      <c r="B165" s="25"/>
+      <c r="C165" s="26"/>
+      <c r="D165" s="27"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="28"/>
+      <c r="G165" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E165,Lists!$B$2:$B$6,0),MATCH($F165,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H165" s="128"/>
-[...6 lines deleted...]
-      <c r="O165" s="130" t="str">
+      <c r="H165" s="25"/>
+      <c r="I165" s="25"/>
+      <c r="J165" s="26"/>
+      <c r="K165" s="26"/>
+      <c r="L165" s="28"/>
+      <c r="M165" s="28"/>
+      <c r="N165" s="28"/>
+      <c r="O165" s="28" t="str">
         <f>IFERROR(IF(H165="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M165,Lists!$B$2:$B$6,0),MATCH($N165,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P165" s="132"/>
-[...10 lines deleted...]
-      <c r="G166" s="131" t="str">
+      <c r="P165" s="30"/>
+      <c r="Q165" s="86"/>
+      <c r="R165" s="86"/>
+    </row>
+    <row r="166" spans="1:18">
+      <c r="A166" s="81"/>
+      <c r="B166" s="25"/>
+      <c r="C166" s="26"/>
+      <c r="D166" s="27"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="28"/>
+      <c r="G166" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E166,Lists!$B$2:$B$6,0),MATCH($F166,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H166" s="128"/>
-[...6 lines deleted...]
-      <c r="O166" s="130" t="str">
+      <c r="H166" s="25"/>
+      <c r="I166" s="25"/>
+      <c r="J166" s="26"/>
+      <c r="K166" s="26"/>
+      <c r="L166" s="28"/>
+      <c r="M166" s="28"/>
+      <c r="N166" s="28"/>
+      <c r="O166" s="28" t="str">
         <f>IFERROR(IF(H166="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M166,Lists!$B$2:$B$6,0),MATCH($N166,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P166" s="132"/>
-[...10 lines deleted...]
-      <c r="G167" s="131" t="str">
+      <c r="P166" s="30"/>
+      <c r="Q166" s="86"/>
+      <c r="R166" s="86"/>
+    </row>
+    <row r="167" spans="1:18">
+      <c r="A167" s="81"/>
+      <c r="B167" s="25"/>
+      <c r="C167" s="26"/>
+      <c r="D167" s="27"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="28"/>
+      <c r="G167" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E167,Lists!$B$2:$B$6,0),MATCH($F167,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H167" s="128"/>
-[...6 lines deleted...]
-      <c r="O167" s="130" t="str">
+      <c r="H167" s="25"/>
+      <c r="I167" s="25"/>
+      <c r="J167" s="26"/>
+      <c r="K167" s="26"/>
+      <c r="L167" s="28"/>
+      <c r="M167" s="28"/>
+      <c r="N167" s="28"/>
+      <c r="O167" s="28" t="str">
         <f>IFERROR(IF(H167="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M167,Lists!$B$2:$B$6,0),MATCH($N167,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P167" s="132"/>
-[...10 lines deleted...]
-      <c r="G168" s="131" t="str">
+      <c r="P167" s="30"/>
+      <c r="Q167" s="86"/>
+      <c r="R167" s="86"/>
+    </row>
+    <row r="168" spans="1:18">
+      <c r="A168" s="81"/>
+      <c r="B168" s="25"/>
+      <c r="C168" s="26"/>
+      <c r="D168" s="27"/>
+      <c r="E168" s="28"/>
+      <c r="F168" s="28"/>
+      <c r="G168" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E168,Lists!$B$2:$B$6,0),MATCH($F168,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H168" s="128"/>
-[...6 lines deleted...]
-      <c r="O168" s="130" t="str">
+      <c r="H168" s="25"/>
+      <c r="I168" s="25"/>
+      <c r="J168" s="26"/>
+      <c r="K168" s="26"/>
+      <c r="L168" s="28"/>
+      <c r="M168" s="28"/>
+      <c r="N168" s="28"/>
+      <c r="O168" s="28" t="str">
         <f>IFERROR(IF(H168="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M168,Lists!$B$2:$B$6,0),MATCH($N168,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P168" s="132"/>
-[...10 lines deleted...]
-      <c r="G169" s="131" t="str">
+      <c r="P168" s="30"/>
+      <c r="Q168" s="86"/>
+      <c r="R168" s="86"/>
+    </row>
+    <row r="169" spans="1:18">
+      <c r="A169" s="81"/>
+      <c r="B169" s="25"/>
+      <c r="C169" s="26"/>
+      <c r="D169" s="27"/>
+      <c r="E169" s="28"/>
+      <c r="F169" s="28"/>
+      <c r="G169" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E169,Lists!$B$2:$B$6,0),MATCH($F169,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H169" s="128"/>
-[...6 lines deleted...]
-      <c r="O169" s="130" t="str">
+      <c r="H169" s="25"/>
+      <c r="I169" s="25"/>
+      <c r="J169" s="26"/>
+      <c r="K169" s="26"/>
+      <c r="L169" s="28"/>
+      <c r="M169" s="28"/>
+      <c r="N169" s="28"/>
+      <c r="O169" s="28" t="str">
         <f>IFERROR(IF(H169="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M169,Lists!$B$2:$B$6,0),MATCH($N169,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P169" s="132"/>
-[...10 lines deleted...]
-      <c r="G170" s="131" t="str">
+      <c r="P169" s="30"/>
+      <c r="Q169" s="86"/>
+      <c r="R169" s="86"/>
+    </row>
+    <row r="170" spans="1:18">
+      <c r="A170" s="81"/>
+      <c r="B170" s="25"/>
+      <c r="C170" s="26"/>
+      <c r="D170" s="27"/>
+      <c r="E170" s="28"/>
+      <c r="F170" s="28"/>
+      <c r="G170" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E170,Lists!$B$2:$B$6,0),MATCH($F170,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H170" s="128"/>
-[...6 lines deleted...]
-      <c r="O170" s="130" t="str">
+      <c r="H170" s="25"/>
+      <c r="I170" s="25"/>
+      <c r="J170" s="26"/>
+      <c r="K170" s="26"/>
+      <c r="L170" s="28"/>
+      <c r="M170" s="28"/>
+      <c r="N170" s="28"/>
+      <c r="O170" s="28" t="str">
         <f>IFERROR(IF(H170="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M170,Lists!$B$2:$B$6,0),MATCH($N170,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P170" s="132"/>
-[...10 lines deleted...]
-      <c r="G171" s="131" t="str">
+      <c r="P170" s="30"/>
+      <c r="Q170" s="86"/>
+      <c r="R170" s="86"/>
+    </row>
+    <row r="171" spans="1:18">
+      <c r="A171" s="81"/>
+      <c r="B171" s="25"/>
+      <c r="C171" s="26"/>
+      <c r="D171" s="27"/>
+      <c r="E171" s="28"/>
+      <c r="F171" s="28"/>
+      <c r="G171" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E171,Lists!$B$2:$B$6,0),MATCH($F171,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H171" s="128"/>
-[...6 lines deleted...]
-      <c r="O171" s="130" t="str">
+      <c r="H171" s="25"/>
+      <c r="I171" s="25"/>
+      <c r="J171" s="26"/>
+      <c r="K171" s="26"/>
+      <c r="L171" s="28"/>
+      <c r="M171" s="28"/>
+      <c r="N171" s="28"/>
+      <c r="O171" s="28" t="str">
         <f>IFERROR(IF(H171="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M171,Lists!$B$2:$B$6,0),MATCH($N171,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P171" s="132"/>
-[...10 lines deleted...]
-      <c r="G172" s="131" t="str">
+      <c r="P171" s="30"/>
+      <c r="Q171" s="86"/>
+      <c r="R171" s="86"/>
+    </row>
+    <row r="172" spans="1:18">
+      <c r="A172" s="81"/>
+      <c r="B172" s="25"/>
+      <c r="C172" s="26"/>
+      <c r="D172" s="27"/>
+      <c r="E172" s="28"/>
+      <c r="F172" s="28"/>
+      <c r="G172" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E172,Lists!$B$2:$B$6,0),MATCH($F172,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H172" s="128"/>
-[...6 lines deleted...]
-      <c r="O172" s="130" t="str">
+      <c r="H172" s="25"/>
+      <c r="I172" s="25"/>
+      <c r="J172" s="26"/>
+      <c r="K172" s="26"/>
+      <c r="L172" s="28"/>
+      <c r="M172" s="28"/>
+      <c r="N172" s="28"/>
+      <c r="O172" s="28" t="str">
         <f>IFERROR(IF(H172="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M172,Lists!$B$2:$B$6,0),MATCH($N172,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P172" s="132"/>
-[...10 lines deleted...]
-      <c r="G173" s="131" t="str">
+      <c r="P172" s="30"/>
+      <c r="Q172" s="86"/>
+      <c r="R172" s="86"/>
+    </row>
+    <row r="173" spans="1:18">
+      <c r="A173" s="81"/>
+      <c r="B173" s="25"/>
+      <c r="C173" s="26"/>
+      <c r="D173" s="27"/>
+      <c r="E173" s="28"/>
+      <c r="F173" s="28"/>
+      <c r="G173" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E173,Lists!$B$2:$B$6,0),MATCH($F173,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H173" s="128"/>
-[...6 lines deleted...]
-      <c r="O173" s="130" t="str">
+      <c r="H173" s="25"/>
+      <c r="I173" s="25"/>
+      <c r="J173" s="26"/>
+      <c r="K173" s="26"/>
+      <c r="L173" s="28"/>
+      <c r="M173" s="28"/>
+      <c r="N173" s="28"/>
+      <c r="O173" s="28" t="str">
         <f>IFERROR(IF(H173="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M173,Lists!$B$2:$B$6,0),MATCH($N173,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P173" s="132"/>
-[...10 lines deleted...]
-      <c r="G174" s="131" t="str">
+      <c r="P173" s="30"/>
+      <c r="Q173" s="86"/>
+      <c r="R173" s="86"/>
+    </row>
+    <row r="174" spans="1:18">
+      <c r="A174" s="81"/>
+      <c r="B174" s="25"/>
+      <c r="C174" s="26"/>
+      <c r="D174" s="27"/>
+      <c r="E174" s="28"/>
+      <c r="F174" s="28"/>
+      <c r="G174" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E174,Lists!$B$2:$B$6,0),MATCH($F174,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H174" s="128"/>
-[...6 lines deleted...]
-      <c r="O174" s="130" t="str">
+      <c r="H174" s="25"/>
+      <c r="I174" s="25"/>
+      <c r="J174" s="26"/>
+      <c r="K174" s="26"/>
+      <c r="L174" s="28"/>
+      <c r="M174" s="28"/>
+      <c r="N174" s="28"/>
+      <c r="O174" s="28" t="str">
         <f>IFERROR(IF(H174="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M174,Lists!$B$2:$B$6,0),MATCH($N174,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P174" s="132"/>
-[...10 lines deleted...]
-      <c r="G175" s="131" t="str">
+      <c r="P174" s="30"/>
+      <c r="Q174" s="86"/>
+      <c r="R174" s="86"/>
+    </row>
+    <row r="175" spans="1:18">
+      <c r="A175" s="81"/>
+      <c r="B175" s="25"/>
+      <c r="C175" s="26"/>
+      <c r="D175" s="27"/>
+      <c r="E175" s="28"/>
+      <c r="F175" s="28"/>
+      <c r="G175" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E175,Lists!$B$2:$B$6,0),MATCH($F175,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H175" s="128"/>
-[...6 lines deleted...]
-      <c r="O175" s="130" t="str">
+      <c r="H175" s="25"/>
+      <c r="I175" s="25"/>
+      <c r="J175" s="26"/>
+      <c r="K175" s="26"/>
+      <c r="L175" s="28"/>
+      <c r="M175" s="28"/>
+      <c r="N175" s="28"/>
+      <c r="O175" s="28" t="str">
         <f>IFERROR(IF(H175="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M175,Lists!$B$2:$B$6,0),MATCH($N175,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P175" s="132"/>
-[...10 lines deleted...]
-      <c r="G176" s="131" t="str">
+      <c r="P175" s="30"/>
+      <c r="Q175" s="86"/>
+      <c r="R175" s="86"/>
+    </row>
+    <row r="176" spans="1:18">
+      <c r="A176" s="81"/>
+      <c r="B176" s="25"/>
+      <c r="C176" s="26"/>
+      <c r="D176" s="27"/>
+      <c r="E176" s="28"/>
+      <c r="F176" s="28"/>
+      <c r="G176" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E176,Lists!$B$2:$B$6,0),MATCH($F176,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H176" s="128"/>
-[...6 lines deleted...]
-      <c r="O176" s="130" t="str">
+      <c r="H176" s="25"/>
+      <c r="I176" s="25"/>
+      <c r="J176" s="26"/>
+      <c r="K176" s="26"/>
+      <c r="L176" s="28"/>
+      <c r="M176" s="28"/>
+      <c r="N176" s="28"/>
+      <c r="O176" s="28" t="str">
         <f>IFERROR(IF(H176="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M176,Lists!$B$2:$B$6,0),MATCH($N176,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P176" s="132"/>
-[...10 lines deleted...]
-      <c r="G177" s="131" t="str">
+      <c r="P176" s="30"/>
+      <c r="Q176" s="86"/>
+      <c r="R176" s="86"/>
+    </row>
+    <row r="177" spans="1:18">
+      <c r="A177" s="81"/>
+      <c r="B177" s="25"/>
+      <c r="C177" s="26"/>
+      <c r="D177" s="27"/>
+      <c r="E177" s="28"/>
+      <c r="F177" s="28"/>
+      <c r="G177" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E177,Lists!$B$2:$B$6,0),MATCH($F177,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H177" s="128"/>
-[...6 lines deleted...]
-      <c r="O177" s="130" t="str">
+      <c r="H177" s="25"/>
+      <c r="I177" s="25"/>
+      <c r="J177" s="26"/>
+      <c r="K177" s="26"/>
+      <c r="L177" s="28"/>
+      <c r="M177" s="28"/>
+      <c r="N177" s="28"/>
+      <c r="O177" s="28" t="str">
         <f>IFERROR(IF(H177="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M177,Lists!$B$2:$B$6,0),MATCH($N177,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P177" s="132"/>
-[...10 lines deleted...]
-      <c r="G178" s="131" t="str">
+      <c r="P177" s="30"/>
+      <c r="Q177" s="86"/>
+      <c r="R177" s="86"/>
+    </row>
+    <row r="178" spans="1:18">
+      <c r="A178" s="81"/>
+      <c r="B178" s="25"/>
+      <c r="C178" s="26"/>
+      <c r="D178" s="27"/>
+      <c r="E178" s="28"/>
+      <c r="F178" s="28"/>
+      <c r="G178" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E178,Lists!$B$2:$B$6,0),MATCH($F178,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H178" s="128"/>
-[...6 lines deleted...]
-      <c r="O178" s="130" t="str">
+      <c r="H178" s="25"/>
+      <c r="I178" s="25"/>
+      <c r="J178" s="26"/>
+      <c r="K178" s="26"/>
+      <c r="L178" s="28"/>
+      <c r="M178" s="28"/>
+      <c r="N178" s="28"/>
+      <c r="O178" s="28" t="str">
         <f>IFERROR(IF(H178="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M178,Lists!$B$2:$B$6,0),MATCH($N178,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P178" s="132"/>
-[...10 lines deleted...]
-      <c r="G179" s="131" t="str">
+      <c r="P178" s="30"/>
+      <c r="Q178" s="86"/>
+      <c r="R178" s="86"/>
+    </row>
+    <row r="179" spans="1:18">
+      <c r="A179" s="81"/>
+      <c r="B179" s="25"/>
+      <c r="C179" s="26"/>
+      <c r="D179" s="27"/>
+      <c r="E179" s="28"/>
+      <c r="F179" s="28"/>
+      <c r="G179" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E179,Lists!$B$2:$B$6,0),MATCH($F179,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H179" s="128"/>
-[...6 lines deleted...]
-      <c r="O179" s="130" t="str">
+      <c r="H179" s="25"/>
+      <c r="I179" s="25"/>
+      <c r="J179" s="26"/>
+      <c r="K179" s="26"/>
+      <c r="L179" s="28"/>
+      <c r="M179" s="28"/>
+      <c r="N179" s="28"/>
+      <c r="O179" s="28" t="str">
         <f>IFERROR(IF(H179="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M179,Lists!$B$2:$B$6,0),MATCH($N179,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P179" s="132"/>
-[...10 lines deleted...]
-      <c r="G180" s="131" t="str">
+      <c r="P179" s="30"/>
+      <c r="Q179" s="86"/>
+      <c r="R179" s="86"/>
+    </row>
+    <row r="180" spans="1:18">
+      <c r="A180" s="81"/>
+      <c r="B180" s="25"/>
+      <c r="C180" s="26"/>
+      <c r="D180" s="27"/>
+      <c r="E180" s="28"/>
+      <c r="F180" s="28"/>
+      <c r="G180" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E180,Lists!$B$2:$B$6,0),MATCH($F180,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H180" s="128"/>
-[...6 lines deleted...]
-      <c r="O180" s="130" t="str">
+      <c r="H180" s="25"/>
+      <c r="I180" s="25"/>
+      <c r="J180" s="26"/>
+      <c r="K180" s="26"/>
+      <c r="L180" s="28"/>
+      <c r="M180" s="28"/>
+      <c r="N180" s="28"/>
+      <c r="O180" s="28" t="str">
         <f>IFERROR(IF(H180="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M180,Lists!$B$2:$B$6,0),MATCH($N180,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P180" s="132"/>
-[...10 lines deleted...]
-      <c r="G181" s="131" t="str">
+      <c r="P180" s="30"/>
+      <c r="Q180" s="86"/>
+      <c r="R180" s="86"/>
+    </row>
+    <row r="181" spans="1:18">
+      <c r="A181" s="81"/>
+      <c r="B181" s="25"/>
+      <c r="C181" s="26"/>
+      <c r="D181" s="27"/>
+      <c r="E181" s="28"/>
+      <c r="F181" s="28"/>
+      <c r="G181" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E181,Lists!$B$2:$B$6,0),MATCH($F181,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H181" s="128"/>
-[...6 lines deleted...]
-      <c r="O181" s="130" t="str">
+      <c r="H181" s="25"/>
+      <c r="I181" s="25"/>
+      <c r="J181" s="26"/>
+      <c r="K181" s="26"/>
+      <c r="L181" s="28"/>
+      <c r="M181" s="28"/>
+      <c r="N181" s="28"/>
+      <c r="O181" s="28" t="str">
         <f>IFERROR(IF(H181="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M181,Lists!$B$2:$B$6,0),MATCH($N181,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P181" s="132"/>
-[...10 lines deleted...]
-      <c r="G182" s="131" t="str">
+      <c r="P181" s="30"/>
+      <c r="Q181" s="86"/>
+      <c r="R181" s="86"/>
+    </row>
+    <row r="182" spans="1:18">
+      <c r="A182" s="81"/>
+      <c r="B182" s="25"/>
+      <c r="C182" s="26"/>
+      <c r="D182" s="26"/>
+      <c r="E182" s="28"/>
+      <c r="F182" s="28"/>
+      <c r="G182" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E182,Lists!$B$2:$B$6,0),MATCH($F182,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H182" s="128"/>
-[...6 lines deleted...]
-      <c r="O182" s="130" t="str">
+      <c r="H182" s="25"/>
+      <c r="I182" s="25"/>
+      <c r="J182" s="26"/>
+      <c r="K182" s="26"/>
+      <c r="L182" s="28"/>
+      <c r="M182" s="28"/>
+      <c r="N182" s="28"/>
+      <c r="O182" s="28" t="str">
         <f>IFERROR(IF(H182="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M182,Lists!$B$2:$B$6,0),MATCH($N182,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P182" s="132"/>
-[...10 lines deleted...]
-      <c r="G183" s="131" t="str">
+      <c r="P182" s="30"/>
+      <c r="Q182" s="86"/>
+      <c r="R182" s="86"/>
+    </row>
+    <row r="183" spans="1:18">
+      <c r="A183" s="81"/>
+      <c r="B183" s="25"/>
+      <c r="C183" s="26"/>
+      <c r="D183" s="27"/>
+      <c r="E183" s="28"/>
+      <c r="F183" s="28"/>
+      <c r="G183" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E183,Lists!$B$2:$B$6,0),MATCH($F183,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H183" s="128"/>
-[...6 lines deleted...]
-      <c r="O183" s="130" t="str">
+      <c r="H183" s="25"/>
+      <c r="I183" s="25"/>
+      <c r="J183" s="26"/>
+      <c r="K183" s="26"/>
+      <c r="L183" s="28"/>
+      <c r="M183" s="28"/>
+      <c r="N183" s="28"/>
+      <c r="O183" s="28" t="str">
         <f>IFERROR(IF(H183="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M183,Lists!$B$2:$B$6,0),MATCH($N183,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P183" s="132"/>
-[...10 lines deleted...]
-      <c r="G184" s="131" t="str">
+      <c r="P183" s="30"/>
+      <c r="Q183" s="86"/>
+      <c r="R183" s="86"/>
+    </row>
+    <row r="184" spans="1:18">
+      <c r="A184" s="81"/>
+      <c r="B184" s="25"/>
+      <c r="C184" s="26"/>
+      <c r="D184" s="27"/>
+      <c r="E184" s="28"/>
+      <c r="F184" s="28"/>
+      <c r="G184" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E184,Lists!$B$2:$B$6,0),MATCH($F184,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H184" s="128"/>
-[...6 lines deleted...]
-      <c r="O184" s="130" t="str">
+      <c r="H184" s="25"/>
+      <c r="I184" s="25"/>
+      <c r="J184" s="26"/>
+      <c r="K184" s="26"/>
+      <c r="L184" s="28"/>
+      <c r="M184" s="28"/>
+      <c r="N184" s="28"/>
+      <c r="O184" s="28" t="str">
         <f>IFERROR(IF(H184="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M184,Lists!$B$2:$B$6,0),MATCH($N184,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P184" s="132"/>
-[...10 lines deleted...]
-      <c r="G185" s="131" t="str">
+      <c r="P184" s="30"/>
+      <c r="Q184" s="86"/>
+      <c r="R184" s="86"/>
+    </row>
+    <row r="185" spans="1:18">
+      <c r="A185" s="81"/>
+      <c r="B185" s="25"/>
+      <c r="C185" s="26"/>
+      <c r="D185" s="27"/>
+      <c r="E185" s="28"/>
+      <c r="F185" s="28"/>
+      <c r="G185" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E185,Lists!$B$2:$B$6,0),MATCH($F185,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H185" s="128"/>
-[...6 lines deleted...]
-      <c r="O185" s="130" t="str">
+      <c r="H185" s="25"/>
+      <c r="I185" s="25"/>
+      <c r="J185" s="26"/>
+      <c r="K185" s="26"/>
+      <c r="L185" s="28"/>
+      <c r="M185" s="28"/>
+      <c r="N185" s="28"/>
+      <c r="O185" s="28" t="str">
         <f>IFERROR(IF(H185="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M185,Lists!$B$2:$B$6,0),MATCH($N185,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P185" s="132"/>
-[...10 lines deleted...]
-      <c r="G186" s="131" t="str">
+      <c r="P185" s="30"/>
+      <c r="Q185" s="86"/>
+      <c r="R185" s="86"/>
+    </row>
+    <row r="186" spans="1:18">
+      <c r="A186" s="81"/>
+      <c r="B186" s="25"/>
+      <c r="C186" s="26"/>
+      <c r="D186" s="27"/>
+      <c r="E186" s="28"/>
+      <c r="F186" s="28"/>
+      <c r="G186" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E186,Lists!$B$2:$B$6,0),MATCH($F186,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H186" s="128"/>
-[...6 lines deleted...]
-      <c r="O186" s="130" t="str">
+      <c r="H186" s="25"/>
+      <c r="I186" s="25"/>
+      <c r="J186" s="26"/>
+      <c r="K186" s="26"/>
+      <c r="L186" s="28"/>
+      <c r="M186" s="28"/>
+      <c r="N186" s="28"/>
+      <c r="O186" s="28" t="str">
         <f>IFERROR(IF(H186="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M186,Lists!$B$2:$B$6,0),MATCH($N186,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P186" s="132"/>
-[...10 lines deleted...]
-      <c r="G187" s="131" t="str">
+      <c r="P186" s="30"/>
+      <c r="Q186" s="86"/>
+      <c r="R186" s="86"/>
+    </row>
+    <row r="187" spans="1:18">
+      <c r="A187" s="81"/>
+      <c r="B187" s="25"/>
+      <c r="C187" s="26"/>
+      <c r="D187" s="27"/>
+      <c r="E187" s="28"/>
+      <c r="F187" s="28"/>
+      <c r="G187" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E187,Lists!$B$2:$B$6,0),MATCH($F187,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H187" s="128"/>
-[...6 lines deleted...]
-      <c r="O187" s="130" t="str">
+      <c r="H187" s="25"/>
+      <c r="I187" s="25"/>
+      <c r="J187" s="26"/>
+      <c r="K187" s="26"/>
+      <c r="L187" s="28"/>
+      <c r="M187" s="28"/>
+      <c r="N187" s="28"/>
+      <c r="O187" s="28" t="str">
         <f>IFERROR(IF(H187="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M187,Lists!$B$2:$B$6,0),MATCH($N187,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P187" s="132"/>
-[...10 lines deleted...]
-      <c r="G188" s="131" t="str">
+      <c r="P187" s="30"/>
+      <c r="Q187" s="86"/>
+      <c r="R187" s="86"/>
+    </row>
+    <row r="188" spans="1:18">
+      <c r="A188" s="81"/>
+      <c r="B188" s="25"/>
+      <c r="C188" s="26"/>
+      <c r="D188" s="27"/>
+      <c r="E188" s="28"/>
+      <c r="F188" s="28"/>
+      <c r="G188" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E188,Lists!$B$2:$B$6,0),MATCH($F188,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H188" s="128"/>
-[...6 lines deleted...]
-      <c r="O188" s="130" t="str">
+      <c r="H188" s="25"/>
+      <c r="I188" s="25"/>
+      <c r="J188" s="26"/>
+      <c r="K188" s="26"/>
+      <c r="L188" s="28"/>
+      <c r="M188" s="28"/>
+      <c r="N188" s="28"/>
+      <c r="O188" s="28" t="str">
         <f>IFERROR(IF(H188="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M188,Lists!$B$2:$B$6,0),MATCH($N188,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P188" s="132"/>
-[...10 lines deleted...]
-      <c r="G189" s="131" t="str">
+      <c r="P188" s="30"/>
+      <c r="Q188" s="86"/>
+      <c r="R188" s="86"/>
+    </row>
+    <row r="189" spans="1:18">
+      <c r="A189" s="81"/>
+      <c r="B189" s="25"/>
+      <c r="C189" s="26"/>
+      <c r="D189" s="27"/>
+      <c r="E189" s="28"/>
+      <c r="F189" s="28"/>
+      <c r="G189" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E189,Lists!$B$2:$B$6,0),MATCH($F189,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H189" s="128"/>
-[...6 lines deleted...]
-      <c r="O189" s="130" t="str">
+      <c r="H189" s="25"/>
+      <c r="I189" s="25"/>
+      <c r="J189" s="26"/>
+      <c r="K189" s="26"/>
+      <c r="L189" s="28"/>
+      <c r="M189" s="28"/>
+      <c r="N189" s="28"/>
+      <c r="O189" s="28" t="str">
         <f>IFERROR(IF(H189="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M189,Lists!$B$2:$B$6,0),MATCH($N189,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P189" s="132"/>
-[...10 lines deleted...]
-      <c r="G190" s="131" t="str">
+      <c r="P189" s="30"/>
+      <c r="Q189" s="86"/>
+      <c r="R189" s="86"/>
+    </row>
+    <row r="190" spans="1:18">
+      <c r="A190" s="81"/>
+      <c r="B190" s="25"/>
+      <c r="C190" s="26"/>
+      <c r="D190" s="27"/>
+      <c r="E190" s="28"/>
+      <c r="F190" s="28"/>
+      <c r="G190" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E190,Lists!$B$2:$B$6,0),MATCH($F190,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H190" s="128"/>
-[...6 lines deleted...]
-      <c r="O190" s="130" t="str">
+      <c r="H190" s="25"/>
+      <c r="I190" s="25"/>
+      <c r="J190" s="26"/>
+      <c r="K190" s="26"/>
+      <c r="L190" s="28"/>
+      <c r="M190" s="28"/>
+      <c r="N190" s="28"/>
+      <c r="O190" s="28" t="str">
         <f>IFERROR(IF(H190="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M190,Lists!$B$2:$B$6,0),MATCH($N190,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P190" s="132"/>
-[...10 lines deleted...]
-      <c r="G191" s="131" t="str">
+      <c r="P190" s="30"/>
+      <c r="Q190" s="86"/>
+      <c r="R190" s="86"/>
+    </row>
+    <row r="191" spans="1:18">
+      <c r="A191" s="81"/>
+      <c r="B191" s="25"/>
+      <c r="C191" s="26"/>
+      <c r="D191" s="27"/>
+      <c r="E191" s="28"/>
+      <c r="F191" s="28"/>
+      <c r="G191" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E191,Lists!$B$2:$B$6,0),MATCH($F191,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H191" s="128"/>
-[...6 lines deleted...]
-      <c r="O191" s="130" t="str">
+      <c r="H191" s="25"/>
+      <c r="I191" s="25"/>
+      <c r="J191" s="26"/>
+      <c r="K191" s="26"/>
+      <c r="L191" s="28"/>
+      <c r="M191" s="28"/>
+      <c r="N191" s="28"/>
+      <c r="O191" s="28" t="str">
         <f>IFERROR(IF(H191="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M191,Lists!$B$2:$B$6,0),MATCH($N191,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P191" s="132"/>
-[...10 lines deleted...]
-      <c r="G192" s="131" t="str">
+      <c r="P191" s="30"/>
+      <c r="Q191" s="86"/>
+      <c r="R191" s="86"/>
+    </row>
+    <row r="192" spans="1:18">
+      <c r="A192" s="81"/>
+      <c r="B192" s="25"/>
+      <c r="C192" s="26"/>
+      <c r="D192" s="27"/>
+      <c r="E192" s="28"/>
+      <c r="F192" s="28"/>
+      <c r="G192" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E192,Lists!$B$2:$B$6,0),MATCH($F192,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H192" s="128"/>
-[...6 lines deleted...]
-      <c r="O192" s="130" t="str">
+      <c r="H192" s="25"/>
+      <c r="I192" s="25"/>
+      <c r="J192" s="26"/>
+      <c r="K192" s="26"/>
+      <c r="L192" s="28"/>
+      <c r="M192" s="28"/>
+      <c r="N192" s="28"/>
+      <c r="O192" s="28" t="str">
         <f>IFERROR(IF(H192="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M192,Lists!$B$2:$B$6,0),MATCH($N192,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P192" s="132"/>
-[...10 lines deleted...]
-      <c r="G193" s="131" t="str">
+      <c r="P192" s="30"/>
+      <c r="Q192" s="86"/>
+      <c r="R192" s="86"/>
+    </row>
+    <row r="193" spans="1:18">
+      <c r="A193" s="81"/>
+      <c r="B193" s="25"/>
+      <c r="C193" s="26"/>
+      <c r="D193" s="27"/>
+      <c r="E193" s="28"/>
+      <c r="F193" s="28"/>
+      <c r="G193" s="29" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E193,Lists!$B$2:$B$6,0),MATCH($F193,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H193" s="128"/>
-[...6 lines deleted...]
-      <c r="O193" s="130" t="str">
+      <c r="H193" s="25"/>
+      <c r="I193" s="25"/>
+      <c r="J193" s="26"/>
+      <c r="K193" s="26"/>
+      <c r="L193" s="28"/>
+      <c r="M193" s="28"/>
+      <c r="N193" s="28"/>
+      <c r="O193" s="28" t="str">
         <f>IFERROR(IF(H193="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M193,Lists!$B$2:$B$6,0),MATCH($N193,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P193" s="132"/>
-[...10 lines deleted...]
-      <c r="G194" s="139" t="str">
+      <c r="P193" s="30"/>
+      <c r="Q193" s="86"/>
+      <c r="R193" s="86"/>
+    </row>
+    <row r="194" spans="1:18" ht="21" thickBot="1">
+      <c r="A194" s="82"/>
+      <c r="B194" s="36"/>
+      <c r="C194" s="33"/>
+      <c r="D194" s="34"/>
+      <c r="E194" s="32"/>
+      <c r="F194" s="32"/>
+      <c r="G194" s="35" t="str">
         <f>IFERROR(INDEX(Lists!$C$2:$G$6,MATCH($E194,Lists!$B$2:$B$6,0),MATCH($F194,Lists!$C$1:$G$1,0)),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="H194" s="140"/>
-[...6 lines deleted...]
-      <c r="O194" s="141" t="str">
+      <c r="H194" s="36"/>
+      <c r="I194" s="36"/>
+      <c r="J194" s="33"/>
+      <c r="K194" s="33"/>
+      <c r="L194" s="32"/>
+      <c r="M194" s="32"/>
+      <c r="N194" s="32"/>
+      <c r="O194" s="37" t="str">
         <f>IFERROR(IF(H194="Minimise",INDEX(Lists!$C$2:$G$6,MATCH($M194,Lists!$B$2:$B$6,0),MATCH($N194,Lists!$C$1:$G$1,0)),"N/A"),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="P194" s="142"/>
-[...5627 lines deleted...]
-      <c r="F1990" s="124"/>
+      <c r="P194" s="38"/>
+      <c r="Q194" s="86"/>
+      <c r="R194" s="86"/>
+    </row>
+    <row r="195" spans="1:18">
+      <c r="F195" s="92"/>
+    </row>
+    <row r="196" spans="1:18">
+      <c r="F196" s="92"/>
+    </row>
+    <row r="197" spans="1:18">
+      <c r="F197" s="92"/>
+    </row>
+    <row r="198" spans="1:18">
+      <c r="F198" s="92"/>
+    </row>
+    <row r="199" spans="1:18">
+      <c r="F199" s="92"/>
+    </row>
+    <row r="200" spans="1:18">
+      <c r="F200" s="92"/>
+    </row>
+    <row r="201" spans="1:18">
+      <c r="F201" s="92"/>
+    </row>
+    <row r="202" spans="1:18">
+      <c r="F202" s="92"/>
+    </row>
+    <row r="203" spans="1:18">
+      <c r="F203" s="92"/>
+    </row>
+    <row r="204" spans="1:18">
+      <c r="F204" s="92"/>
+    </row>
+    <row r="205" spans="1:18">
+      <c r="F205" s="92"/>
+    </row>
+    <row r="206" spans="1:18">
+      <c r="F206" s="92"/>
+    </row>
+    <row r="207" spans="1:18">
+      <c r="F207" s="92"/>
+    </row>
+    <row r="208" spans="1:18">
+      <c r="F208" s="92"/>
+    </row>
+    <row r="209" spans="6:6">
+      <c r="F209" s="92"/>
+    </row>
+    <row r="210" spans="6:6">
+      <c r="F210" s="92"/>
+    </row>
+    <row r="211" spans="6:6">
+      <c r="F211" s="92"/>
+    </row>
+    <row r="212" spans="6:6">
+      <c r="F212" s="92"/>
+    </row>
+    <row r="213" spans="6:6">
+      <c r="F213" s="92"/>
+    </row>
+    <row r="214" spans="6:6">
+      <c r="F214" s="92"/>
+    </row>
+    <row r="215" spans="6:6">
+      <c r="F215" s="92"/>
+    </row>
+    <row r="216" spans="6:6">
+      <c r="F216" s="92"/>
+    </row>
+    <row r="217" spans="6:6">
+      <c r="F217" s="92"/>
+    </row>
+    <row r="218" spans="6:6">
+      <c r="F218" s="92"/>
+    </row>
+    <row r="219" spans="6:6">
+      <c r="F219" s="92"/>
+    </row>
+    <row r="220" spans="6:6">
+      <c r="F220" s="92"/>
+    </row>
+    <row r="221" spans="6:6">
+      <c r="F221" s="92"/>
+    </row>
+    <row r="222" spans="6:6">
+      <c r="F222" s="92"/>
+    </row>
+    <row r="223" spans="6:6">
+      <c r="F223" s="92"/>
+    </row>
+    <row r="224" spans="6:6">
+      <c r="F224" s="92"/>
+    </row>
+    <row r="225" spans="6:6">
+      <c r="F225" s="92"/>
+    </row>
+    <row r="226" spans="6:6">
+      <c r="F226" s="92"/>
+    </row>
+    <row r="227" spans="6:6">
+      <c r="F227" s="92"/>
+    </row>
+    <row r="228" spans="6:6">
+      <c r="F228" s="92"/>
+    </row>
+    <row r="229" spans="6:6">
+      <c r="F229" s="92"/>
+    </row>
+    <row r="230" spans="6:6">
+      <c r="F230" s="92"/>
+    </row>
+    <row r="231" spans="6:6">
+      <c r="F231" s="92"/>
+    </row>
+    <row r="232" spans="6:6">
+      <c r="F232" s="92"/>
+    </row>
+    <row r="233" spans="6:6">
+      <c r="F233" s="92"/>
+    </row>
+    <row r="234" spans="6:6">
+      <c r="F234" s="92"/>
+    </row>
+    <row r="235" spans="6:6">
+      <c r="F235" s="92"/>
+    </row>
+    <row r="236" spans="6:6">
+      <c r="F236" s="92"/>
+    </row>
+    <row r="237" spans="6:6">
+      <c r="F237" s="92"/>
+    </row>
+    <row r="238" spans="6:6">
+      <c r="F238" s="92"/>
+    </row>
+    <row r="239" spans="6:6">
+      <c r="F239" s="92"/>
+    </row>
+    <row r="240" spans="6:6">
+      <c r="F240" s="92"/>
+    </row>
+    <row r="241" spans="6:6">
+      <c r="F241" s="92"/>
+    </row>
+    <row r="242" spans="6:6">
+      <c r="F242" s="92"/>
+    </row>
+    <row r="243" spans="6:6">
+      <c r="F243" s="92"/>
+    </row>
+    <row r="244" spans="6:6">
+      <c r="F244" s="92"/>
+    </row>
+    <row r="245" spans="6:6">
+      <c r="F245" s="92"/>
+    </row>
+    <row r="246" spans="6:6">
+      <c r="F246" s="92"/>
+    </row>
+    <row r="247" spans="6:6">
+      <c r="F247" s="92"/>
+    </row>
+    <row r="248" spans="6:6">
+      <c r="F248" s="92"/>
+    </row>
+    <row r="249" spans="6:6">
+      <c r="F249" s="92"/>
+    </row>
+    <row r="250" spans="6:6">
+      <c r="F250" s="92"/>
+    </row>
+    <row r="251" spans="6:6">
+      <c r="F251" s="92"/>
+    </row>
+    <row r="252" spans="6:6">
+      <c r="F252" s="92"/>
+    </row>
+    <row r="253" spans="6:6">
+      <c r="F253" s="92"/>
+    </row>
+    <row r="254" spans="6:6">
+      <c r="F254" s="92"/>
+    </row>
+    <row r="255" spans="6:6">
+      <c r="F255" s="92"/>
+    </row>
+    <row r="256" spans="6:6">
+      <c r="F256" s="92"/>
+    </row>
+    <row r="257" spans="6:6">
+      <c r="F257" s="92"/>
+    </row>
+    <row r="258" spans="6:6">
+      <c r="F258" s="92"/>
+    </row>
+    <row r="259" spans="6:6">
+      <c r="F259" s="92"/>
+    </row>
+    <row r="260" spans="6:6">
+      <c r="F260" s="92"/>
+    </row>
+    <row r="261" spans="6:6">
+      <c r="F261" s="92"/>
+    </row>
+    <row r="262" spans="6:6">
+      <c r="F262" s="92"/>
+    </row>
+    <row r="263" spans="6:6">
+      <c r="F263" s="92"/>
+    </row>
+    <row r="264" spans="6:6">
+      <c r="F264" s="92"/>
+    </row>
+    <row r="265" spans="6:6">
+      <c r="F265" s="92"/>
+    </row>
+    <row r="266" spans="6:6">
+      <c r="F266" s="92"/>
+    </row>
+    <row r="267" spans="6:6">
+      <c r="F267" s="92"/>
+    </row>
+    <row r="268" spans="6:6">
+      <c r="F268" s="92"/>
+    </row>
+    <row r="269" spans="6:6">
+      <c r="F269" s="92"/>
+    </row>
+    <row r="270" spans="6:6">
+      <c r="F270" s="92"/>
+    </row>
+    <row r="271" spans="6:6">
+      <c r="F271" s="92"/>
+    </row>
+    <row r="272" spans="6:6">
+      <c r="F272" s="92"/>
+    </row>
+    <row r="273" spans="6:6">
+      <c r="F273" s="92"/>
+    </row>
+    <row r="274" spans="6:6">
+      <c r="F274" s="92"/>
+    </row>
+    <row r="275" spans="6:6">
+      <c r="F275" s="92"/>
+    </row>
+    <row r="276" spans="6:6">
+      <c r="F276" s="92"/>
+    </row>
+    <row r="277" spans="6:6">
+      <c r="F277" s="92"/>
+    </row>
+    <row r="278" spans="6:6">
+      <c r="F278" s="92"/>
+    </row>
+    <row r="279" spans="6:6">
+      <c r="F279" s="92"/>
+    </row>
+    <row r="280" spans="6:6">
+      <c r="F280" s="92"/>
+    </row>
+    <row r="281" spans="6:6">
+      <c r="F281" s="92"/>
+    </row>
+    <row r="282" spans="6:6">
+      <c r="F282" s="92"/>
+    </row>
+    <row r="283" spans="6:6">
+      <c r="F283" s="92"/>
+    </row>
+    <row r="284" spans="6:6">
+      <c r="F284" s="92"/>
+    </row>
+    <row r="285" spans="6:6">
+      <c r="F285" s="92"/>
+    </row>
+    <row r="286" spans="6:6">
+      <c r="F286" s="92"/>
+    </row>
+    <row r="287" spans="6:6">
+      <c r="F287" s="92"/>
+    </row>
+    <row r="288" spans="6:6">
+      <c r="F288" s="92"/>
+    </row>
+    <row r="289" spans="6:6">
+      <c r="F289" s="92"/>
+    </row>
+    <row r="290" spans="6:6">
+      <c r="F290" s="92"/>
+    </row>
+    <row r="291" spans="6:6">
+      <c r="F291" s="92"/>
+    </row>
+    <row r="292" spans="6:6">
+      <c r="F292" s="92"/>
+    </row>
+    <row r="293" spans="6:6">
+      <c r="F293" s="92"/>
+    </row>
+    <row r="294" spans="6:6">
+      <c r="F294" s="92"/>
+    </row>
+    <row r="295" spans="6:6">
+      <c r="F295" s="92"/>
+    </row>
+    <row r="296" spans="6:6">
+      <c r="F296" s="92"/>
+    </row>
+    <row r="297" spans="6:6">
+      <c r="F297" s="92"/>
+    </row>
+    <row r="298" spans="6:6">
+      <c r="F298" s="92"/>
+    </row>
+    <row r="299" spans="6:6">
+      <c r="F299" s="92"/>
+    </row>
+    <row r="300" spans="6:6">
+      <c r="F300" s="92"/>
+    </row>
+    <row r="301" spans="6:6">
+      <c r="F301" s="92"/>
+    </row>
+    <row r="302" spans="6:6">
+      <c r="F302" s="92"/>
+    </row>
+    <row r="303" spans="6:6">
+      <c r="F303" s="92"/>
+    </row>
+    <row r="304" spans="6:6">
+      <c r="F304" s="92"/>
+    </row>
+    <row r="305" spans="6:6">
+      <c r="F305" s="92"/>
+    </row>
+    <row r="306" spans="6:6">
+      <c r="F306" s="92"/>
+    </row>
+    <row r="307" spans="6:6">
+      <c r="F307" s="92"/>
+    </row>
+    <row r="308" spans="6:6">
+      <c r="F308" s="92"/>
+    </row>
+    <row r="309" spans="6:6">
+      <c r="F309" s="92"/>
+    </row>
+    <row r="310" spans="6:6">
+      <c r="F310" s="92"/>
+    </row>
+    <row r="311" spans="6:6">
+      <c r="F311" s="92"/>
+    </row>
+    <row r="312" spans="6:6">
+      <c r="F312" s="92"/>
+    </row>
+    <row r="313" spans="6:6">
+      <c r="F313" s="92"/>
+    </row>
+    <row r="314" spans="6:6">
+      <c r="F314" s="92"/>
+    </row>
+    <row r="315" spans="6:6">
+      <c r="F315" s="92"/>
+    </row>
+    <row r="316" spans="6:6">
+      <c r="F316" s="92"/>
+    </row>
+    <row r="317" spans="6:6">
+      <c r="F317" s="92"/>
+    </row>
+    <row r="318" spans="6:6">
+      <c r="F318" s="92"/>
+    </row>
+    <row r="319" spans="6:6">
+      <c r="F319" s="92"/>
+    </row>
+    <row r="320" spans="6:6">
+      <c r="F320" s="92"/>
+    </row>
+    <row r="321" spans="6:6">
+      <c r="F321" s="92"/>
+    </row>
+    <row r="322" spans="6:6">
+      <c r="F322" s="92"/>
+    </row>
+    <row r="323" spans="6:6">
+      <c r="F323" s="92"/>
+    </row>
+    <row r="324" spans="6:6">
+      <c r="F324" s="92"/>
+    </row>
+    <row r="325" spans="6:6">
+      <c r="F325" s="92"/>
+    </row>
+    <row r="326" spans="6:6">
+      <c r="F326" s="92"/>
+    </row>
+    <row r="327" spans="6:6">
+      <c r="F327" s="92"/>
+    </row>
+    <row r="328" spans="6:6">
+      <c r="F328" s="92"/>
+    </row>
+    <row r="329" spans="6:6">
+      <c r="F329" s="92"/>
+    </row>
+    <row r="330" spans="6:6">
+      <c r="F330" s="92"/>
+    </row>
+    <row r="331" spans="6:6">
+      <c r="F331" s="92"/>
+    </row>
+    <row r="332" spans="6:6">
+      <c r="F332" s="92"/>
+    </row>
+    <row r="333" spans="6:6">
+      <c r="F333" s="92"/>
+    </row>
+    <row r="334" spans="6:6">
+      <c r="F334" s="92"/>
+    </row>
+    <row r="335" spans="6:6">
+      <c r="F335" s="92"/>
+    </row>
+    <row r="336" spans="6:6">
+      <c r="F336" s="92"/>
+    </row>
+    <row r="337" spans="6:6">
+      <c r="F337" s="92"/>
+    </row>
+    <row r="338" spans="6:6">
+      <c r="F338" s="92"/>
+    </row>
+    <row r="339" spans="6:6">
+      <c r="F339" s="92"/>
+    </row>
+    <row r="340" spans="6:6">
+      <c r="F340" s="92"/>
+    </row>
+    <row r="341" spans="6:6">
+      <c r="F341" s="92"/>
+    </row>
+    <row r="342" spans="6:6">
+      <c r="F342" s="92"/>
+    </row>
+    <row r="343" spans="6:6">
+      <c r="F343" s="92"/>
+    </row>
+    <row r="344" spans="6:6">
+      <c r="F344" s="92"/>
+    </row>
+    <row r="345" spans="6:6">
+      <c r="F345" s="92"/>
+    </row>
+    <row r="346" spans="6:6">
+      <c r="F346" s="92"/>
+    </row>
+    <row r="347" spans="6:6">
+      <c r="F347" s="92"/>
+    </row>
+    <row r="348" spans="6:6">
+      <c r="F348" s="92"/>
+    </row>
+    <row r="349" spans="6:6">
+      <c r="F349" s="92"/>
+    </row>
+    <row r="350" spans="6:6">
+      <c r="F350" s="92"/>
+    </row>
+    <row r="351" spans="6:6">
+      <c r="F351" s="92"/>
+    </row>
+    <row r="352" spans="6:6">
+      <c r="F352" s="92"/>
+    </row>
+    <row r="353" spans="6:6">
+      <c r="F353" s="92"/>
+    </row>
+    <row r="354" spans="6:6">
+      <c r="F354" s="92"/>
+    </row>
+    <row r="355" spans="6:6">
+      <c r="F355" s="92"/>
+    </row>
+    <row r="356" spans="6:6">
+      <c r="F356" s="92"/>
+    </row>
+    <row r="357" spans="6:6">
+      <c r="F357" s="92"/>
+    </row>
+    <row r="358" spans="6:6">
+      <c r="F358" s="92"/>
+    </row>
+    <row r="359" spans="6:6">
+      <c r="F359" s="92"/>
+    </row>
+    <row r="360" spans="6:6">
+      <c r="F360" s="92"/>
+    </row>
+    <row r="361" spans="6:6">
+      <c r="F361" s="92"/>
+    </row>
+    <row r="362" spans="6:6">
+      <c r="F362" s="92"/>
+    </row>
+    <row r="363" spans="6:6">
+      <c r="F363" s="92"/>
+    </row>
+    <row r="364" spans="6:6">
+      <c r="F364" s="92"/>
+    </row>
+    <row r="365" spans="6:6">
+      <c r="F365" s="92"/>
+    </row>
+    <row r="366" spans="6:6">
+      <c r="F366" s="92"/>
+    </row>
+    <row r="367" spans="6:6">
+      <c r="F367" s="92"/>
+    </row>
+    <row r="368" spans="6:6">
+      <c r="F368" s="92"/>
+    </row>
+    <row r="369" spans="6:6">
+      <c r="F369" s="92"/>
+    </row>
+    <row r="370" spans="6:6">
+      <c r="F370" s="92"/>
+    </row>
+    <row r="371" spans="6:6">
+      <c r="F371" s="92"/>
+    </row>
+    <row r="372" spans="6:6">
+      <c r="F372" s="92"/>
+    </row>
+    <row r="373" spans="6:6">
+      <c r="F373" s="92"/>
+    </row>
+    <row r="374" spans="6:6">
+      <c r="F374" s="92"/>
+    </row>
+    <row r="375" spans="6:6">
+      <c r="F375" s="92"/>
+    </row>
+    <row r="376" spans="6:6">
+      <c r="F376" s="92"/>
+    </row>
+    <row r="377" spans="6:6">
+      <c r="F377" s="92"/>
+    </row>
+    <row r="378" spans="6:6">
+      <c r="F378" s="92"/>
+    </row>
+    <row r="379" spans="6:6">
+      <c r="F379" s="92"/>
+    </row>
+    <row r="380" spans="6:6">
+      <c r="F380" s="92"/>
+    </row>
+    <row r="381" spans="6:6">
+      <c r="F381" s="92"/>
+    </row>
+    <row r="382" spans="6:6">
+      <c r="F382" s="92"/>
+    </row>
+    <row r="383" spans="6:6">
+      <c r="F383" s="92"/>
+    </row>
+    <row r="384" spans="6:6">
+      <c r="F384" s="92"/>
+    </row>
+    <row r="385" spans="6:6">
+      <c r="F385" s="92"/>
+    </row>
+    <row r="386" spans="6:6">
+      <c r="F386" s="92"/>
+    </row>
+    <row r="387" spans="6:6">
+      <c r="F387" s="92"/>
+    </row>
+    <row r="388" spans="6:6">
+      <c r="F388" s="92"/>
+    </row>
+    <row r="389" spans="6:6">
+      <c r="F389" s="92"/>
+    </row>
+    <row r="390" spans="6:6">
+      <c r="F390" s="92"/>
+    </row>
+    <row r="391" spans="6:6">
+      <c r="F391" s="92"/>
+    </row>
+    <row r="392" spans="6:6">
+      <c r="F392" s="92"/>
+    </row>
+    <row r="393" spans="6:6">
+      <c r="F393" s="92"/>
+    </row>
+    <row r="394" spans="6:6">
+      <c r="F394" s="92"/>
+    </row>
+    <row r="395" spans="6:6">
+      <c r="F395" s="92"/>
+    </row>
+    <row r="396" spans="6:6">
+      <c r="F396" s="92"/>
+    </row>
+    <row r="397" spans="6:6">
+      <c r="F397" s="92"/>
+    </row>
+    <row r="398" spans="6:6">
+      <c r="F398" s="92"/>
+    </row>
+    <row r="399" spans="6:6">
+      <c r="F399" s="92"/>
+    </row>
+    <row r="400" spans="6:6">
+      <c r="F400" s="92"/>
+    </row>
+    <row r="401" spans="6:6">
+      <c r="F401" s="92"/>
+    </row>
+    <row r="402" spans="6:6">
+      <c r="F402" s="92"/>
+    </row>
+    <row r="403" spans="6:6">
+      <c r="F403" s="92"/>
+    </row>
+    <row r="404" spans="6:6">
+      <c r="F404" s="92"/>
+    </row>
+    <row r="405" spans="6:6">
+      <c r="F405" s="92"/>
+    </row>
+    <row r="406" spans="6:6">
+      <c r="F406" s="92"/>
+    </row>
+    <row r="407" spans="6:6">
+      <c r="F407" s="92"/>
+    </row>
+    <row r="408" spans="6:6">
+      <c r="F408" s="92"/>
+    </row>
+    <row r="409" spans="6:6">
+      <c r="F409" s="92"/>
+    </row>
+    <row r="410" spans="6:6">
+      <c r="F410" s="92"/>
+    </row>
+    <row r="411" spans="6:6">
+      <c r="F411" s="92"/>
+    </row>
+    <row r="412" spans="6:6">
+      <c r="F412" s="92"/>
+    </row>
+    <row r="413" spans="6:6">
+      <c r="F413" s="92"/>
+    </row>
+    <row r="414" spans="6:6">
+      <c r="F414" s="92"/>
+    </row>
+    <row r="415" spans="6:6">
+      <c r="F415" s="92"/>
+    </row>
+    <row r="416" spans="6:6">
+      <c r="F416" s="92"/>
+    </row>
+    <row r="417" spans="6:6">
+      <c r="F417" s="92"/>
+    </row>
+    <row r="418" spans="6:6">
+      <c r="F418" s="92"/>
+    </row>
+    <row r="419" spans="6:6">
+      <c r="F419" s="92"/>
+    </row>
+    <row r="420" spans="6:6">
+      <c r="F420" s="92"/>
+    </row>
+    <row r="421" spans="6:6">
+      <c r="F421" s="92"/>
+    </row>
+    <row r="422" spans="6:6">
+      <c r="F422" s="92"/>
+    </row>
+    <row r="423" spans="6:6">
+      <c r="F423" s="92"/>
+    </row>
+    <row r="424" spans="6:6">
+      <c r="F424" s="92"/>
+    </row>
+    <row r="425" spans="6:6">
+      <c r="F425" s="92"/>
+    </row>
+    <row r="426" spans="6:6">
+      <c r="F426" s="92"/>
+    </row>
+    <row r="427" spans="6:6">
+      <c r="F427" s="92"/>
+    </row>
+    <row r="428" spans="6:6">
+      <c r="F428" s="92"/>
+    </row>
+    <row r="429" spans="6:6">
+      <c r="F429" s="92"/>
+    </row>
+    <row r="430" spans="6:6">
+      <c r="F430" s="92"/>
+    </row>
+    <row r="431" spans="6:6">
+      <c r="F431" s="92"/>
+    </row>
+    <row r="432" spans="6:6">
+      <c r="F432" s="92"/>
+    </row>
+    <row r="433" spans="6:6">
+      <c r="F433" s="92"/>
+    </row>
+    <row r="434" spans="6:6">
+      <c r="F434" s="92"/>
+    </row>
+    <row r="435" spans="6:6">
+      <c r="F435" s="92"/>
+    </row>
+    <row r="436" spans="6:6">
+      <c r="F436" s="92"/>
+    </row>
+    <row r="437" spans="6:6">
+      <c r="F437" s="92"/>
+    </row>
+    <row r="438" spans="6:6">
+      <c r="F438" s="92"/>
+    </row>
+    <row r="439" spans="6:6">
+      <c r="F439" s="92"/>
+    </row>
+    <row r="440" spans="6:6">
+      <c r="F440" s="92"/>
+    </row>
+    <row r="441" spans="6:6">
+      <c r="F441" s="92"/>
+    </row>
+    <row r="442" spans="6:6">
+      <c r="F442" s="92"/>
+    </row>
+    <row r="443" spans="6:6">
+      <c r="F443" s="92"/>
+    </row>
+    <row r="444" spans="6:6">
+      <c r="F444" s="92"/>
+    </row>
+    <row r="445" spans="6:6">
+      <c r="F445" s="92"/>
+    </row>
+    <row r="446" spans="6:6">
+      <c r="F446" s="92"/>
+    </row>
+    <row r="447" spans="6:6">
+      <c r="F447" s="92"/>
+    </row>
+    <row r="448" spans="6:6">
+      <c r="F448" s="92"/>
+    </row>
+    <row r="449" spans="6:6">
+      <c r="F449" s="92"/>
+    </row>
+    <row r="450" spans="6:6">
+      <c r="F450" s="92"/>
+    </row>
+    <row r="451" spans="6:6">
+      <c r="F451" s="92"/>
+    </row>
+    <row r="452" spans="6:6">
+      <c r="F452" s="92"/>
+    </row>
+    <row r="453" spans="6:6">
+      <c r="F453" s="92"/>
+    </row>
+    <row r="454" spans="6:6">
+      <c r="F454" s="92"/>
+    </row>
+    <row r="455" spans="6:6">
+      <c r="F455" s="92"/>
+    </row>
+    <row r="456" spans="6:6">
+      <c r="F456" s="92"/>
+    </row>
+    <row r="457" spans="6:6">
+      <c r="F457" s="92"/>
+    </row>
+    <row r="458" spans="6:6">
+      <c r="F458" s="92"/>
+    </row>
+    <row r="459" spans="6:6">
+      <c r="F459" s="92"/>
+    </row>
+    <row r="460" spans="6:6">
+      <c r="F460" s="92"/>
+    </row>
+    <row r="461" spans="6:6">
+      <c r="F461" s="92"/>
+    </row>
+    <row r="462" spans="6:6">
+      <c r="F462" s="92"/>
+    </row>
+    <row r="463" spans="6:6">
+      <c r="F463" s="92"/>
+    </row>
+    <row r="464" spans="6:6">
+      <c r="F464" s="92"/>
+    </row>
+    <row r="465" spans="6:6">
+      <c r="F465" s="92"/>
+    </row>
+    <row r="466" spans="6:6">
+      <c r="F466" s="92"/>
+    </row>
+    <row r="467" spans="6:6">
+      <c r="F467" s="92"/>
+    </row>
+    <row r="468" spans="6:6">
+      <c r="F468" s="92"/>
+    </row>
+    <row r="469" spans="6:6">
+      <c r="F469" s="92"/>
+    </row>
+    <row r="470" spans="6:6">
+      <c r="F470" s="92"/>
+    </row>
+    <row r="471" spans="6:6">
+      <c r="F471" s="92"/>
+    </row>
+    <row r="472" spans="6:6">
+      <c r="F472" s="92"/>
+    </row>
+    <row r="473" spans="6:6">
+      <c r="F473" s="92"/>
+    </row>
+    <row r="474" spans="6:6">
+      <c r="F474" s="92"/>
+    </row>
+    <row r="475" spans="6:6">
+      <c r="F475" s="92"/>
+    </row>
+    <row r="476" spans="6:6">
+      <c r="F476" s="92"/>
+    </row>
+    <row r="477" spans="6:6">
+      <c r="F477" s="92"/>
+    </row>
+    <row r="478" spans="6:6">
+      <c r="F478" s="92"/>
+    </row>
+    <row r="479" spans="6:6">
+      <c r="F479" s="92"/>
+    </row>
+    <row r="480" spans="6:6">
+      <c r="F480" s="92"/>
+    </row>
+    <row r="481" spans="6:6">
+      <c r="F481" s="92"/>
+    </row>
+    <row r="482" spans="6:6">
+      <c r="F482" s="92"/>
+    </row>
+    <row r="483" spans="6:6">
+      <c r="F483" s="92"/>
+    </row>
+    <row r="484" spans="6:6">
+      <c r="F484" s="92"/>
+    </row>
+    <row r="485" spans="6:6">
+      <c r="F485" s="92"/>
+    </row>
+    <row r="486" spans="6:6">
+      <c r="F486" s="92"/>
+    </row>
+    <row r="487" spans="6:6">
+      <c r="F487" s="92"/>
+    </row>
+    <row r="488" spans="6:6">
+      <c r="F488" s="92"/>
+    </row>
+    <row r="489" spans="6:6">
+      <c r="F489" s="92"/>
+    </row>
+    <row r="490" spans="6:6">
+      <c r="F490" s="92"/>
+    </row>
+    <row r="491" spans="6:6">
+      <c r="F491" s="92"/>
+    </row>
+    <row r="492" spans="6:6">
+      <c r="F492" s="92"/>
+    </row>
+    <row r="493" spans="6:6">
+      <c r="F493" s="92"/>
+    </row>
+    <row r="494" spans="6:6">
+      <c r="F494" s="92"/>
+    </row>
+    <row r="495" spans="6:6">
+      <c r="F495" s="92"/>
+    </row>
+    <row r="496" spans="6:6">
+      <c r="F496" s="92"/>
+    </row>
+    <row r="497" spans="6:6">
+      <c r="F497" s="92"/>
+    </row>
+    <row r="498" spans="6:6">
+      <c r="F498" s="92"/>
+    </row>
+    <row r="499" spans="6:6">
+      <c r="F499" s="92"/>
+    </row>
+    <row r="500" spans="6:6">
+      <c r="F500" s="92"/>
+    </row>
+    <row r="501" spans="6:6">
+      <c r="F501" s="92"/>
+    </row>
+    <row r="502" spans="6:6">
+      <c r="F502" s="92"/>
+    </row>
+    <row r="503" spans="6:6">
+      <c r="F503" s="92"/>
+    </row>
+    <row r="504" spans="6:6">
+      <c r="F504" s="92"/>
+    </row>
+    <row r="505" spans="6:6">
+      <c r="F505" s="92"/>
+    </row>
+    <row r="506" spans="6:6">
+      <c r="F506" s="92"/>
+    </row>
+    <row r="507" spans="6:6">
+      <c r="F507" s="92"/>
+    </row>
+    <row r="508" spans="6:6">
+      <c r="F508" s="92"/>
+    </row>
+    <row r="509" spans="6:6">
+      <c r="F509" s="92"/>
+    </row>
+    <row r="510" spans="6:6">
+      <c r="F510" s="92"/>
+    </row>
+    <row r="511" spans="6:6">
+      <c r="F511" s="92"/>
+    </row>
+    <row r="512" spans="6:6">
+      <c r="F512" s="92"/>
+    </row>
+    <row r="513" spans="6:6">
+      <c r="F513" s="92"/>
+    </row>
+    <row r="514" spans="6:6">
+      <c r="F514" s="92"/>
+    </row>
+    <row r="515" spans="6:6">
+      <c r="F515" s="92"/>
+    </row>
+    <row r="516" spans="6:6">
+      <c r="F516" s="92"/>
+    </row>
+    <row r="517" spans="6:6">
+      <c r="F517" s="92"/>
+    </row>
+    <row r="518" spans="6:6">
+      <c r="F518" s="92"/>
+    </row>
+    <row r="519" spans="6:6">
+      <c r="F519" s="92"/>
+    </row>
+    <row r="520" spans="6:6">
+      <c r="F520" s="92"/>
+    </row>
+    <row r="521" spans="6:6">
+      <c r="F521" s="92"/>
+    </row>
+    <row r="522" spans="6:6">
+      <c r="F522" s="92"/>
+    </row>
+    <row r="523" spans="6:6">
+      <c r="F523" s="92"/>
+    </row>
+    <row r="524" spans="6:6">
+      <c r="F524" s="92"/>
+    </row>
+    <row r="525" spans="6:6">
+      <c r="F525" s="92"/>
+    </row>
+    <row r="526" spans="6:6">
+      <c r="F526" s="92"/>
+    </row>
+    <row r="527" spans="6:6">
+      <c r="F527" s="92"/>
+    </row>
+    <row r="528" spans="6:6">
+      <c r="F528" s="92"/>
+    </row>
+    <row r="529" spans="6:6">
+      <c r="F529" s="92"/>
+    </row>
+    <row r="530" spans="6:6">
+      <c r="F530" s="92"/>
+    </row>
+    <row r="531" spans="6:6">
+      <c r="F531" s="92"/>
+    </row>
+    <row r="532" spans="6:6">
+      <c r="F532" s="92"/>
+    </row>
+    <row r="533" spans="6:6">
+      <c r="F533" s="92"/>
+    </row>
+    <row r="534" spans="6:6">
+      <c r="F534" s="92"/>
+    </row>
+    <row r="535" spans="6:6">
+      <c r="F535" s="92"/>
+    </row>
+    <row r="536" spans="6:6">
+      <c r="F536" s="92"/>
+    </row>
+    <row r="537" spans="6:6">
+      <c r="F537" s="92"/>
+    </row>
+    <row r="538" spans="6:6">
+      <c r="F538" s="92"/>
+    </row>
+    <row r="539" spans="6:6">
+      <c r="F539" s="92"/>
+    </row>
+    <row r="540" spans="6:6">
+      <c r="F540" s="92"/>
+    </row>
+    <row r="541" spans="6:6">
+      <c r="F541" s="92"/>
+    </row>
+    <row r="542" spans="6:6">
+      <c r="F542" s="92"/>
+    </row>
+    <row r="543" spans="6:6">
+      <c r="F543" s="92"/>
+    </row>
+    <row r="544" spans="6:6">
+      <c r="F544" s="92"/>
+    </row>
+    <row r="545" spans="6:6">
+      <c r="F545" s="92"/>
+    </row>
+    <row r="546" spans="6:6">
+      <c r="F546" s="92"/>
+    </row>
+    <row r="547" spans="6:6">
+      <c r="F547" s="92"/>
+    </row>
+    <row r="548" spans="6:6">
+      <c r="F548" s="92"/>
+    </row>
+    <row r="549" spans="6:6">
+      <c r="F549" s="92"/>
+    </row>
+    <row r="550" spans="6:6">
+      <c r="F550" s="92"/>
+    </row>
+    <row r="551" spans="6:6">
+      <c r="F551" s="92"/>
+    </row>
+    <row r="552" spans="6:6">
+      <c r="F552" s="92"/>
+    </row>
+    <row r="553" spans="6:6">
+      <c r="F553" s="92"/>
+    </row>
+    <row r="554" spans="6:6">
+      <c r="F554" s="92"/>
+    </row>
+    <row r="555" spans="6:6">
+      <c r="F555" s="92"/>
+    </row>
+    <row r="556" spans="6:6">
+      <c r="F556" s="92"/>
+    </row>
+    <row r="557" spans="6:6">
+      <c r="F557" s="92"/>
+    </row>
+    <row r="558" spans="6:6">
+      <c r="F558" s="92"/>
+    </row>
+    <row r="559" spans="6:6">
+      <c r="F559" s="92"/>
+    </row>
+    <row r="560" spans="6:6">
+      <c r="F560" s="92"/>
+    </row>
+    <row r="561" spans="6:6">
+      <c r="F561" s="92"/>
+    </row>
+    <row r="562" spans="6:6">
+      <c r="F562" s="92"/>
+    </row>
+    <row r="563" spans="6:6">
+      <c r="F563" s="92"/>
+    </row>
+    <row r="564" spans="6:6">
+      <c r="F564" s="92"/>
+    </row>
+    <row r="565" spans="6:6">
+      <c r="F565" s="92"/>
+    </row>
+    <row r="566" spans="6:6">
+      <c r="F566" s="92"/>
+    </row>
+    <row r="567" spans="6:6">
+      <c r="F567" s="92"/>
+    </row>
+    <row r="568" spans="6:6">
+      <c r="F568" s="92"/>
+    </row>
+    <row r="569" spans="6:6">
+      <c r="F569" s="92"/>
+    </row>
+    <row r="570" spans="6:6">
+      <c r="F570" s="92"/>
+    </row>
+    <row r="571" spans="6:6">
+      <c r="F571" s="92"/>
+    </row>
+    <row r="572" spans="6:6">
+      <c r="F572" s="92"/>
+    </row>
+    <row r="573" spans="6:6">
+      <c r="F573" s="92"/>
+    </row>
+    <row r="574" spans="6:6">
+      <c r="F574" s="92"/>
+    </row>
+    <row r="575" spans="6:6">
+      <c r="F575" s="92"/>
+    </row>
+    <row r="576" spans="6:6">
+      <c r="F576" s="92"/>
+    </row>
+    <row r="577" spans="6:6">
+      <c r="F577" s="92"/>
+    </row>
+    <row r="578" spans="6:6">
+      <c r="F578" s="92"/>
+    </row>
+    <row r="579" spans="6:6">
+      <c r="F579" s="92"/>
+    </row>
+    <row r="580" spans="6:6">
+      <c r="F580" s="92"/>
+    </row>
+    <row r="581" spans="6:6">
+      <c r="F581" s="92"/>
+    </row>
+    <row r="582" spans="6:6">
+      <c r="F582" s="92"/>
+    </row>
+    <row r="583" spans="6:6">
+      <c r="F583" s="92"/>
+    </row>
+    <row r="584" spans="6:6">
+      <c r="F584" s="92"/>
+    </row>
+    <row r="585" spans="6:6">
+      <c r="F585" s="92"/>
+    </row>
+    <row r="586" spans="6:6">
+      <c r="F586" s="92"/>
+    </row>
+    <row r="587" spans="6:6">
+      <c r="F587" s="92"/>
+    </row>
+    <row r="588" spans="6:6">
+      <c r="F588" s="92"/>
+    </row>
+    <row r="589" spans="6:6">
+      <c r="F589" s="92"/>
+    </row>
+    <row r="590" spans="6:6">
+      <c r="F590" s="92"/>
+    </row>
+    <row r="591" spans="6:6">
+      <c r="F591" s="92"/>
+    </row>
+    <row r="592" spans="6:6">
+      <c r="F592" s="92"/>
+    </row>
+    <row r="593" spans="6:6">
+      <c r="F593" s="92"/>
+    </row>
+    <row r="594" spans="6:6">
+      <c r="F594" s="92"/>
+    </row>
+    <row r="595" spans="6:6">
+      <c r="F595" s="92"/>
+    </row>
+    <row r="596" spans="6:6">
+      <c r="F596" s="92"/>
+    </row>
+    <row r="597" spans="6:6">
+      <c r="F597" s="92"/>
+    </row>
+    <row r="598" spans="6:6">
+      <c r="F598" s="92"/>
+    </row>
+    <row r="599" spans="6:6">
+      <c r="F599" s="92"/>
+    </row>
+    <row r="600" spans="6:6">
+      <c r="F600" s="92"/>
+    </row>
+    <row r="601" spans="6:6">
+      <c r="F601" s="92"/>
+    </row>
+    <row r="602" spans="6:6">
+      <c r="F602" s="92"/>
+    </row>
+    <row r="603" spans="6:6">
+      <c r="F603" s="92"/>
+    </row>
+    <row r="604" spans="6:6">
+      <c r="F604" s="92"/>
+    </row>
+    <row r="605" spans="6:6">
+      <c r="F605" s="92"/>
+    </row>
+    <row r="606" spans="6:6">
+      <c r="F606" s="92"/>
+    </row>
+    <row r="607" spans="6:6">
+      <c r="F607" s="92"/>
+    </row>
+    <row r="608" spans="6:6">
+      <c r="F608" s="92"/>
+    </row>
+    <row r="609" spans="6:6">
+      <c r="F609" s="92"/>
+    </row>
+    <row r="610" spans="6:6">
+      <c r="F610" s="92"/>
+    </row>
+    <row r="611" spans="6:6">
+      <c r="F611" s="92"/>
+    </row>
+    <row r="612" spans="6:6">
+      <c r="F612" s="92"/>
+    </row>
+    <row r="613" spans="6:6">
+      <c r="F613" s="92"/>
+    </row>
+    <row r="614" spans="6:6">
+      <c r="F614" s="92"/>
+    </row>
+    <row r="615" spans="6:6">
+      <c r="F615" s="92"/>
+    </row>
+    <row r="616" spans="6:6">
+      <c r="F616" s="92"/>
+    </row>
+    <row r="617" spans="6:6">
+      <c r="F617" s="92"/>
+    </row>
+    <row r="618" spans="6:6">
+      <c r="F618" s="92"/>
+    </row>
+    <row r="619" spans="6:6">
+      <c r="F619" s="92"/>
+    </row>
+    <row r="620" spans="6:6">
+      <c r="F620" s="92"/>
+    </row>
+    <row r="621" spans="6:6">
+      <c r="F621" s="92"/>
+    </row>
+    <row r="622" spans="6:6">
+      <c r="F622" s="92"/>
+    </row>
+    <row r="623" spans="6:6">
+      <c r="F623" s="92"/>
+    </row>
+    <row r="624" spans="6:6">
+      <c r="F624" s="92"/>
+    </row>
+    <row r="625" spans="6:6">
+      <c r="F625" s="92"/>
+    </row>
+    <row r="626" spans="6:6">
+      <c r="F626" s="92"/>
+    </row>
+    <row r="627" spans="6:6">
+      <c r="F627" s="92"/>
+    </row>
+    <row r="628" spans="6:6">
+      <c r="F628" s="92"/>
+    </row>
+    <row r="629" spans="6:6">
+      <c r="F629" s="92"/>
+    </row>
+    <row r="630" spans="6:6">
+      <c r="F630" s="92"/>
+    </row>
+    <row r="631" spans="6:6">
+      <c r="F631" s="92"/>
+    </row>
+    <row r="632" spans="6:6">
+      <c r="F632" s="92"/>
+    </row>
+    <row r="633" spans="6:6">
+      <c r="F633" s="92"/>
+    </row>
+    <row r="634" spans="6:6">
+      <c r="F634" s="92"/>
+    </row>
+    <row r="635" spans="6:6">
+      <c r="F635" s="92"/>
+    </row>
+    <row r="636" spans="6:6">
+      <c r="F636" s="92"/>
+    </row>
+    <row r="637" spans="6:6">
+      <c r="F637" s="92"/>
+    </row>
+    <row r="638" spans="6:6">
+      <c r="F638" s="92"/>
+    </row>
+    <row r="639" spans="6:6">
+      <c r="F639" s="92"/>
+    </row>
+    <row r="640" spans="6:6">
+      <c r="F640" s="92"/>
+    </row>
+    <row r="641" spans="6:6">
+      <c r="F641" s="92"/>
+    </row>
+    <row r="642" spans="6:6">
+      <c r="F642" s="92"/>
+    </row>
+    <row r="643" spans="6:6">
+      <c r="F643" s="92"/>
+    </row>
+    <row r="644" spans="6:6">
+      <c r="F644" s="92"/>
+    </row>
+    <row r="645" spans="6:6">
+      <c r="F645" s="92"/>
+    </row>
+    <row r="646" spans="6:6">
+      <c r="F646" s="92"/>
+    </row>
+    <row r="647" spans="6:6">
+      <c r="F647" s="92"/>
+    </row>
+    <row r="648" spans="6:6">
+      <c r="F648" s="92"/>
+    </row>
+    <row r="649" spans="6:6">
+      <c r="F649" s="92"/>
+    </row>
+    <row r="650" spans="6:6">
+      <c r="F650" s="92"/>
+    </row>
+    <row r="651" spans="6:6">
+      <c r="F651" s="92"/>
+    </row>
+    <row r="652" spans="6:6">
+      <c r="F652" s="92"/>
+    </row>
+    <row r="653" spans="6:6">
+      <c r="F653" s="92"/>
+    </row>
+    <row r="654" spans="6:6">
+      <c r="F654" s="92"/>
+    </row>
+    <row r="655" spans="6:6">
+      <c r="F655" s="92"/>
+    </row>
+    <row r="656" spans="6:6">
+      <c r="F656" s="92"/>
+    </row>
+    <row r="657" spans="6:6">
+      <c r="F657" s="92"/>
+    </row>
+    <row r="658" spans="6:6">
+      <c r="F658" s="92"/>
+    </row>
+    <row r="659" spans="6:6">
+      <c r="F659" s="92"/>
+    </row>
+    <row r="660" spans="6:6">
+      <c r="F660" s="92"/>
+    </row>
+    <row r="661" spans="6:6">
+      <c r="F661" s="92"/>
+    </row>
+    <row r="662" spans="6:6">
+      <c r="F662" s="92"/>
+    </row>
+    <row r="663" spans="6:6">
+      <c r="F663" s="92"/>
+    </row>
+    <row r="664" spans="6:6">
+      <c r="F664" s="92"/>
+    </row>
+    <row r="665" spans="6:6">
+      <c r="F665" s="92"/>
+    </row>
+    <row r="666" spans="6:6">
+      <c r="F666" s="92"/>
+    </row>
+    <row r="667" spans="6:6">
+      <c r="F667" s="92"/>
+    </row>
+    <row r="668" spans="6:6">
+      <c r="F668" s="92"/>
+    </row>
+    <row r="669" spans="6:6">
+      <c r="F669" s="92"/>
+    </row>
+    <row r="670" spans="6:6">
+      <c r="F670" s="92"/>
+    </row>
+    <row r="671" spans="6:6">
+      <c r="F671" s="92"/>
+    </row>
+    <row r="672" spans="6:6">
+      <c r="F672" s="92"/>
+    </row>
+    <row r="673" spans="6:6">
+      <c r="F673" s="92"/>
+    </row>
+    <row r="674" spans="6:6">
+      <c r="F674" s="92"/>
+    </row>
+    <row r="675" spans="6:6">
+      <c r="F675" s="92"/>
+    </row>
+    <row r="676" spans="6:6">
+      <c r="F676" s="92"/>
+    </row>
+    <row r="677" spans="6:6">
+      <c r="F677" s="92"/>
+    </row>
+    <row r="678" spans="6:6">
+      <c r="F678" s="92"/>
+    </row>
+    <row r="679" spans="6:6">
+      <c r="F679" s="92"/>
+    </row>
+    <row r="680" spans="6:6">
+      <c r="F680" s="92"/>
+    </row>
+    <row r="681" spans="6:6">
+      <c r="F681" s="92"/>
+    </row>
+    <row r="682" spans="6:6">
+      <c r="F682" s="92"/>
+    </row>
+    <row r="683" spans="6:6">
+      <c r="F683" s="92"/>
+    </row>
+    <row r="684" spans="6:6">
+      <c r="F684" s="92"/>
+    </row>
+    <row r="685" spans="6:6">
+      <c r="F685" s="92"/>
+    </row>
+    <row r="686" spans="6:6">
+      <c r="F686" s="92"/>
+    </row>
+    <row r="687" spans="6:6">
+      <c r="F687" s="92"/>
+    </row>
+    <row r="688" spans="6:6">
+      <c r="F688" s="92"/>
+    </row>
+    <row r="689" spans="6:6">
+      <c r="F689" s="92"/>
+    </row>
+    <row r="690" spans="6:6">
+      <c r="F690" s="92"/>
+    </row>
+    <row r="691" spans="6:6">
+      <c r="F691" s="92"/>
+    </row>
+    <row r="692" spans="6:6">
+      <c r="F692" s="92"/>
+    </row>
+    <row r="693" spans="6:6">
+      <c r="F693" s="92"/>
+    </row>
+    <row r="694" spans="6:6">
+      <c r="F694" s="92"/>
+    </row>
+    <row r="695" spans="6:6">
+      <c r="F695" s="92"/>
+    </row>
+    <row r="696" spans="6:6">
+      <c r="F696" s="92"/>
+    </row>
+    <row r="697" spans="6:6">
+      <c r="F697" s="92"/>
+    </row>
+    <row r="698" spans="6:6">
+      <c r="F698" s="92"/>
+    </row>
+    <row r="699" spans="6:6">
+      <c r="F699" s="92"/>
+    </row>
+    <row r="700" spans="6:6">
+      <c r="F700" s="92"/>
+    </row>
+    <row r="701" spans="6:6">
+      <c r="F701" s="92"/>
+    </row>
+    <row r="702" spans="6:6">
+      <c r="F702" s="92"/>
+    </row>
+    <row r="703" spans="6:6">
+      <c r="F703" s="92"/>
+    </row>
+    <row r="704" spans="6:6">
+      <c r="F704" s="92"/>
+    </row>
+    <row r="705" spans="6:6">
+      <c r="F705" s="92"/>
+    </row>
+    <row r="706" spans="6:6">
+      <c r="F706" s="92"/>
+    </row>
+    <row r="707" spans="6:6">
+      <c r="F707" s="92"/>
+    </row>
+    <row r="708" spans="6:6">
+      <c r="F708" s="92"/>
+    </row>
+    <row r="709" spans="6:6">
+      <c r="F709" s="92"/>
+    </row>
+    <row r="710" spans="6:6">
+      <c r="F710" s="92"/>
+    </row>
+    <row r="711" spans="6:6">
+      <c r="F711" s="92"/>
+    </row>
+    <row r="712" spans="6:6">
+      <c r="F712" s="92"/>
+    </row>
+    <row r="713" spans="6:6">
+      <c r="F713" s="92"/>
+    </row>
+    <row r="714" spans="6:6">
+      <c r="F714" s="92"/>
+    </row>
+    <row r="715" spans="6:6">
+      <c r="F715" s="92"/>
+    </row>
+    <row r="716" spans="6:6">
+      <c r="F716" s="92"/>
+    </row>
+    <row r="717" spans="6:6">
+      <c r="F717" s="92"/>
+    </row>
+    <row r="718" spans="6:6">
+      <c r="F718" s="92"/>
+    </row>
+    <row r="719" spans="6:6">
+      <c r="F719" s="92"/>
+    </row>
+    <row r="720" spans="6:6">
+      <c r="F720" s="92"/>
+    </row>
+    <row r="721" spans="6:6">
+      <c r="F721" s="92"/>
+    </row>
+    <row r="722" spans="6:6">
+      <c r="F722" s="92"/>
+    </row>
+    <row r="723" spans="6:6">
+      <c r="F723" s="92"/>
+    </row>
+    <row r="724" spans="6:6">
+      <c r="F724" s="92"/>
+    </row>
+    <row r="725" spans="6:6">
+      <c r="F725" s="92"/>
+    </row>
+    <row r="726" spans="6:6">
+      <c r="F726" s="92"/>
+    </row>
+    <row r="727" spans="6:6">
+      <c r="F727" s="92"/>
+    </row>
+    <row r="728" spans="6:6">
+      <c r="F728" s="92"/>
+    </row>
+    <row r="729" spans="6:6">
+      <c r="F729" s="92"/>
+    </row>
+    <row r="730" spans="6:6">
+      <c r="F730" s="92"/>
+    </row>
+    <row r="731" spans="6:6">
+      <c r="F731" s="92"/>
+    </row>
+    <row r="732" spans="6:6">
+      <c r="F732" s="92"/>
+    </row>
+    <row r="733" spans="6:6">
+      <c r="F733" s="92"/>
+    </row>
+    <row r="734" spans="6:6">
+      <c r="F734" s="92"/>
+    </row>
+    <row r="735" spans="6:6">
+      <c r="F735" s="92"/>
+    </row>
+    <row r="736" spans="6:6">
+      <c r="F736" s="92"/>
+    </row>
+    <row r="737" spans="6:6">
+      <c r="F737" s="92"/>
+    </row>
+    <row r="738" spans="6:6">
+      <c r="F738" s="92"/>
+    </row>
+    <row r="739" spans="6:6">
+      <c r="F739" s="92"/>
+    </row>
+    <row r="740" spans="6:6">
+      <c r="F740" s="92"/>
+    </row>
+    <row r="741" spans="6:6">
+      <c r="F741" s="92"/>
+    </row>
+    <row r="742" spans="6:6">
+      <c r="F742" s="92"/>
+    </row>
+    <row r="743" spans="6:6">
+      <c r="F743" s="92"/>
+    </row>
+    <row r="744" spans="6:6">
+      <c r="F744" s="92"/>
+    </row>
+    <row r="745" spans="6:6">
+      <c r="F745" s="92"/>
+    </row>
+    <row r="746" spans="6:6">
+      <c r="F746" s="92"/>
+    </row>
+    <row r="747" spans="6:6">
+      <c r="F747" s="92"/>
+    </row>
+    <row r="748" spans="6:6">
+      <c r="F748" s="92"/>
+    </row>
+    <row r="749" spans="6:6">
+      <c r="F749" s="92"/>
+    </row>
+    <row r="750" spans="6:6">
+      <c r="F750" s="92"/>
+    </row>
+    <row r="751" spans="6:6">
+      <c r="F751" s="92"/>
+    </row>
+    <row r="752" spans="6:6">
+      <c r="F752" s="92"/>
+    </row>
+    <row r="753" spans="6:6">
+      <c r="F753" s="92"/>
+    </row>
+    <row r="754" spans="6:6">
+      <c r="F754" s="92"/>
+    </row>
+    <row r="755" spans="6:6">
+      <c r="F755" s="92"/>
+    </row>
+    <row r="756" spans="6:6">
+      <c r="F756" s="92"/>
+    </row>
+    <row r="757" spans="6:6">
+      <c r="F757" s="92"/>
+    </row>
+    <row r="758" spans="6:6">
+      <c r="F758" s="92"/>
+    </row>
+    <row r="759" spans="6:6">
+      <c r="F759" s="92"/>
+    </row>
+    <row r="760" spans="6:6">
+      <c r="F760" s="92"/>
+    </row>
+    <row r="761" spans="6:6">
+      <c r="F761" s="92"/>
+    </row>
+    <row r="762" spans="6:6">
+      <c r="F762" s="92"/>
+    </row>
+    <row r="763" spans="6:6">
+      <c r="F763" s="92"/>
+    </row>
+    <row r="764" spans="6:6">
+      <c r="F764" s="92"/>
+    </row>
+    <row r="765" spans="6:6">
+      <c r="F765" s="92"/>
+    </row>
+    <row r="766" spans="6:6">
+      <c r="F766" s="92"/>
+    </row>
+    <row r="767" spans="6:6">
+      <c r="F767" s="92"/>
+    </row>
+    <row r="768" spans="6:6">
+      <c r="F768" s="92"/>
+    </row>
+    <row r="769" spans="6:6">
+      <c r="F769" s="92"/>
+    </row>
+    <row r="770" spans="6:6">
+      <c r="F770" s="92"/>
+    </row>
+    <row r="771" spans="6:6">
+      <c r="F771" s="92"/>
+    </row>
+    <row r="772" spans="6:6">
+      <c r="F772" s="92"/>
+    </row>
+    <row r="773" spans="6:6">
+      <c r="F773" s="92"/>
+    </row>
+    <row r="774" spans="6:6">
+      <c r="F774" s="92"/>
+    </row>
+    <row r="775" spans="6:6">
+      <c r="F775" s="92"/>
+    </row>
+    <row r="776" spans="6:6">
+      <c r="F776" s="92"/>
+    </row>
+    <row r="777" spans="6:6">
+      <c r="F777" s="92"/>
+    </row>
+    <row r="778" spans="6:6">
+      <c r="F778" s="92"/>
+    </row>
+    <row r="779" spans="6:6">
+      <c r="F779" s="92"/>
+    </row>
+    <row r="780" spans="6:6">
+      <c r="F780" s="92"/>
+    </row>
+    <row r="781" spans="6:6">
+      <c r="F781" s="92"/>
+    </row>
+    <row r="782" spans="6:6">
+      <c r="F782" s="92"/>
+    </row>
+    <row r="783" spans="6:6">
+      <c r="F783" s="92"/>
+    </row>
+    <row r="784" spans="6:6">
+      <c r="F784" s="92"/>
+    </row>
+    <row r="785" spans="6:6">
+      <c r="F785" s="92"/>
+    </row>
+    <row r="786" spans="6:6">
+      <c r="F786" s="92"/>
+    </row>
+    <row r="787" spans="6:6">
+      <c r="F787" s="92"/>
+    </row>
+    <row r="788" spans="6:6">
+      <c r="F788" s="92"/>
+    </row>
+    <row r="789" spans="6:6">
+      <c r="F789" s="92"/>
+    </row>
+    <row r="790" spans="6:6">
+      <c r="F790" s="92"/>
+    </row>
+    <row r="791" spans="6:6">
+      <c r="F791" s="92"/>
+    </row>
+    <row r="792" spans="6:6">
+      <c r="F792" s="92"/>
+    </row>
+    <row r="793" spans="6:6">
+      <c r="F793" s="92"/>
+    </row>
+    <row r="794" spans="6:6">
+      <c r="F794" s="92"/>
+    </row>
+    <row r="795" spans="6:6">
+      <c r="F795" s="92"/>
+    </row>
+    <row r="796" spans="6:6">
+      <c r="F796" s="92"/>
+    </row>
+    <row r="797" spans="6:6">
+      <c r="F797" s="92"/>
+    </row>
+    <row r="798" spans="6:6">
+      <c r="F798" s="92"/>
+    </row>
+    <row r="799" spans="6:6">
+      <c r="F799" s="92"/>
+    </row>
+    <row r="800" spans="6:6">
+      <c r="F800" s="92"/>
+    </row>
+    <row r="801" spans="6:6">
+      <c r="F801" s="92"/>
+    </row>
+    <row r="802" spans="6:6">
+      <c r="F802" s="92"/>
+    </row>
+    <row r="803" spans="6:6">
+      <c r="F803" s="92"/>
+    </row>
+    <row r="804" spans="6:6">
+      <c r="F804" s="92"/>
+    </row>
+    <row r="805" spans="6:6">
+      <c r="F805" s="92"/>
+    </row>
+    <row r="806" spans="6:6">
+      <c r="F806" s="92"/>
+    </row>
+    <row r="807" spans="6:6">
+      <c r="F807" s="92"/>
+    </row>
+    <row r="808" spans="6:6">
+      <c r="F808" s="92"/>
+    </row>
+    <row r="809" spans="6:6">
+      <c r="F809" s="92"/>
+    </row>
+    <row r="810" spans="6:6">
+      <c r="F810" s="92"/>
+    </row>
+    <row r="811" spans="6:6">
+      <c r="F811" s="92"/>
+    </row>
+    <row r="812" spans="6:6">
+      <c r="F812" s="92"/>
+    </row>
+    <row r="813" spans="6:6">
+      <c r="F813" s="92"/>
+    </row>
+    <row r="814" spans="6:6">
+      <c r="F814" s="92"/>
+    </row>
+    <row r="815" spans="6:6">
+      <c r="F815" s="92"/>
+    </row>
+    <row r="816" spans="6:6">
+      <c r="F816" s="92"/>
+    </row>
+    <row r="817" spans="6:6">
+      <c r="F817" s="92"/>
+    </row>
+    <row r="818" spans="6:6">
+      <c r="F818" s="92"/>
+    </row>
+    <row r="819" spans="6:6">
+      <c r="F819" s="92"/>
+    </row>
+    <row r="820" spans="6:6">
+      <c r="F820" s="92"/>
+    </row>
+    <row r="821" spans="6:6">
+      <c r="F821" s="92"/>
+    </row>
+    <row r="822" spans="6:6">
+      <c r="F822" s="92"/>
+    </row>
+    <row r="823" spans="6:6">
+      <c r="F823" s="92"/>
+    </row>
+    <row r="824" spans="6:6">
+      <c r="F824" s="92"/>
+    </row>
+    <row r="825" spans="6:6">
+      <c r="F825" s="92"/>
+    </row>
+    <row r="826" spans="6:6">
+      <c r="F826" s="92"/>
+    </row>
+    <row r="827" spans="6:6">
+      <c r="F827" s="92"/>
+    </row>
+    <row r="828" spans="6:6">
+      <c r="F828" s="92"/>
+    </row>
+    <row r="829" spans="6:6">
+      <c r="F829" s="92"/>
+    </row>
+    <row r="830" spans="6:6">
+      <c r="F830" s="92"/>
+    </row>
+    <row r="831" spans="6:6">
+      <c r="F831" s="92"/>
+    </row>
+    <row r="832" spans="6:6">
+      <c r="F832" s="92"/>
+    </row>
+    <row r="833" spans="6:6">
+      <c r="F833" s="92"/>
+    </row>
+    <row r="834" spans="6:6">
+      <c r="F834" s="92"/>
+    </row>
+    <row r="835" spans="6:6">
+      <c r="F835" s="92"/>
+    </row>
+    <row r="836" spans="6:6">
+      <c r="F836" s="92"/>
+    </row>
+    <row r="837" spans="6:6">
+      <c r="F837" s="92"/>
+    </row>
+    <row r="838" spans="6:6">
+      <c r="F838" s="92"/>
+    </row>
+    <row r="839" spans="6:6">
+      <c r="F839" s="92"/>
+    </row>
+    <row r="840" spans="6:6">
+      <c r="F840" s="92"/>
+    </row>
+    <row r="841" spans="6:6">
+      <c r="F841" s="92"/>
+    </row>
+    <row r="842" spans="6:6">
+      <c r="F842" s="92"/>
+    </row>
+    <row r="843" spans="6:6">
+      <c r="F843" s="92"/>
+    </row>
+    <row r="844" spans="6:6">
+      <c r="F844" s="92"/>
+    </row>
+    <row r="845" spans="6:6">
+      <c r="F845" s="92"/>
+    </row>
+    <row r="846" spans="6:6">
+      <c r="F846" s="92"/>
+    </row>
+    <row r="847" spans="6:6">
+      <c r="F847" s="92"/>
+    </row>
+    <row r="848" spans="6:6">
+      <c r="F848" s="92"/>
+    </row>
+    <row r="849" spans="6:6">
+      <c r="F849" s="92"/>
+    </row>
+    <row r="850" spans="6:6">
+      <c r="F850" s="92"/>
+    </row>
+    <row r="851" spans="6:6">
+      <c r="F851" s="92"/>
+    </row>
+    <row r="852" spans="6:6">
+      <c r="F852" s="92"/>
+    </row>
+    <row r="853" spans="6:6">
+      <c r="F853" s="92"/>
+    </row>
+    <row r="854" spans="6:6">
+      <c r="F854" s="92"/>
+    </row>
+    <row r="855" spans="6:6">
+      <c r="F855" s="92"/>
+    </row>
+    <row r="856" spans="6:6">
+      <c r="F856" s="92"/>
+    </row>
+    <row r="857" spans="6:6">
+      <c r="F857" s="92"/>
+    </row>
+    <row r="858" spans="6:6">
+      <c r="F858" s="92"/>
+    </row>
+    <row r="859" spans="6:6">
+      <c r="F859" s="92"/>
+    </row>
+    <row r="860" spans="6:6">
+      <c r="F860" s="92"/>
+    </row>
+    <row r="861" spans="6:6">
+      <c r="F861" s="92"/>
+    </row>
+    <row r="862" spans="6:6">
+      <c r="F862" s="92"/>
+    </row>
+    <row r="863" spans="6:6">
+      <c r="F863" s="92"/>
+    </row>
+    <row r="864" spans="6:6">
+      <c r="F864" s="92"/>
+    </row>
+    <row r="865" spans="6:6">
+      <c r="F865" s="92"/>
+    </row>
+    <row r="866" spans="6:6">
+      <c r="F866" s="92"/>
+    </row>
+    <row r="867" spans="6:6">
+      <c r="F867" s="92"/>
+    </row>
+    <row r="868" spans="6:6">
+      <c r="F868" s="92"/>
+    </row>
+    <row r="869" spans="6:6">
+      <c r="F869" s="92"/>
+    </row>
+    <row r="870" spans="6:6">
+      <c r="F870" s="92"/>
+    </row>
+    <row r="871" spans="6:6">
+      <c r="F871" s="92"/>
+    </row>
+    <row r="872" spans="6:6">
+      <c r="F872" s="92"/>
+    </row>
+    <row r="873" spans="6:6">
+      <c r="F873" s="92"/>
+    </row>
+    <row r="874" spans="6:6">
+      <c r="F874" s="92"/>
+    </row>
+    <row r="875" spans="6:6">
+      <c r="F875" s="92"/>
+    </row>
+    <row r="876" spans="6:6">
+      <c r="F876" s="92"/>
+    </row>
+    <row r="877" spans="6:6">
+      <c r="F877" s="92"/>
+    </row>
+    <row r="878" spans="6:6">
+      <c r="F878" s="92"/>
+    </row>
+    <row r="879" spans="6:6">
+      <c r="F879" s="92"/>
+    </row>
+    <row r="880" spans="6:6">
+      <c r="F880" s="92"/>
+    </row>
+    <row r="881" spans="6:6">
+      <c r="F881" s="92"/>
+    </row>
+    <row r="882" spans="6:6">
+      <c r="F882" s="92"/>
+    </row>
+    <row r="883" spans="6:6">
+      <c r="F883" s="92"/>
+    </row>
+    <row r="884" spans="6:6">
+      <c r="F884" s="92"/>
+    </row>
+    <row r="885" spans="6:6">
+      <c r="F885" s="92"/>
+    </row>
+    <row r="886" spans="6:6">
+      <c r="F886" s="92"/>
+    </row>
+    <row r="887" spans="6:6">
+      <c r="F887" s="92"/>
+    </row>
+    <row r="888" spans="6:6">
+      <c r="F888" s="92"/>
+    </row>
+    <row r="889" spans="6:6">
+      <c r="F889" s="92"/>
+    </row>
+    <row r="890" spans="6:6">
+      <c r="F890" s="92"/>
+    </row>
+    <row r="891" spans="6:6">
+      <c r="F891" s="92"/>
+    </row>
+    <row r="892" spans="6:6">
+      <c r="F892" s="92"/>
+    </row>
+    <row r="893" spans="6:6">
+      <c r="F893" s="92"/>
+    </row>
+    <row r="894" spans="6:6">
+      <c r="F894" s="92"/>
+    </row>
+    <row r="895" spans="6:6">
+      <c r="F895" s="92"/>
+    </row>
+    <row r="896" spans="6:6">
+      <c r="F896" s="92"/>
+    </row>
+    <row r="897" spans="6:6">
+      <c r="F897" s="92"/>
+    </row>
+    <row r="898" spans="6:6">
+      <c r="F898" s="92"/>
+    </row>
+    <row r="899" spans="6:6">
+      <c r="F899" s="92"/>
+    </row>
+    <row r="900" spans="6:6">
+      <c r="F900" s="92"/>
+    </row>
+    <row r="901" spans="6:6">
+      <c r="F901" s="92"/>
+    </row>
+    <row r="902" spans="6:6">
+      <c r="F902" s="92"/>
+    </row>
+    <row r="903" spans="6:6">
+      <c r="F903" s="92"/>
+    </row>
+    <row r="904" spans="6:6">
+      <c r="F904" s="92"/>
+    </row>
+    <row r="905" spans="6:6">
+      <c r="F905" s="92"/>
+    </row>
+    <row r="906" spans="6:6">
+      <c r="F906" s="92"/>
+    </row>
+    <row r="907" spans="6:6">
+      <c r="F907" s="92"/>
+    </row>
+    <row r="908" spans="6:6">
+      <c r="F908" s="92"/>
+    </row>
+    <row r="909" spans="6:6">
+      <c r="F909" s="92"/>
+    </row>
+    <row r="910" spans="6:6">
+      <c r="F910" s="92"/>
+    </row>
+    <row r="911" spans="6:6">
+      <c r="F911" s="92"/>
+    </row>
+    <row r="912" spans="6:6">
+      <c r="F912" s="92"/>
+    </row>
+    <row r="913" spans="6:6">
+      <c r="F913" s="92"/>
+    </row>
+    <row r="914" spans="6:6">
+      <c r="F914" s="92"/>
+    </row>
+    <row r="915" spans="6:6">
+      <c r="F915" s="92"/>
+    </row>
+    <row r="916" spans="6:6">
+      <c r="F916" s="92"/>
+    </row>
+    <row r="917" spans="6:6">
+      <c r="F917" s="92"/>
+    </row>
+    <row r="918" spans="6:6">
+      <c r="F918" s="92"/>
+    </row>
+    <row r="919" spans="6:6">
+      <c r="F919" s="92"/>
+    </row>
+    <row r="920" spans="6:6">
+      <c r="F920" s="92"/>
+    </row>
+    <row r="921" spans="6:6">
+      <c r="F921" s="92"/>
+    </row>
+    <row r="922" spans="6:6">
+      <c r="F922" s="92"/>
+    </row>
+    <row r="923" spans="6:6">
+      <c r="F923" s="92"/>
+    </row>
+    <row r="924" spans="6:6">
+      <c r="F924" s="92"/>
+    </row>
+    <row r="925" spans="6:6">
+      <c r="F925" s="92"/>
+    </row>
+    <row r="926" spans="6:6">
+      <c r="F926" s="92"/>
+    </row>
+    <row r="927" spans="6:6">
+      <c r="F927" s="92"/>
+    </row>
+    <row r="928" spans="6:6">
+      <c r="F928" s="92"/>
+    </row>
+    <row r="929" spans="6:6">
+      <c r="F929" s="92"/>
+    </row>
+    <row r="930" spans="6:6">
+      <c r="F930" s="92"/>
+    </row>
+    <row r="931" spans="6:6">
+      <c r="F931" s="92"/>
+    </row>
+    <row r="932" spans="6:6">
+      <c r="F932" s="92"/>
+    </row>
+    <row r="933" spans="6:6">
+      <c r="F933" s="92"/>
+    </row>
+    <row r="934" spans="6:6">
+      <c r="F934" s="92"/>
+    </row>
+    <row r="935" spans="6:6">
+      <c r="F935" s="92"/>
+    </row>
+    <row r="936" spans="6:6">
+      <c r="F936" s="92"/>
+    </row>
+    <row r="937" spans="6:6">
+      <c r="F937" s="92"/>
+    </row>
+    <row r="938" spans="6:6">
+      <c r="F938" s="92"/>
+    </row>
+    <row r="939" spans="6:6">
+      <c r="F939" s="92"/>
+    </row>
+    <row r="940" spans="6:6">
+      <c r="F940" s="92"/>
+    </row>
+    <row r="941" spans="6:6">
+      <c r="F941" s="92"/>
+    </row>
+    <row r="942" spans="6:6">
+      <c r="F942" s="92"/>
+    </row>
+    <row r="943" spans="6:6">
+      <c r="F943" s="92"/>
+    </row>
+    <row r="944" spans="6:6">
+      <c r="F944" s="92"/>
+    </row>
+    <row r="945" spans="6:6">
+      <c r="F945" s="92"/>
+    </row>
+    <row r="946" spans="6:6">
+      <c r="F946" s="92"/>
+    </row>
+    <row r="947" spans="6:6">
+      <c r="F947" s="92"/>
+    </row>
+    <row r="948" spans="6:6">
+      <c r="F948" s="92"/>
+    </row>
+    <row r="949" spans="6:6">
+      <c r="F949" s="92"/>
+    </row>
+    <row r="950" spans="6:6">
+      <c r="F950" s="92"/>
+    </row>
+    <row r="951" spans="6:6">
+      <c r="F951" s="92"/>
+    </row>
+    <row r="952" spans="6:6">
+      <c r="F952" s="92"/>
+    </row>
+    <row r="953" spans="6:6">
+      <c r="F953" s="92"/>
+    </row>
+    <row r="954" spans="6:6">
+      <c r="F954" s="92"/>
+    </row>
+    <row r="955" spans="6:6">
+      <c r="F955" s="92"/>
+    </row>
+    <row r="956" spans="6:6">
+      <c r="F956" s="92"/>
+    </row>
+    <row r="957" spans="6:6">
+      <c r="F957" s="92"/>
+    </row>
+    <row r="958" spans="6:6">
+      <c r="F958" s="92"/>
+    </row>
+    <row r="959" spans="6:6">
+      <c r="F959" s="92"/>
+    </row>
+    <row r="960" spans="6:6">
+      <c r="F960" s="92"/>
+    </row>
+    <row r="961" spans="6:6">
+      <c r="F961" s="92"/>
+    </row>
+    <row r="962" spans="6:6">
+      <c r="F962" s="92"/>
+    </row>
+    <row r="963" spans="6:6">
+      <c r="F963" s="92"/>
+    </row>
+    <row r="964" spans="6:6">
+      <c r="F964" s="92"/>
+    </row>
+    <row r="965" spans="6:6">
+      <c r="F965" s="92"/>
+    </row>
+    <row r="966" spans="6:6">
+      <c r="F966" s="92"/>
+    </row>
+    <row r="967" spans="6:6">
+      <c r="F967" s="92"/>
+    </row>
+    <row r="968" spans="6:6">
+      <c r="F968" s="92"/>
+    </row>
+    <row r="969" spans="6:6">
+      <c r="F969" s="92"/>
+    </row>
+    <row r="970" spans="6:6">
+      <c r="F970" s="92"/>
+    </row>
+    <row r="971" spans="6:6">
+      <c r="F971" s="92"/>
+    </row>
+    <row r="972" spans="6:6">
+      <c r="F972" s="92"/>
+    </row>
+    <row r="973" spans="6:6">
+      <c r="F973" s="92"/>
+    </row>
+    <row r="974" spans="6:6">
+      <c r="F974" s="92"/>
+    </row>
+    <row r="975" spans="6:6">
+      <c r="F975" s="92"/>
+    </row>
+    <row r="976" spans="6:6">
+      <c r="F976" s="92"/>
+    </row>
+    <row r="977" spans="6:6">
+      <c r="F977" s="92"/>
+    </row>
+    <row r="978" spans="6:6">
+      <c r="F978" s="92"/>
+    </row>
+    <row r="979" spans="6:6">
+      <c r="F979" s="92"/>
+    </row>
+    <row r="980" spans="6:6">
+      <c r="F980" s="92"/>
+    </row>
+    <row r="981" spans="6:6">
+      <c r="F981" s="92"/>
+    </row>
+    <row r="982" spans="6:6">
+      <c r="F982" s="92"/>
+    </row>
+    <row r="983" spans="6:6">
+      <c r="F983" s="92"/>
+    </row>
+    <row r="984" spans="6:6">
+      <c r="F984" s="92"/>
+    </row>
+    <row r="985" spans="6:6">
+      <c r="F985" s="92"/>
+    </row>
+    <row r="986" spans="6:6">
+      <c r="F986" s="92"/>
+    </row>
+    <row r="987" spans="6:6">
+      <c r="F987" s="92"/>
+    </row>
+    <row r="988" spans="6:6">
+      <c r="F988" s="92"/>
+    </row>
+    <row r="989" spans="6:6">
+      <c r="F989" s="92"/>
+    </row>
+    <row r="990" spans="6:6">
+      <c r="F990" s="92"/>
+    </row>
+    <row r="991" spans="6:6">
+      <c r="F991" s="92"/>
+    </row>
+    <row r="992" spans="6:6">
+      <c r="F992" s="92"/>
+    </row>
+    <row r="993" spans="6:6">
+      <c r="F993" s="92"/>
+    </row>
+    <row r="994" spans="6:6">
+      <c r="F994" s="92"/>
+    </row>
+    <row r="995" spans="6:6">
+      <c r="F995" s="92"/>
+    </row>
+    <row r="996" spans="6:6">
+      <c r="F996" s="92"/>
+    </row>
+    <row r="997" spans="6:6">
+      <c r="F997" s="92"/>
+    </row>
+    <row r="998" spans="6:6">
+      <c r="F998" s="92"/>
+    </row>
+    <row r="999" spans="6:6">
+      <c r="F999" s="92"/>
+    </row>
+    <row r="1000" spans="6:6">
+      <c r="F1000" s="92"/>
+    </row>
+    <row r="1001" spans="6:6">
+      <c r="F1001" s="92"/>
+    </row>
+    <row r="1002" spans="6:6">
+      <c r="F1002" s="92"/>
+    </row>
+    <row r="1003" spans="6:6">
+      <c r="F1003" s="92"/>
+    </row>
+    <row r="1004" spans="6:6">
+      <c r="F1004" s="92"/>
+    </row>
+    <row r="1005" spans="6:6">
+      <c r="F1005" s="92"/>
+    </row>
+    <row r="1006" spans="6:6">
+      <c r="F1006" s="92"/>
+    </row>
+    <row r="1007" spans="6:6">
+      <c r="F1007" s="92"/>
+    </row>
+    <row r="1008" spans="6:6">
+      <c r="F1008" s="92"/>
+    </row>
+    <row r="1009" spans="6:6">
+      <c r="F1009" s="92"/>
+    </row>
+    <row r="1010" spans="6:6">
+      <c r="F1010" s="92"/>
+    </row>
+    <row r="1011" spans="6:6">
+      <c r="F1011" s="92"/>
+    </row>
+    <row r="1012" spans="6:6">
+      <c r="F1012" s="92"/>
+    </row>
+    <row r="1013" spans="6:6">
+      <c r="F1013" s="92"/>
+    </row>
+    <row r="1014" spans="6:6">
+      <c r="F1014" s="92"/>
+    </row>
+    <row r="1015" spans="6:6">
+      <c r="F1015" s="92"/>
+    </row>
+    <row r="1016" spans="6:6">
+      <c r="F1016" s="92"/>
+    </row>
+    <row r="1017" spans="6:6">
+      <c r="F1017" s="92"/>
+    </row>
+    <row r="1018" spans="6:6">
+      <c r="F1018" s="92"/>
+    </row>
+    <row r="1019" spans="6:6">
+      <c r="F1019" s="92"/>
+    </row>
+    <row r="1020" spans="6:6">
+      <c r="F1020" s="92"/>
+    </row>
+    <row r="1021" spans="6:6">
+      <c r="F1021" s="92"/>
+    </row>
+    <row r="1022" spans="6:6">
+      <c r="F1022" s="92"/>
+    </row>
+    <row r="1023" spans="6:6">
+      <c r="F1023" s="92"/>
+    </row>
+    <row r="1024" spans="6:6">
+      <c r="F1024" s="92"/>
+    </row>
+    <row r="1025" spans="6:6">
+      <c r="F1025" s="92"/>
+    </row>
+    <row r="1026" spans="6:6">
+      <c r="F1026" s="92"/>
+    </row>
+    <row r="1027" spans="6:6">
+      <c r="F1027" s="92"/>
+    </row>
+    <row r="1028" spans="6:6">
+      <c r="F1028" s="92"/>
+    </row>
+    <row r="1029" spans="6:6">
+      <c r="F1029" s="92"/>
+    </row>
+    <row r="1030" spans="6:6">
+      <c r="F1030" s="92"/>
+    </row>
+    <row r="1031" spans="6:6">
+      <c r="F1031" s="92"/>
+    </row>
+    <row r="1032" spans="6:6">
+      <c r="F1032" s="92"/>
+    </row>
+    <row r="1033" spans="6:6">
+      <c r="F1033" s="92"/>
+    </row>
+    <row r="1034" spans="6:6">
+      <c r="F1034" s="92"/>
+    </row>
+    <row r="1035" spans="6:6">
+      <c r="F1035" s="92"/>
+    </row>
+    <row r="1036" spans="6:6">
+      <c r="F1036" s="92"/>
+    </row>
+    <row r="1037" spans="6:6">
+      <c r="F1037" s="92"/>
+    </row>
+    <row r="1038" spans="6:6">
+      <c r="F1038" s="92"/>
+    </row>
+    <row r="1039" spans="6:6">
+      <c r="F1039" s="92"/>
+    </row>
+    <row r="1040" spans="6:6">
+      <c r="F1040" s="92"/>
+    </row>
+    <row r="1041" spans="6:6">
+      <c r="F1041" s="92"/>
+    </row>
+    <row r="1042" spans="6:6">
+      <c r="F1042" s="92"/>
+    </row>
+    <row r="1043" spans="6:6">
+      <c r="F1043" s="92"/>
+    </row>
+    <row r="1044" spans="6:6">
+      <c r="F1044" s="92"/>
+    </row>
+    <row r="1045" spans="6:6">
+      <c r="F1045" s="92"/>
+    </row>
+    <row r="1046" spans="6:6">
+      <c r="F1046" s="92"/>
+    </row>
+    <row r="1047" spans="6:6">
+      <c r="F1047" s="92"/>
+    </row>
+    <row r="1048" spans="6:6">
+      <c r="F1048" s="92"/>
+    </row>
+    <row r="1049" spans="6:6">
+      <c r="F1049" s="92"/>
+    </row>
+    <row r="1050" spans="6:6">
+      <c r="F1050" s="92"/>
+    </row>
+    <row r="1051" spans="6:6">
+      <c r="F1051" s="92"/>
+    </row>
+    <row r="1052" spans="6:6">
+      <c r="F1052" s="92"/>
+    </row>
+    <row r="1053" spans="6:6">
+      <c r="F1053" s="92"/>
+    </row>
+    <row r="1054" spans="6:6">
+      <c r="F1054" s="92"/>
+    </row>
+    <row r="1055" spans="6:6">
+      <c r="F1055" s="92"/>
+    </row>
+    <row r="1056" spans="6:6">
+      <c r="F1056" s="92"/>
+    </row>
+    <row r="1057" spans="6:6">
+      <c r="F1057" s="92"/>
+    </row>
+    <row r="1058" spans="6:6">
+      <c r="F1058" s="92"/>
+    </row>
+    <row r="1059" spans="6:6">
+      <c r="F1059" s="92"/>
+    </row>
+    <row r="1060" spans="6:6">
+      <c r="F1060" s="92"/>
+    </row>
+    <row r="1061" spans="6:6">
+      <c r="F1061" s="92"/>
+    </row>
+    <row r="1062" spans="6:6">
+      <c r="F1062" s="92"/>
+    </row>
+    <row r="1063" spans="6:6">
+      <c r="F1063" s="92"/>
+    </row>
+    <row r="1064" spans="6:6">
+      <c r="F1064" s="92"/>
+    </row>
+    <row r="1065" spans="6:6">
+      <c r="F1065" s="92"/>
+    </row>
+    <row r="1066" spans="6:6">
+      <c r="F1066" s="92"/>
+    </row>
+    <row r="1067" spans="6:6">
+      <c r="F1067" s="92"/>
+    </row>
+    <row r="1068" spans="6:6">
+      <c r="F1068" s="92"/>
+    </row>
+    <row r="1069" spans="6:6">
+      <c r="F1069" s="92"/>
+    </row>
+    <row r="1070" spans="6:6">
+      <c r="F1070" s="92"/>
+    </row>
+    <row r="1071" spans="6:6">
+      <c r="F1071" s="92"/>
+    </row>
+    <row r="1072" spans="6:6">
+      <c r="F1072" s="92"/>
+    </row>
+    <row r="1073" spans="6:6">
+      <c r="F1073" s="92"/>
+    </row>
+    <row r="1074" spans="6:6">
+      <c r="F1074" s="92"/>
+    </row>
+    <row r="1075" spans="6:6">
+      <c r="F1075" s="92"/>
+    </row>
+    <row r="1076" spans="6:6">
+      <c r="F1076" s="92"/>
+    </row>
+    <row r="1077" spans="6:6">
+      <c r="F1077" s="92"/>
+    </row>
+    <row r="1078" spans="6:6">
+      <c r="F1078" s="92"/>
+    </row>
+    <row r="1079" spans="6:6">
+      <c r="F1079" s="92"/>
+    </row>
+    <row r="1080" spans="6:6">
+      <c r="F1080" s="92"/>
+    </row>
+    <row r="1081" spans="6:6">
+      <c r="F1081" s="92"/>
+    </row>
+    <row r="1082" spans="6:6">
+      <c r="F1082" s="92"/>
+    </row>
+    <row r="1083" spans="6:6">
+      <c r="F1083" s="92"/>
+    </row>
+    <row r="1084" spans="6:6">
+      <c r="F1084" s="92"/>
+    </row>
+    <row r="1085" spans="6:6">
+      <c r="F1085" s="92"/>
+    </row>
+    <row r="1086" spans="6:6">
+      <c r="F1086" s="92"/>
+    </row>
+    <row r="1087" spans="6:6">
+      <c r="F1087" s="92"/>
+    </row>
+    <row r="1088" spans="6:6">
+      <c r="F1088" s="92"/>
+    </row>
+    <row r="1089" spans="6:6">
+      <c r="F1089" s="92"/>
+    </row>
+    <row r="1090" spans="6:6">
+      <c r="F1090" s="92"/>
+    </row>
+    <row r="1091" spans="6:6">
+      <c r="F1091" s="92"/>
+    </row>
+    <row r="1092" spans="6:6">
+      <c r="F1092" s="92"/>
+    </row>
+    <row r="1093" spans="6:6">
+      <c r="F1093" s="92"/>
+    </row>
+    <row r="1094" spans="6:6">
+      <c r="F1094" s="92"/>
+    </row>
+    <row r="1095" spans="6:6">
+      <c r="F1095" s="92"/>
+    </row>
+    <row r="1096" spans="6:6">
+      <c r="F1096" s="92"/>
+    </row>
+    <row r="1097" spans="6:6">
+      <c r="F1097" s="92"/>
+    </row>
+    <row r="1098" spans="6:6">
+      <c r="F1098" s="92"/>
+    </row>
+    <row r="1099" spans="6:6">
+      <c r="F1099" s="92"/>
+    </row>
+    <row r="1100" spans="6:6">
+      <c r="F1100" s="92"/>
+    </row>
+    <row r="1101" spans="6:6">
+      <c r="F1101" s="92"/>
+    </row>
+    <row r="1102" spans="6:6">
+      <c r="F1102" s="92"/>
+    </row>
+    <row r="1103" spans="6:6">
+      <c r="F1103" s="92"/>
+    </row>
+    <row r="1104" spans="6:6">
+      <c r="F1104" s="92"/>
+    </row>
+    <row r="1105" spans="6:6">
+      <c r="F1105" s="92"/>
+    </row>
+    <row r="1106" spans="6:6">
+      <c r="F1106" s="92"/>
+    </row>
+    <row r="1107" spans="6:6">
+      <c r="F1107" s="92"/>
+    </row>
+    <row r="1108" spans="6:6">
+      <c r="F1108" s="92"/>
+    </row>
+    <row r="1109" spans="6:6">
+      <c r="F1109" s="92"/>
+    </row>
+    <row r="1110" spans="6:6">
+      <c r="F1110" s="92"/>
+    </row>
+    <row r="1111" spans="6:6">
+      <c r="F1111" s="92"/>
+    </row>
+    <row r="1112" spans="6:6">
+      <c r="F1112" s="92"/>
+    </row>
+    <row r="1113" spans="6:6">
+      <c r="F1113" s="92"/>
+    </row>
+    <row r="1114" spans="6:6">
+      <c r="F1114" s="92"/>
+    </row>
+    <row r="1115" spans="6:6">
+      <c r="F1115" s="92"/>
+    </row>
+    <row r="1116" spans="6:6">
+      <c r="F1116" s="92"/>
+    </row>
+    <row r="1117" spans="6:6">
+      <c r="F1117" s="92"/>
+    </row>
+    <row r="1118" spans="6:6">
+      <c r="F1118" s="92"/>
+    </row>
+    <row r="1119" spans="6:6">
+      <c r="F1119" s="92"/>
+    </row>
+    <row r="1120" spans="6:6">
+      <c r="F1120" s="92"/>
+    </row>
+    <row r="1121" spans="6:6">
+      <c r="F1121" s="92"/>
+    </row>
+    <row r="1122" spans="6:6">
+      <c r="F1122" s="92"/>
+    </row>
+    <row r="1123" spans="6:6">
+      <c r="F1123" s="92"/>
+    </row>
+    <row r="1124" spans="6:6">
+      <c r="F1124" s="92"/>
+    </row>
+    <row r="1125" spans="6:6">
+      <c r="F1125" s="92"/>
+    </row>
+    <row r="1126" spans="6:6">
+      <c r="F1126" s="92"/>
+    </row>
+    <row r="1127" spans="6:6">
+      <c r="F1127" s="92"/>
+    </row>
+    <row r="1128" spans="6:6">
+      <c r="F1128" s="92"/>
+    </row>
+    <row r="1129" spans="6:6">
+      <c r="F1129" s="92"/>
+    </row>
+    <row r="1130" spans="6:6">
+      <c r="F1130" s="92"/>
+    </row>
+    <row r="1131" spans="6:6">
+      <c r="F1131" s="92"/>
+    </row>
+    <row r="1132" spans="6:6">
+      <c r="F1132" s="92"/>
+    </row>
+    <row r="1133" spans="6:6">
+      <c r="F1133" s="92"/>
+    </row>
+    <row r="1134" spans="6:6">
+      <c r="F1134" s="92"/>
+    </row>
+    <row r="1135" spans="6:6">
+      <c r="F1135" s="92"/>
+    </row>
+    <row r="1136" spans="6:6">
+      <c r="F1136" s="92"/>
+    </row>
+    <row r="1137" spans="6:6">
+      <c r="F1137" s="92"/>
+    </row>
+    <row r="1138" spans="6:6">
+      <c r="F1138" s="92"/>
+    </row>
+    <row r="1139" spans="6:6">
+      <c r="F1139" s="92"/>
+    </row>
+    <row r="1140" spans="6:6">
+      <c r="F1140" s="92"/>
+    </row>
+    <row r="1141" spans="6:6">
+      <c r="F1141" s="92"/>
+    </row>
+    <row r="1142" spans="6:6">
+      <c r="F1142" s="92"/>
+    </row>
+    <row r="1143" spans="6:6">
+      <c r="F1143" s="92"/>
+    </row>
+    <row r="1144" spans="6:6">
+      <c r="F1144" s="92"/>
+    </row>
+    <row r="1145" spans="6:6">
+      <c r="F1145" s="92"/>
+    </row>
+    <row r="1146" spans="6:6">
+      <c r="F1146" s="92"/>
+    </row>
+    <row r="1147" spans="6:6">
+      <c r="F1147" s="92"/>
+    </row>
+    <row r="1148" spans="6:6">
+      <c r="F1148" s="92"/>
+    </row>
+    <row r="1149" spans="6:6">
+      <c r="F1149" s="92"/>
+    </row>
+    <row r="1150" spans="6:6">
+      <c r="F1150" s="92"/>
+    </row>
+    <row r="1151" spans="6:6">
+      <c r="F1151" s="92"/>
+    </row>
+    <row r="1152" spans="6:6">
+      <c r="F1152" s="92"/>
+    </row>
+    <row r="1153" spans="6:6">
+      <c r="F1153" s="92"/>
+    </row>
+    <row r="1154" spans="6:6">
+      <c r="F1154" s="92"/>
+    </row>
+    <row r="1155" spans="6:6">
+      <c r="F1155" s="92"/>
+    </row>
+    <row r="1156" spans="6:6">
+      <c r="F1156" s="92"/>
+    </row>
+    <row r="1157" spans="6:6">
+      <c r="F1157" s="92"/>
+    </row>
+    <row r="1158" spans="6:6">
+      <c r="F1158" s="92"/>
+    </row>
+    <row r="1159" spans="6:6">
+      <c r="F1159" s="92"/>
+    </row>
+    <row r="1160" spans="6:6">
+      <c r="F1160" s="92"/>
+    </row>
+    <row r="1161" spans="6:6">
+      <c r="F1161" s="92"/>
+    </row>
+    <row r="1162" spans="6:6">
+      <c r="F1162" s="92"/>
+    </row>
+    <row r="1163" spans="6:6">
+      <c r="F1163" s="92"/>
+    </row>
+    <row r="1164" spans="6:6">
+      <c r="F1164" s="92"/>
+    </row>
+    <row r="1165" spans="6:6">
+      <c r="F1165" s="92"/>
+    </row>
+    <row r="1166" spans="6:6">
+      <c r="F1166" s="92"/>
+    </row>
+    <row r="1167" spans="6:6">
+      <c r="F1167" s="92"/>
+    </row>
+    <row r="1168" spans="6:6">
+      <c r="F1168" s="92"/>
+    </row>
+    <row r="1169" spans="6:6">
+      <c r="F1169" s="92"/>
+    </row>
+    <row r="1170" spans="6:6">
+      <c r="F1170" s="92"/>
+    </row>
+    <row r="1171" spans="6:6">
+      <c r="F1171" s="92"/>
+    </row>
+    <row r="1172" spans="6:6">
+      <c r="F1172" s="92"/>
+    </row>
+    <row r="1173" spans="6:6">
+      <c r="F1173" s="92"/>
+    </row>
+    <row r="1174" spans="6:6">
+      <c r="F1174" s="92"/>
+    </row>
+    <row r="1175" spans="6:6">
+      <c r="F1175" s="92"/>
+    </row>
+    <row r="1176" spans="6:6">
+      <c r="F1176" s="92"/>
+    </row>
+    <row r="1177" spans="6:6">
+      <c r="F1177" s="92"/>
+    </row>
+    <row r="1178" spans="6:6">
+      <c r="F1178" s="92"/>
+    </row>
+    <row r="1179" spans="6:6">
+      <c r="F1179" s="92"/>
+    </row>
+    <row r="1180" spans="6:6">
+      <c r="F1180" s="92"/>
+    </row>
+    <row r="1181" spans="6:6">
+      <c r="F1181" s="92"/>
+    </row>
+    <row r="1182" spans="6:6">
+      <c r="F1182" s="92"/>
+    </row>
+    <row r="1183" spans="6:6">
+      <c r="F1183" s="92"/>
+    </row>
+    <row r="1184" spans="6:6">
+      <c r="F1184" s="92"/>
+    </row>
+    <row r="1185" spans="6:6">
+      <c r="F1185" s="92"/>
+    </row>
+    <row r="1186" spans="6:6">
+      <c r="F1186" s="92"/>
+    </row>
+    <row r="1187" spans="6:6">
+      <c r="F1187" s="92"/>
+    </row>
+    <row r="1188" spans="6:6">
+      <c r="F1188" s="92"/>
+    </row>
+    <row r="1189" spans="6:6">
+      <c r="F1189" s="92"/>
+    </row>
+    <row r="1190" spans="6:6">
+      <c r="F1190" s="92"/>
+    </row>
+    <row r="1191" spans="6:6">
+      <c r="F1191" s="92"/>
+    </row>
+    <row r="1192" spans="6:6">
+      <c r="F1192" s="92"/>
+    </row>
+    <row r="1193" spans="6:6">
+      <c r="F1193" s="92"/>
+    </row>
+    <row r="1194" spans="6:6">
+      <c r="F1194" s="92"/>
+    </row>
+    <row r="1195" spans="6:6">
+      <c r="F1195" s="92"/>
+    </row>
+    <row r="1196" spans="6:6">
+      <c r="F1196" s="92"/>
+    </row>
+    <row r="1197" spans="6:6">
+      <c r="F1197" s="92"/>
+    </row>
+    <row r="1198" spans="6:6">
+      <c r="F1198" s="92"/>
+    </row>
+    <row r="1199" spans="6:6">
+      <c r="F1199" s="92"/>
+    </row>
+    <row r="1200" spans="6:6">
+      <c r="F1200" s="92"/>
+    </row>
+    <row r="1201" spans="6:6">
+      <c r="F1201" s="92"/>
+    </row>
+    <row r="1202" spans="6:6">
+      <c r="F1202" s="92"/>
+    </row>
+    <row r="1203" spans="6:6">
+      <c r="F1203" s="92"/>
+    </row>
+    <row r="1204" spans="6:6">
+      <c r="F1204" s="92"/>
+    </row>
+    <row r="1205" spans="6:6">
+      <c r="F1205" s="92"/>
+    </row>
+    <row r="1206" spans="6:6">
+      <c r="F1206" s="92"/>
+    </row>
+    <row r="1207" spans="6:6">
+      <c r="F1207" s="92"/>
+    </row>
+    <row r="1208" spans="6:6">
+      <c r="F1208" s="92"/>
+    </row>
+    <row r="1209" spans="6:6">
+      <c r="F1209" s="92"/>
+    </row>
+    <row r="1210" spans="6:6">
+      <c r="F1210" s="92"/>
+    </row>
+    <row r="1211" spans="6:6">
+      <c r="F1211" s="92"/>
+    </row>
+    <row r="1212" spans="6:6">
+      <c r="F1212" s="92"/>
+    </row>
+    <row r="1213" spans="6:6">
+      <c r="F1213" s="92"/>
+    </row>
+    <row r="1214" spans="6:6">
+      <c r="F1214" s="92"/>
+    </row>
+    <row r="1215" spans="6:6">
+      <c r="F1215" s="92"/>
+    </row>
+    <row r="1216" spans="6:6">
+      <c r="F1216" s="92"/>
+    </row>
+    <row r="1217" spans="6:6">
+      <c r="F1217" s="92"/>
+    </row>
+    <row r="1218" spans="6:6">
+      <c r="F1218" s="92"/>
+    </row>
+    <row r="1219" spans="6:6">
+      <c r="F1219" s="92"/>
+    </row>
+    <row r="1220" spans="6:6">
+      <c r="F1220" s="92"/>
+    </row>
+    <row r="1221" spans="6:6">
+      <c r="F1221" s="92"/>
+    </row>
+    <row r="1222" spans="6:6">
+      <c r="F1222" s="92"/>
+    </row>
+    <row r="1223" spans="6:6">
+      <c r="F1223" s="92"/>
+    </row>
+    <row r="1224" spans="6:6">
+      <c r="F1224" s="92"/>
+    </row>
+    <row r="1225" spans="6:6">
+      <c r="F1225" s="92"/>
+    </row>
+    <row r="1226" spans="6:6">
+      <c r="F1226" s="92"/>
+    </row>
+    <row r="1227" spans="6:6">
+      <c r="F1227" s="92"/>
+    </row>
+    <row r="1228" spans="6:6">
+      <c r="F1228" s="92"/>
+    </row>
+    <row r="1229" spans="6:6">
+      <c r="F1229" s="92"/>
+    </row>
+    <row r="1230" spans="6:6">
+      <c r="F1230" s="92"/>
+    </row>
+    <row r="1231" spans="6:6">
+      <c r="F1231" s="92"/>
+    </row>
+    <row r="1232" spans="6:6">
+      <c r="F1232" s="92"/>
+    </row>
+    <row r="1233" spans="6:6">
+      <c r="F1233" s="92"/>
+    </row>
+    <row r="1234" spans="6:6">
+      <c r="F1234" s="92"/>
+    </row>
+    <row r="1235" spans="6:6">
+      <c r="F1235" s="92"/>
+    </row>
+    <row r="1236" spans="6:6">
+      <c r="F1236" s="92"/>
+    </row>
+    <row r="1237" spans="6:6">
+      <c r="F1237" s="92"/>
+    </row>
+    <row r="1238" spans="6:6">
+      <c r="F1238" s="92"/>
+    </row>
+    <row r="1239" spans="6:6">
+      <c r="F1239" s="92"/>
+    </row>
+    <row r="1240" spans="6:6">
+      <c r="F1240" s="92"/>
+    </row>
+    <row r="1241" spans="6:6">
+      <c r="F1241" s="92"/>
+    </row>
+    <row r="1242" spans="6:6">
+      <c r="F1242" s="92"/>
+    </row>
+    <row r="1243" spans="6:6">
+      <c r="F1243" s="92"/>
+    </row>
+    <row r="1244" spans="6:6">
+      <c r="F1244" s="92"/>
+    </row>
+    <row r="1245" spans="6:6">
+      <c r="F1245" s="92"/>
+    </row>
+    <row r="1246" spans="6:6">
+      <c r="F1246" s="92"/>
+    </row>
+    <row r="1247" spans="6:6">
+      <c r="F1247" s="92"/>
+    </row>
+    <row r="1248" spans="6:6">
+      <c r="F1248" s="92"/>
+    </row>
+    <row r="1249" spans="6:6">
+      <c r="F1249" s="92"/>
+    </row>
+    <row r="1250" spans="6:6">
+      <c r="F1250" s="92"/>
+    </row>
+    <row r="1251" spans="6:6">
+      <c r="F1251" s="92"/>
+    </row>
+    <row r="1252" spans="6:6">
+      <c r="F1252" s="92"/>
+    </row>
+    <row r="1253" spans="6:6">
+      <c r="F1253" s="92"/>
+    </row>
+    <row r="1254" spans="6:6">
+      <c r="F1254" s="92"/>
+    </row>
+    <row r="1255" spans="6:6">
+      <c r="F1255" s="92"/>
+    </row>
+    <row r="1256" spans="6:6">
+      <c r="F1256" s="92"/>
+    </row>
+    <row r="1257" spans="6:6">
+      <c r="F1257" s="92"/>
+    </row>
+    <row r="1258" spans="6:6">
+      <c r="F1258" s="92"/>
+    </row>
+    <row r="1259" spans="6:6">
+      <c r="F1259" s="92"/>
+    </row>
+    <row r="1260" spans="6:6">
+      <c r="F1260" s="92"/>
+    </row>
+    <row r="1261" spans="6:6">
+      <c r="F1261" s="92"/>
+    </row>
+    <row r="1262" spans="6:6">
+      <c r="F1262" s="92"/>
+    </row>
+    <row r="1263" spans="6:6">
+      <c r="F1263" s="92"/>
+    </row>
+    <row r="1264" spans="6:6">
+      <c r="F1264" s="92"/>
+    </row>
+    <row r="1265" spans="6:6">
+      <c r="F1265" s="92"/>
+    </row>
+    <row r="1266" spans="6:6">
+      <c r="F1266" s="92"/>
+    </row>
+    <row r="1267" spans="6:6">
+      <c r="F1267" s="92"/>
+    </row>
+    <row r="1268" spans="6:6">
+      <c r="F1268" s="92"/>
+    </row>
+    <row r="1269" spans="6:6">
+      <c r="F1269" s="92"/>
+    </row>
+    <row r="1270" spans="6:6">
+      <c r="F1270" s="92"/>
+    </row>
+    <row r="1271" spans="6:6">
+      <c r="F1271" s="92"/>
+    </row>
+    <row r="1272" spans="6:6">
+      <c r="F1272" s="92"/>
+    </row>
+    <row r="1273" spans="6:6">
+      <c r="F1273" s="92"/>
+    </row>
+    <row r="1274" spans="6:6">
+      <c r="F1274" s="92"/>
+    </row>
+    <row r="1275" spans="6:6">
+      <c r="F1275" s="92"/>
+    </row>
+    <row r="1276" spans="6:6">
+      <c r="F1276" s="92"/>
+    </row>
+    <row r="1277" spans="6:6">
+      <c r="F1277" s="92"/>
+    </row>
+    <row r="1278" spans="6:6">
+      <c r="F1278" s="92"/>
+    </row>
+    <row r="1279" spans="6:6">
+      <c r="F1279" s="92"/>
+    </row>
+    <row r="1280" spans="6:6">
+      <c r="F1280" s="92"/>
+    </row>
+    <row r="1281" spans="6:6">
+      <c r="F1281" s="92"/>
+    </row>
+    <row r="1282" spans="6:6">
+      <c r="F1282" s="92"/>
+    </row>
+    <row r="1283" spans="6:6">
+      <c r="F1283" s="92"/>
+    </row>
+    <row r="1284" spans="6:6">
+      <c r="F1284" s="92"/>
+    </row>
+    <row r="1285" spans="6:6">
+      <c r="F1285" s="92"/>
+    </row>
+    <row r="1286" spans="6:6">
+      <c r="F1286" s="92"/>
+    </row>
+    <row r="1287" spans="6:6">
+      <c r="F1287" s="92"/>
+    </row>
+    <row r="1288" spans="6:6">
+      <c r="F1288" s="92"/>
+    </row>
+    <row r="1289" spans="6:6">
+      <c r="F1289" s="92"/>
+    </row>
+    <row r="1290" spans="6:6">
+      <c r="F1290" s="92"/>
+    </row>
+    <row r="1291" spans="6:6">
+      <c r="F1291" s="92"/>
+    </row>
+    <row r="1292" spans="6:6">
+      <c r="F1292" s="92"/>
+    </row>
+    <row r="1293" spans="6:6">
+      <c r="F1293" s="92"/>
+    </row>
+    <row r="1294" spans="6:6">
+      <c r="F1294" s="92"/>
+    </row>
+    <row r="1295" spans="6:6">
+      <c r="F1295" s="92"/>
+    </row>
+    <row r="1296" spans="6:6">
+      <c r="F1296" s="92"/>
+    </row>
+    <row r="1297" spans="6:6">
+      <c r="F1297" s="92"/>
+    </row>
+    <row r="1298" spans="6:6">
+      <c r="F1298" s="92"/>
+    </row>
+    <row r="1299" spans="6:6">
+      <c r="F1299" s="92"/>
+    </row>
+    <row r="1300" spans="6:6">
+      <c r="F1300" s="92"/>
+    </row>
+    <row r="1301" spans="6:6">
+      <c r="F1301" s="92"/>
+    </row>
+    <row r="1302" spans="6:6">
+      <c r="F1302" s="92"/>
+    </row>
+    <row r="1303" spans="6:6">
+      <c r="F1303" s="92"/>
+    </row>
+    <row r="1304" spans="6:6">
+      <c r="F1304" s="92"/>
+    </row>
+    <row r="1305" spans="6:6">
+      <c r="F1305" s="92"/>
+    </row>
+    <row r="1306" spans="6:6">
+      <c r="F1306" s="92"/>
+    </row>
+    <row r="1307" spans="6:6">
+      <c r="F1307" s="92"/>
+    </row>
+    <row r="1308" spans="6:6">
+      <c r="F1308" s="92"/>
+    </row>
+    <row r="1309" spans="6:6">
+      <c r="F1309" s="92"/>
+    </row>
+    <row r="1310" spans="6:6">
+      <c r="F1310" s="92"/>
+    </row>
+    <row r="1311" spans="6:6">
+      <c r="F1311" s="92"/>
+    </row>
+    <row r="1312" spans="6:6">
+      <c r="F1312" s="92"/>
+    </row>
+    <row r="1313" spans="6:6">
+      <c r="F1313" s="92"/>
+    </row>
+    <row r="1314" spans="6:6">
+      <c r="F1314" s="92"/>
+    </row>
+    <row r="1315" spans="6:6">
+      <c r="F1315" s="92"/>
+    </row>
+    <row r="1316" spans="6:6">
+      <c r="F1316" s="92"/>
+    </row>
+    <row r="1317" spans="6:6">
+      <c r="F1317" s="92"/>
+    </row>
+    <row r="1318" spans="6:6">
+      <c r="F1318" s="92"/>
+    </row>
+    <row r="1319" spans="6:6">
+      <c r="F1319" s="92"/>
+    </row>
+    <row r="1320" spans="6:6">
+      <c r="F1320" s="92"/>
+    </row>
+    <row r="1321" spans="6:6">
+      <c r="F1321" s="92"/>
+    </row>
+    <row r="1322" spans="6:6">
+      <c r="F1322" s="92"/>
+    </row>
+    <row r="1323" spans="6:6">
+      <c r="F1323" s="92"/>
+    </row>
+    <row r="1324" spans="6:6">
+      <c r="F1324" s="92"/>
+    </row>
+    <row r="1325" spans="6:6">
+      <c r="F1325" s="92"/>
+    </row>
+    <row r="1326" spans="6:6">
+      <c r="F1326" s="92"/>
+    </row>
+    <row r="1327" spans="6:6">
+      <c r="F1327" s="92"/>
+    </row>
+    <row r="1328" spans="6:6">
+      <c r="F1328" s="92"/>
+    </row>
+    <row r="1329" spans="6:6">
+      <c r="F1329" s="92"/>
+    </row>
+    <row r="1330" spans="6:6">
+      <c r="F1330" s="92"/>
+    </row>
+    <row r="1331" spans="6:6">
+      <c r="F1331" s="92"/>
+    </row>
+    <row r="1332" spans="6:6">
+      <c r="F1332" s="92"/>
+    </row>
+    <row r="1333" spans="6:6">
+      <c r="F1333" s="92"/>
+    </row>
+    <row r="1334" spans="6:6">
+      <c r="F1334" s="92"/>
+    </row>
+    <row r="1335" spans="6:6">
+      <c r="F1335" s="92"/>
+    </row>
+    <row r="1336" spans="6:6">
+      <c r="F1336" s="92"/>
+    </row>
+    <row r="1337" spans="6:6">
+      <c r="F1337" s="92"/>
+    </row>
+    <row r="1338" spans="6:6">
+      <c r="F1338" s="92"/>
+    </row>
+    <row r="1339" spans="6:6">
+      <c r="F1339" s="92"/>
+    </row>
+    <row r="1340" spans="6:6">
+      <c r="F1340" s="92"/>
+    </row>
+    <row r="1341" spans="6:6">
+      <c r="F1341" s="92"/>
+    </row>
+    <row r="1342" spans="6:6">
+      <c r="F1342" s="92"/>
+    </row>
+    <row r="1343" spans="6:6">
+      <c r="F1343" s="92"/>
+    </row>
+    <row r="1344" spans="6:6">
+      <c r="F1344" s="92"/>
+    </row>
+    <row r="1345" spans="6:6">
+      <c r="F1345" s="92"/>
+    </row>
+    <row r="1346" spans="6:6">
+      <c r="F1346" s="92"/>
+    </row>
+    <row r="1347" spans="6:6">
+      <c r="F1347" s="92"/>
+    </row>
+    <row r="1348" spans="6:6">
+      <c r="F1348" s="92"/>
+    </row>
+    <row r="1349" spans="6:6">
+      <c r="F1349" s="92"/>
+    </row>
+    <row r="1350" spans="6:6">
+      <c r="F1350" s="92"/>
+    </row>
+    <row r="1351" spans="6:6">
+      <c r="F1351" s="92"/>
+    </row>
+    <row r="1352" spans="6:6">
+      <c r="F1352" s="92"/>
+    </row>
+    <row r="1353" spans="6:6">
+      <c r="F1353" s="92"/>
+    </row>
+    <row r="1354" spans="6:6">
+      <c r="F1354" s="92"/>
+    </row>
+    <row r="1355" spans="6:6">
+      <c r="F1355" s="92"/>
+    </row>
+    <row r="1356" spans="6:6">
+      <c r="F1356" s="92"/>
+    </row>
+    <row r="1357" spans="6:6">
+      <c r="F1357" s="92"/>
+    </row>
+    <row r="1358" spans="6:6">
+      <c r="F1358" s="92"/>
+    </row>
+    <row r="1359" spans="6:6">
+      <c r="F1359" s="92"/>
+    </row>
+    <row r="1360" spans="6:6">
+      <c r="F1360" s="92"/>
+    </row>
+    <row r="1361" spans="6:6">
+      <c r="F1361" s="92"/>
+    </row>
+    <row r="1362" spans="6:6">
+      <c r="F1362" s="92"/>
+    </row>
+    <row r="1363" spans="6:6">
+      <c r="F1363" s="92"/>
+    </row>
+    <row r="1364" spans="6:6">
+      <c r="F1364" s="92"/>
+    </row>
+    <row r="1365" spans="6:6">
+      <c r="F1365" s="92"/>
+    </row>
+    <row r="1366" spans="6:6">
+      <c r="F1366" s="92"/>
+    </row>
+    <row r="1367" spans="6:6">
+      <c r="F1367" s="92"/>
+    </row>
+    <row r="1368" spans="6:6">
+      <c r="F1368" s="92"/>
+    </row>
+    <row r="1369" spans="6:6">
+      <c r="F1369" s="92"/>
+    </row>
+    <row r="1370" spans="6:6">
+      <c r="F1370" s="92"/>
+    </row>
+    <row r="1371" spans="6:6">
+      <c r="F1371" s="92"/>
+    </row>
+    <row r="1372" spans="6:6">
+      <c r="F1372" s="92"/>
+    </row>
+    <row r="1373" spans="6:6">
+      <c r="F1373" s="92"/>
+    </row>
+    <row r="1374" spans="6:6">
+      <c r="F1374" s="92"/>
+    </row>
+    <row r="1375" spans="6:6">
+      <c r="F1375" s="92"/>
+    </row>
+    <row r="1376" spans="6:6">
+      <c r="F1376" s="92"/>
+    </row>
+    <row r="1377" spans="6:6">
+      <c r="F1377" s="92"/>
+    </row>
+    <row r="1378" spans="6:6">
+      <c r="F1378" s="92"/>
+    </row>
+    <row r="1379" spans="6:6">
+      <c r="F1379" s="92"/>
+    </row>
+    <row r="1380" spans="6:6">
+      <c r="F1380" s="92"/>
+    </row>
+    <row r="1381" spans="6:6">
+      <c r="F1381" s="92"/>
+    </row>
+    <row r="1382" spans="6:6">
+      <c r="F1382" s="92"/>
+    </row>
+    <row r="1383" spans="6:6">
+      <c r="F1383" s="92"/>
+    </row>
+    <row r="1384" spans="6:6">
+      <c r="F1384" s="92"/>
+    </row>
+    <row r="1385" spans="6:6">
+      <c r="F1385" s="92"/>
+    </row>
+    <row r="1386" spans="6:6">
+      <c r="F1386" s="92"/>
+    </row>
+    <row r="1387" spans="6:6">
+      <c r="F1387" s="92"/>
+    </row>
+    <row r="1388" spans="6:6">
+      <c r="F1388" s="92"/>
+    </row>
+    <row r="1389" spans="6:6">
+      <c r="F1389" s="92"/>
+    </row>
+    <row r="1390" spans="6:6">
+      <c r="F1390" s="92"/>
+    </row>
+    <row r="1391" spans="6:6">
+      <c r="F1391" s="92"/>
+    </row>
+    <row r="1392" spans="6:6">
+      <c r="F1392" s="92"/>
+    </row>
+    <row r="1393" spans="6:6">
+      <c r="F1393" s="92"/>
+    </row>
+    <row r="1394" spans="6:6">
+      <c r="F1394" s="92"/>
+    </row>
+    <row r="1395" spans="6:6">
+      <c r="F1395" s="92"/>
+    </row>
+    <row r="1396" spans="6:6">
+      <c r="F1396" s="92"/>
+    </row>
+    <row r="1397" spans="6:6">
+      <c r="F1397" s="92"/>
+    </row>
+    <row r="1398" spans="6:6">
+      <c r="F1398" s="92"/>
+    </row>
+    <row r="1399" spans="6:6">
+      <c r="F1399" s="92"/>
+    </row>
+    <row r="1400" spans="6:6">
+      <c r="F1400" s="92"/>
+    </row>
+    <row r="1401" spans="6:6">
+      <c r="F1401" s="92"/>
+    </row>
+    <row r="1402" spans="6:6">
+      <c r="F1402" s="92"/>
+    </row>
+    <row r="1403" spans="6:6">
+      <c r="F1403" s="92"/>
+    </row>
+    <row r="1404" spans="6:6">
+      <c r="F1404" s="92"/>
+    </row>
+    <row r="1405" spans="6:6">
+      <c r="F1405" s="92"/>
+    </row>
+    <row r="1406" spans="6:6">
+      <c r="F1406" s="92"/>
+    </row>
+    <row r="1407" spans="6:6">
+      <c r="F1407" s="92"/>
+    </row>
+    <row r="1408" spans="6:6">
+      <c r="F1408" s="92"/>
+    </row>
+    <row r="1409" spans="6:6">
+      <c r="F1409" s="92"/>
+    </row>
+    <row r="1410" spans="6:6">
+      <c r="F1410" s="92"/>
+    </row>
+    <row r="1411" spans="6:6">
+      <c r="F1411" s="92"/>
+    </row>
+    <row r="1412" spans="6:6">
+      <c r="F1412" s="92"/>
+    </row>
+    <row r="1413" spans="6:6">
+      <c r="F1413" s="92"/>
+    </row>
+    <row r="1414" spans="6:6">
+      <c r="F1414" s="92"/>
+    </row>
+    <row r="1415" spans="6:6">
+      <c r="F1415" s="92"/>
+    </row>
+    <row r="1416" spans="6:6">
+      <c r="F1416" s="92"/>
+    </row>
+    <row r="1417" spans="6:6">
+      <c r="F1417" s="92"/>
+    </row>
+    <row r="1418" spans="6:6">
+      <c r="F1418" s="92"/>
+    </row>
+    <row r="1419" spans="6:6">
+      <c r="F1419" s="92"/>
+    </row>
+    <row r="1420" spans="6:6">
+      <c r="F1420" s="92"/>
+    </row>
+    <row r="1421" spans="6:6">
+      <c r="F1421" s="92"/>
+    </row>
+    <row r="1422" spans="6:6">
+      <c r="F1422" s="92"/>
+    </row>
+    <row r="1423" spans="6:6">
+      <c r="F1423" s="92"/>
+    </row>
+    <row r="1424" spans="6:6">
+      <c r="F1424" s="92"/>
+    </row>
+    <row r="1425" spans="6:6">
+      <c r="F1425" s="92"/>
+    </row>
+    <row r="1426" spans="6:6">
+      <c r="F1426" s="92"/>
+    </row>
+    <row r="1427" spans="6:6">
+      <c r="F1427" s="92"/>
+    </row>
+    <row r="1428" spans="6:6">
+      <c r="F1428" s="92"/>
+    </row>
+    <row r="1429" spans="6:6">
+      <c r="F1429" s="92"/>
+    </row>
+    <row r="1430" spans="6:6">
+      <c r="F1430" s="92"/>
+    </row>
+    <row r="1431" spans="6:6">
+      <c r="F1431" s="92"/>
+    </row>
+    <row r="1432" spans="6:6">
+      <c r="F1432" s="92"/>
+    </row>
+    <row r="1433" spans="6:6">
+      <c r="F1433" s="92"/>
+    </row>
+    <row r="1434" spans="6:6">
+      <c r="F1434" s="92"/>
+    </row>
+    <row r="1435" spans="6:6">
+      <c r="F1435" s="92"/>
+    </row>
+    <row r="1436" spans="6:6">
+      <c r="F1436" s="92"/>
+    </row>
+    <row r="1437" spans="6:6">
+      <c r="F1437" s="92"/>
+    </row>
+    <row r="1438" spans="6:6">
+      <c r="F1438" s="92"/>
+    </row>
+    <row r="1439" spans="6:6">
+      <c r="F1439" s="92"/>
+    </row>
+    <row r="1440" spans="6:6">
+      <c r="F1440" s="92"/>
+    </row>
+    <row r="1441" spans="6:6">
+      <c r="F1441" s="92"/>
+    </row>
+    <row r="1442" spans="6:6">
+      <c r="F1442" s="92"/>
+    </row>
+    <row r="1443" spans="6:6">
+      <c r="F1443" s="92"/>
+    </row>
+    <row r="1444" spans="6:6">
+      <c r="F1444" s="92"/>
+    </row>
+    <row r="1445" spans="6:6">
+      <c r="F1445" s="92"/>
+    </row>
+    <row r="1446" spans="6:6">
+      <c r="F1446" s="92"/>
+    </row>
+    <row r="1447" spans="6:6">
+      <c r="F1447" s="92"/>
+    </row>
+    <row r="1448" spans="6:6">
+      <c r="F1448" s="92"/>
+    </row>
+    <row r="1449" spans="6:6">
+      <c r="F1449" s="92"/>
+    </row>
+    <row r="1450" spans="6:6">
+      <c r="F1450" s="92"/>
+    </row>
+    <row r="1451" spans="6:6">
+      <c r="F1451" s="92"/>
+    </row>
+    <row r="1452" spans="6:6">
+      <c r="F1452" s="92"/>
+    </row>
+    <row r="1453" spans="6:6">
+      <c r="F1453" s="92"/>
+    </row>
+    <row r="1454" spans="6:6">
+      <c r="F1454" s="92"/>
+    </row>
+    <row r="1455" spans="6:6">
+      <c r="F1455" s="92"/>
+    </row>
+    <row r="1456" spans="6:6">
+      <c r="F1456" s="92"/>
+    </row>
+    <row r="1457" spans="6:6">
+      <c r="F1457" s="92"/>
+    </row>
+    <row r="1458" spans="6:6">
+      <c r="F1458" s="92"/>
+    </row>
+    <row r="1459" spans="6:6">
+      <c r="F1459" s="92"/>
+    </row>
+    <row r="1460" spans="6:6">
+      <c r="F1460" s="92"/>
+    </row>
+    <row r="1461" spans="6:6">
+      <c r="F1461" s="92"/>
+    </row>
+    <row r="1462" spans="6:6">
+      <c r="F1462" s="92"/>
+    </row>
+    <row r="1463" spans="6:6">
+      <c r="F1463" s="92"/>
+    </row>
+    <row r="1464" spans="6:6">
+      <c r="F1464" s="92"/>
+    </row>
+    <row r="1465" spans="6:6">
+      <c r="F1465" s="92"/>
+    </row>
+    <row r="1466" spans="6:6">
+      <c r="F1466" s="92"/>
+    </row>
+    <row r="1467" spans="6:6">
+      <c r="F1467" s="92"/>
+    </row>
+    <row r="1468" spans="6:6">
+      <c r="F1468" s="92"/>
+    </row>
+    <row r="1469" spans="6:6">
+      <c r="F1469" s="92"/>
+    </row>
+    <row r="1470" spans="6:6">
+      <c r="F1470" s="92"/>
+    </row>
+    <row r="1471" spans="6:6">
+      <c r="F1471" s="92"/>
+    </row>
+    <row r="1472" spans="6:6">
+      <c r="F1472" s="92"/>
+    </row>
+    <row r="1473" spans="6:6">
+      <c r="F1473" s="92"/>
+    </row>
+    <row r="1474" spans="6:6">
+      <c r="F1474" s="92"/>
+    </row>
+    <row r="1475" spans="6:6">
+      <c r="F1475" s="92"/>
+    </row>
+    <row r="1476" spans="6:6">
+      <c r="F1476" s="92"/>
+    </row>
+    <row r="1477" spans="6:6">
+      <c r="F1477" s="92"/>
+    </row>
+    <row r="1478" spans="6:6">
+      <c r="F1478" s="92"/>
+    </row>
+    <row r="1479" spans="6:6">
+      <c r="F1479" s="92"/>
+    </row>
+    <row r="1480" spans="6:6">
+      <c r="F1480" s="92"/>
+    </row>
+    <row r="1481" spans="6:6">
+      <c r="F1481" s="92"/>
+    </row>
+    <row r="1482" spans="6:6">
+      <c r="F1482" s="92"/>
+    </row>
+    <row r="1483" spans="6:6">
+      <c r="F1483" s="92"/>
+    </row>
+    <row r="1484" spans="6:6">
+      <c r="F1484" s="92"/>
+    </row>
+    <row r="1485" spans="6:6">
+      <c r="F1485" s="92"/>
+    </row>
+    <row r="1486" spans="6:6">
+      <c r="F1486" s="92"/>
+    </row>
+    <row r="1487" spans="6:6">
+      <c r="F1487" s="92"/>
+    </row>
+    <row r="1488" spans="6:6">
+      <c r="F1488" s="92"/>
+    </row>
+    <row r="1489" spans="6:6">
+      <c r="F1489" s="92"/>
+    </row>
+    <row r="1490" spans="6:6">
+      <c r="F1490" s="92"/>
+    </row>
+    <row r="1491" spans="6:6">
+      <c r="F1491" s="92"/>
+    </row>
+    <row r="1492" spans="6:6">
+      <c r="F1492" s="92"/>
+    </row>
+    <row r="1493" spans="6:6">
+      <c r="F1493" s="92"/>
+    </row>
+    <row r="1494" spans="6:6">
+      <c r="F1494" s="92"/>
+    </row>
+    <row r="1495" spans="6:6">
+      <c r="F1495" s="92"/>
+    </row>
+    <row r="1496" spans="6:6">
+      <c r="F1496" s="92"/>
+    </row>
+    <row r="1497" spans="6:6">
+      <c r="F1497" s="92"/>
+    </row>
+    <row r="1498" spans="6:6">
+      <c r="F1498" s="92"/>
+    </row>
+    <row r="1499" spans="6:6">
+      <c r="F1499" s="92"/>
+    </row>
+    <row r="1500" spans="6:6">
+      <c r="F1500" s="92"/>
+    </row>
+    <row r="1501" spans="6:6">
+      <c r="F1501" s="92"/>
+    </row>
+    <row r="1502" spans="6:6">
+      <c r="F1502" s="92"/>
+    </row>
+    <row r="1503" spans="6:6">
+      <c r="F1503" s="92"/>
+    </row>
+    <row r="1504" spans="6:6">
+      <c r="F1504" s="92"/>
+    </row>
+    <row r="1505" spans="6:6">
+      <c r="F1505" s="92"/>
+    </row>
+    <row r="1506" spans="6:6">
+      <c r="F1506" s="92"/>
+    </row>
+    <row r="1507" spans="6:6">
+      <c r="F1507" s="92"/>
+    </row>
+    <row r="1508" spans="6:6">
+      <c r="F1508" s="92"/>
+    </row>
+    <row r="1509" spans="6:6">
+      <c r="F1509" s="92"/>
+    </row>
+    <row r="1510" spans="6:6">
+      <c r="F1510" s="92"/>
+    </row>
+    <row r="1511" spans="6:6">
+      <c r="F1511" s="92"/>
+    </row>
+    <row r="1512" spans="6:6">
+      <c r="F1512" s="92"/>
+    </row>
+    <row r="1513" spans="6:6">
+      <c r="F1513" s="92"/>
+    </row>
+    <row r="1514" spans="6:6">
+      <c r="F1514" s="92"/>
+    </row>
+    <row r="1515" spans="6:6">
+      <c r="F1515" s="92"/>
+    </row>
+    <row r="1516" spans="6:6">
+      <c r="F1516" s="92"/>
+    </row>
+    <row r="1517" spans="6:6">
+      <c r="F1517" s="92"/>
+    </row>
+    <row r="1518" spans="6:6">
+      <c r="F1518" s="92"/>
+    </row>
+    <row r="1519" spans="6:6">
+      <c r="F1519" s="92"/>
+    </row>
+    <row r="1520" spans="6:6">
+      <c r="F1520" s="92"/>
+    </row>
+    <row r="1521" spans="6:6">
+      <c r="F1521" s="92"/>
+    </row>
+    <row r="1522" spans="6:6">
+      <c r="F1522" s="92"/>
+    </row>
+    <row r="1523" spans="6:6">
+      <c r="F1523" s="92"/>
+    </row>
+    <row r="1524" spans="6:6">
+      <c r="F1524" s="92"/>
+    </row>
+    <row r="1525" spans="6:6">
+      <c r="F1525" s="92"/>
+    </row>
+    <row r="1526" spans="6:6">
+      <c r="F1526" s="92"/>
+    </row>
+    <row r="1527" spans="6:6">
+      <c r="F1527" s="92"/>
+    </row>
+    <row r="1528" spans="6:6">
+      <c r="F1528" s="92"/>
+    </row>
+    <row r="1529" spans="6:6">
+      <c r="F1529" s="92"/>
+    </row>
+    <row r="1530" spans="6:6">
+      <c r="F1530" s="92"/>
+    </row>
+    <row r="1531" spans="6:6">
+      <c r="F1531" s="92"/>
+    </row>
+    <row r="1532" spans="6:6">
+      <c r="F1532" s="92"/>
+    </row>
+    <row r="1533" spans="6:6">
+      <c r="F1533" s="92"/>
+    </row>
+    <row r="1534" spans="6:6">
+      <c r="F1534" s="92"/>
+    </row>
+    <row r="1535" spans="6:6">
+      <c r="F1535" s="92"/>
+    </row>
+    <row r="1536" spans="6:6">
+      <c r="F1536" s="92"/>
+    </row>
+    <row r="1537" spans="6:6">
+      <c r="F1537" s="92"/>
+    </row>
+    <row r="1538" spans="6:6">
+      <c r="F1538" s="92"/>
+    </row>
+    <row r="1539" spans="6:6">
+      <c r="F1539" s="92"/>
+    </row>
+    <row r="1540" spans="6:6">
+      <c r="F1540" s="92"/>
+    </row>
+    <row r="1541" spans="6:6">
+      <c r="F1541" s="92"/>
+    </row>
+    <row r="1542" spans="6:6">
+      <c r="F1542" s="92"/>
+    </row>
+    <row r="1543" spans="6:6">
+      <c r="F1543" s="92"/>
+    </row>
+    <row r="1544" spans="6:6">
+      <c r="F1544" s="92"/>
+    </row>
+    <row r="1545" spans="6:6">
+      <c r="F1545" s="92"/>
+    </row>
+    <row r="1546" spans="6:6">
+      <c r="F1546" s="92"/>
+    </row>
+    <row r="1547" spans="6:6">
+      <c r="F1547" s="92"/>
+    </row>
+    <row r="1548" spans="6:6">
+      <c r="F1548" s="92"/>
+    </row>
+    <row r="1549" spans="6:6">
+      <c r="F1549" s="92"/>
+    </row>
+    <row r="1550" spans="6:6">
+      <c r="F1550" s="92"/>
+    </row>
+    <row r="1551" spans="6:6">
+      <c r="F1551" s="92"/>
+    </row>
+    <row r="1552" spans="6:6">
+      <c r="F1552" s="92"/>
+    </row>
+    <row r="1553" spans="6:6">
+      <c r="F1553" s="92"/>
+    </row>
+    <row r="1554" spans="6:6">
+      <c r="F1554" s="92"/>
+    </row>
+    <row r="1555" spans="6:6">
+      <c r="F1555" s="92"/>
+    </row>
+    <row r="1556" spans="6:6">
+      <c r="F1556" s="92"/>
+    </row>
+    <row r="1557" spans="6:6">
+      <c r="F1557" s="92"/>
+    </row>
+    <row r="1558" spans="6:6">
+      <c r="F1558" s="92"/>
+    </row>
+    <row r="1559" spans="6:6">
+      <c r="F1559" s="92"/>
+    </row>
+    <row r="1560" spans="6:6">
+      <c r="F1560" s="92"/>
+    </row>
+    <row r="1561" spans="6:6">
+      <c r="F1561" s="92"/>
+    </row>
+    <row r="1562" spans="6:6">
+      <c r="F1562" s="92"/>
+    </row>
+    <row r="1563" spans="6:6">
+      <c r="F1563" s="92"/>
+    </row>
+    <row r="1564" spans="6:6">
+      <c r="F1564" s="92"/>
+    </row>
+    <row r="1565" spans="6:6">
+      <c r="F1565" s="92"/>
+    </row>
+    <row r="1566" spans="6:6">
+      <c r="F1566" s="92"/>
+    </row>
+    <row r="1567" spans="6:6">
+      <c r="F1567" s="92"/>
+    </row>
+    <row r="1568" spans="6:6">
+      <c r="F1568" s="92"/>
+    </row>
+    <row r="1569" spans="6:6">
+      <c r="F1569" s="92"/>
+    </row>
+    <row r="1570" spans="6:6">
+      <c r="F1570" s="92"/>
+    </row>
+    <row r="1571" spans="6:6">
+      <c r="F1571" s="92"/>
+    </row>
+    <row r="1572" spans="6:6">
+      <c r="F1572" s="92"/>
+    </row>
+    <row r="1573" spans="6:6">
+      <c r="F1573" s="92"/>
+    </row>
+    <row r="1574" spans="6:6">
+      <c r="F1574" s="92"/>
+    </row>
+    <row r="1575" spans="6:6">
+      <c r="F1575" s="92"/>
+    </row>
+    <row r="1576" spans="6:6">
+      <c r="F1576" s="92"/>
+    </row>
+    <row r="1577" spans="6:6">
+      <c r="F1577" s="92"/>
+    </row>
+    <row r="1578" spans="6:6">
+      <c r="F1578" s="92"/>
+    </row>
+    <row r="1579" spans="6:6">
+      <c r="F1579" s="92"/>
+    </row>
+    <row r="1580" spans="6:6">
+      <c r="F1580" s="92"/>
+    </row>
+    <row r="1581" spans="6:6">
+      <c r="F1581" s="92"/>
+    </row>
+    <row r="1582" spans="6:6">
+      <c r="F1582" s="92"/>
+    </row>
+    <row r="1583" spans="6:6">
+      <c r="F1583" s="92"/>
+    </row>
+    <row r="1584" spans="6:6">
+      <c r="F1584" s="92"/>
+    </row>
+    <row r="1585" spans="6:6">
+      <c r="F1585" s="92"/>
+    </row>
+    <row r="1586" spans="6:6">
+      <c r="F1586" s="92"/>
+    </row>
+    <row r="1587" spans="6:6">
+      <c r="F1587" s="92"/>
+    </row>
+    <row r="1588" spans="6:6">
+      <c r="F1588" s="92"/>
+    </row>
+    <row r="1589" spans="6:6">
+      <c r="F1589" s="92"/>
+    </row>
+    <row r="1590" spans="6:6">
+      <c r="F1590" s="92"/>
+    </row>
+    <row r="1591" spans="6:6">
+      <c r="F1591" s="92"/>
+    </row>
+    <row r="1592" spans="6:6">
+      <c r="F1592" s="92"/>
+    </row>
+    <row r="1593" spans="6:6">
+      <c r="F1593" s="92"/>
+    </row>
+    <row r="1594" spans="6:6">
+      <c r="F1594" s="92"/>
+    </row>
+    <row r="1595" spans="6:6">
+      <c r="F1595" s="92"/>
+    </row>
+    <row r="1596" spans="6:6">
+      <c r="F1596" s="92"/>
+    </row>
+    <row r="1597" spans="6:6">
+      <c r="F1597" s="92"/>
+    </row>
+    <row r="1598" spans="6:6">
+      <c r="F1598" s="92"/>
+    </row>
+    <row r="1599" spans="6:6">
+      <c r="F1599" s="92"/>
+    </row>
+    <row r="1600" spans="6:6">
+      <c r="F1600" s="92"/>
+    </row>
+    <row r="1601" spans="6:6">
+      <c r="F1601" s="92"/>
+    </row>
+    <row r="1602" spans="6:6">
+      <c r="F1602" s="92"/>
+    </row>
+    <row r="1603" spans="6:6">
+      <c r="F1603" s="92"/>
+    </row>
+    <row r="1604" spans="6:6">
+      <c r="F1604" s="92"/>
+    </row>
+    <row r="1605" spans="6:6">
+      <c r="F1605" s="92"/>
+    </row>
+    <row r="1606" spans="6:6">
+      <c r="F1606" s="92"/>
+    </row>
+    <row r="1607" spans="6:6">
+      <c r="F1607" s="92"/>
+    </row>
+    <row r="1608" spans="6:6">
+      <c r="F1608" s="92"/>
+    </row>
+    <row r="1609" spans="6:6">
+      <c r="F1609" s="92"/>
+    </row>
+    <row r="1610" spans="6:6">
+      <c r="F1610" s="92"/>
+    </row>
+    <row r="1611" spans="6:6">
+      <c r="F1611" s="92"/>
+    </row>
+    <row r="1612" spans="6:6">
+      <c r="F1612" s="92"/>
+    </row>
+    <row r="1613" spans="6:6">
+      <c r="F1613" s="92"/>
+    </row>
+    <row r="1614" spans="6:6">
+      <c r="F1614" s="92"/>
+    </row>
+    <row r="1615" spans="6:6">
+      <c r="F1615" s="92"/>
+    </row>
+    <row r="1616" spans="6:6">
+      <c r="F1616" s="92"/>
+    </row>
+    <row r="1617" spans="6:6">
+      <c r="F1617" s="92"/>
+    </row>
+    <row r="1618" spans="6:6">
+      <c r="F1618" s="92"/>
+    </row>
+    <row r="1619" spans="6:6">
+      <c r="F1619" s="92"/>
+    </row>
+    <row r="1620" spans="6:6">
+      <c r="F1620" s="92"/>
+    </row>
+    <row r="1621" spans="6:6">
+      <c r="F1621" s="92"/>
+    </row>
+    <row r="1622" spans="6:6">
+      <c r="F1622" s="92"/>
+    </row>
+    <row r="1623" spans="6:6">
+      <c r="F1623" s="92"/>
+    </row>
+    <row r="1624" spans="6:6">
+      <c r="F1624" s="92"/>
+    </row>
+    <row r="1625" spans="6:6">
+      <c r="F1625" s="92"/>
+    </row>
+    <row r="1626" spans="6:6">
+      <c r="F1626" s="92"/>
+    </row>
+    <row r="1627" spans="6:6">
+      <c r="F1627" s="92"/>
+    </row>
+    <row r="1628" spans="6:6">
+      <c r="F1628" s="92"/>
+    </row>
+    <row r="1629" spans="6:6">
+      <c r="F1629" s="92"/>
+    </row>
+    <row r="1630" spans="6:6">
+      <c r="F1630" s="92"/>
+    </row>
+    <row r="1631" spans="6:6">
+      <c r="F1631" s="92"/>
+    </row>
+    <row r="1632" spans="6:6">
+      <c r="F1632" s="92"/>
+    </row>
+    <row r="1633" spans="6:6">
+      <c r="F1633" s="92"/>
+    </row>
+    <row r="1634" spans="6:6">
+      <c r="F1634" s="92"/>
+    </row>
+    <row r="1635" spans="6:6">
+      <c r="F1635" s="92"/>
+    </row>
+    <row r="1636" spans="6:6">
+      <c r="F1636" s="92"/>
+    </row>
+    <row r="1637" spans="6:6">
+      <c r="F1637" s="92"/>
+    </row>
+    <row r="1638" spans="6:6">
+      <c r="F1638" s="92"/>
+    </row>
+    <row r="1639" spans="6:6">
+      <c r="F1639" s="92"/>
+    </row>
+    <row r="1640" spans="6:6">
+      <c r="F1640" s="92"/>
+    </row>
+    <row r="1641" spans="6:6">
+      <c r="F1641" s="92"/>
+    </row>
+    <row r="1642" spans="6:6">
+      <c r="F1642" s="92"/>
+    </row>
+    <row r="1643" spans="6:6">
+      <c r="F1643" s="92"/>
+    </row>
+    <row r="1644" spans="6:6">
+      <c r="F1644" s="92"/>
+    </row>
+    <row r="1645" spans="6:6">
+      <c r="F1645" s="92"/>
+    </row>
+    <row r="1646" spans="6:6">
+      <c r="F1646" s="92"/>
+    </row>
+    <row r="1647" spans="6:6">
+      <c r="F1647" s="92"/>
+    </row>
+    <row r="1648" spans="6:6">
+      <c r="F1648" s="92"/>
+    </row>
+    <row r="1649" spans="6:6">
+      <c r="F1649" s="92"/>
+    </row>
+    <row r="1650" spans="6:6">
+      <c r="F1650" s="92"/>
+    </row>
+    <row r="1651" spans="6:6">
+      <c r="F1651" s="92"/>
+    </row>
+    <row r="1652" spans="6:6">
+      <c r="F1652" s="92"/>
+    </row>
+    <row r="1653" spans="6:6">
+      <c r="F1653" s="92"/>
+    </row>
+    <row r="1654" spans="6:6">
+      <c r="F1654" s="92"/>
+    </row>
+    <row r="1655" spans="6:6">
+      <c r="F1655" s="92"/>
+    </row>
+    <row r="1656" spans="6:6">
+      <c r="F1656" s="92"/>
+    </row>
+    <row r="1657" spans="6:6">
+      <c r="F1657" s="92"/>
+    </row>
+    <row r="1658" spans="6:6">
+      <c r="F1658" s="92"/>
+    </row>
+    <row r="1659" spans="6:6">
+      <c r="F1659" s="92"/>
+    </row>
+    <row r="1660" spans="6:6">
+      <c r="F1660" s="92"/>
+    </row>
+    <row r="1661" spans="6:6">
+      <c r="F1661" s="92"/>
+    </row>
+    <row r="1662" spans="6:6">
+      <c r="F1662" s="92"/>
+    </row>
+    <row r="1663" spans="6:6">
+      <c r="F1663" s="92"/>
+    </row>
+    <row r="1664" spans="6:6">
+      <c r="F1664" s="92"/>
+    </row>
+    <row r="1665" spans="6:6">
+      <c r="F1665" s="92"/>
+    </row>
+    <row r="1666" spans="6:6">
+      <c r="F1666" s="92"/>
+    </row>
+    <row r="1667" spans="6:6">
+      <c r="F1667" s="92"/>
+    </row>
+    <row r="1668" spans="6:6">
+      <c r="F1668" s="92"/>
+    </row>
+    <row r="1669" spans="6:6">
+      <c r="F1669" s="92"/>
+    </row>
+    <row r="1670" spans="6:6">
+      <c r="F1670" s="92"/>
+    </row>
+    <row r="1671" spans="6:6">
+      <c r="F1671" s="92"/>
+    </row>
+    <row r="1672" spans="6:6">
+      <c r="F1672" s="92"/>
+    </row>
+    <row r="1673" spans="6:6">
+      <c r="F1673" s="92"/>
+    </row>
+    <row r="1674" spans="6:6">
+      <c r="F1674" s="92"/>
+    </row>
+    <row r="1675" spans="6:6">
+      <c r="F1675" s="92"/>
+    </row>
+    <row r="1676" spans="6:6">
+      <c r="F1676" s="92"/>
+    </row>
+    <row r="1677" spans="6:6">
+      <c r="F1677" s="92"/>
+    </row>
+    <row r="1678" spans="6:6">
+      <c r="F1678" s="92"/>
+    </row>
+    <row r="1679" spans="6:6">
+      <c r="F1679" s="92"/>
+    </row>
+    <row r="1680" spans="6:6">
+      <c r="F1680" s="92"/>
+    </row>
+    <row r="1681" spans="6:6">
+      <c r="F1681" s="92"/>
+    </row>
+    <row r="1682" spans="6:6">
+      <c r="F1682" s="92"/>
+    </row>
+    <row r="1683" spans="6:6">
+      <c r="F1683" s="92"/>
+    </row>
+    <row r="1684" spans="6:6">
+      <c r="F1684" s="92"/>
+    </row>
+    <row r="1685" spans="6:6">
+      <c r="F1685" s="92"/>
+    </row>
+    <row r="1686" spans="6:6">
+      <c r="F1686" s="92"/>
+    </row>
+    <row r="1687" spans="6:6">
+      <c r="F1687" s="92"/>
+    </row>
+    <row r="1688" spans="6:6">
+      <c r="F1688" s="92"/>
+    </row>
+    <row r="1689" spans="6:6">
+      <c r="F1689" s="92"/>
+    </row>
+    <row r="1690" spans="6:6">
+      <c r="F1690" s="92"/>
+    </row>
+    <row r="1691" spans="6:6">
+      <c r="F1691" s="92"/>
+    </row>
+    <row r="1692" spans="6:6">
+      <c r="F1692" s="92"/>
+    </row>
+    <row r="1693" spans="6:6">
+      <c r="F1693" s="92"/>
+    </row>
+    <row r="1694" spans="6:6">
+      <c r="F1694" s="92"/>
+    </row>
+    <row r="1695" spans="6:6">
+      <c r="F1695" s="92"/>
+    </row>
+    <row r="1696" spans="6:6">
+      <c r="F1696" s="92"/>
+    </row>
+    <row r="1697" spans="6:6">
+      <c r="F1697" s="92"/>
+    </row>
+    <row r="1698" spans="6:6">
+      <c r="F1698" s="92"/>
+    </row>
+    <row r="1699" spans="6:6">
+      <c r="F1699" s="92"/>
+    </row>
+    <row r="1700" spans="6:6">
+      <c r="F1700" s="92"/>
+    </row>
+    <row r="1701" spans="6:6">
+      <c r="F1701" s="92"/>
+    </row>
+    <row r="1702" spans="6:6">
+      <c r="F1702" s="92"/>
+    </row>
+    <row r="1703" spans="6:6">
+      <c r="F1703" s="92"/>
+    </row>
+    <row r="1704" spans="6:6">
+      <c r="F1704" s="92"/>
+    </row>
+    <row r="1705" spans="6:6">
+      <c r="F1705" s="92"/>
+    </row>
+    <row r="1706" spans="6:6">
+      <c r="F1706" s="92"/>
+    </row>
+    <row r="1707" spans="6:6">
+      <c r="F1707" s="92"/>
+    </row>
+    <row r="1708" spans="6:6">
+      <c r="F1708" s="92"/>
+    </row>
+    <row r="1709" spans="6:6">
+      <c r="F1709" s="92"/>
+    </row>
+    <row r="1710" spans="6:6">
+      <c r="F1710" s="92"/>
+    </row>
+    <row r="1711" spans="6:6">
+      <c r="F1711" s="92"/>
+    </row>
+    <row r="1712" spans="6:6">
+      <c r="F1712" s="92"/>
+    </row>
+    <row r="1713" spans="6:6">
+      <c r="F1713" s="92"/>
+    </row>
+    <row r="1714" spans="6:6">
+      <c r="F1714" s="92"/>
+    </row>
+    <row r="1715" spans="6:6">
+      <c r="F1715" s="92"/>
+    </row>
+    <row r="1716" spans="6:6">
+      <c r="F1716" s="92"/>
+    </row>
+    <row r="1717" spans="6:6">
+      <c r="F1717" s="92"/>
+    </row>
+    <row r="1718" spans="6:6">
+      <c r="F1718" s="92"/>
+    </row>
+    <row r="1719" spans="6:6">
+      <c r="F1719" s="92"/>
+    </row>
+    <row r="1720" spans="6:6">
+      <c r="F1720" s="92"/>
+    </row>
+    <row r="1721" spans="6:6">
+      <c r="F1721" s="92"/>
+    </row>
+    <row r="1722" spans="6:6">
+      <c r="F1722" s="92"/>
+    </row>
+    <row r="1723" spans="6:6">
+      <c r="F1723" s="92"/>
+    </row>
+    <row r="1724" spans="6:6">
+      <c r="F1724" s="92"/>
+    </row>
+    <row r="1725" spans="6:6">
+      <c r="F1725" s="92"/>
+    </row>
+    <row r="1726" spans="6:6">
+      <c r="F1726" s="92"/>
+    </row>
+    <row r="1727" spans="6:6">
+      <c r="F1727" s="92"/>
+    </row>
+    <row r="1728" spans="6:6">
+      <c r="F1728" s="92"/>
+    </row>
+    <row r="1729" spans="6:6">
+      <c r="F1729" s="92"/>
+    </row>
+    <row r="1730" spans="6:6">
+      <c r="F1730" s="92"/>
+    </row>
+    <row r="1731" spans="6:6">
+      <c r="F1731" s="92"/>
+    </row>
+    <row r="1732" spans="6:6">
+      <c r="F1732" s="92"/>
+    </row>
+    <row r="1733" spans="6:6">
+      <c r="F1733" s="92"/>
+    </row>
+    <row r="1734" spans="6:6">
+      <c r="F1734" s="92"/>
+    </row>
+    <row r="1735" spans="6:6">
+      <c r="F1735" s="92"/>
+    </row>
+    <row r="1736" spans="6:6">
+      <c r="F1736" s="92"/>
+    </row>
+    <row r="1737" spans="6:6">
+      <c r="F1737" s="92"/>
+    </row>
+    <row r="1738" spans="6:6">
+      <c r="F1738" s="92"/>
+    </row>
+    <row r="1739" spans="6:6">
+      <c r="F1739" s="92"/>
+    </row>
+    <row r="1740" spans="6:6">
+      <c r="F1740" s="92"/>
+    </row>
+    <row r="1741" spans="6:6">
+      <c r="F1741" s="92"/>
+    </row>
+    <row r="1742" spans="6:6">
+      <c r="F1742" s="92"/>
+    </row>
+    <row r="1743" spans="6:6">
+      <c r="F1743" s="92"/>
+    </row>
+    <row r="1744" spans="6:6">
+      <c r="F1744" s="92"/>
+    </row>
+    <row r="1745" spans="6:6">
+      <c r="F1745" s="92"/>
+    </row>
+    <row r="1746" spans="6:6">
+      <c r="F1746" s="92"/>
+    </row>
+    <row r="1747" spans="6:6">
+      <c r="F1747" s="92"/>
+    </row>
+    <row r="1748" spans="6:6">
+      <c r="F1748" s="92"/>
+    </row>
+    <row r="1749" spans="6:6">
+      <c r="F1749" s="92"/>
+    </row>
+    <row r="1750" spans="6:6">
+      <c r="F1750" s="92"/>
+    </row>
+    <row r="1751" spans="6:6">
+      <c r="F1751" s="92"/>
+    </row>
+    <row r="1752" spans="6:6">
+      <c r="F1752" s="92"/>
+    </row>
+    <row r="1753" spans="6:6">
+      <c r="F1753" s="92"/>
+    </row>
+    <row r="1754" spans="6:6">
+      <c r="F1754" s="92"/>
+    </row>
+    <row r="1755" spans="6:6">
+      <c r="F1755" s="92"/>
+    </row>
+    <row r="1756" spans="6:6">
+      <c r="F1756" s="92"/>
+    </row>
+    <row r="1757" spans="6:6">
+      <c r="F1757" s="92"/>
+    </row>
+    <row r="1758" spans="6:6">
+      <c r="F1758" s="92"/>
+    </row>
+    <row r="1759" spans="6:6">
+      <c r="F1759" s="92"/>
+    </row>
+    <row r="1760" spans="6:6">
+      <c r="F1760" s="92"/>
+    </row>
+    <row r="1761" spans="6:6">
+      <c r="F1761" s="92"/>
+    </row>
+    <row r="1762" spans="6:6">
+      <c r="F1762" s="92"/>
+    </row>
+    <row r="1763" spans="6:6">
+      <c r="F1763" s="92"/>
+    </row>
+    <row r="1764" spans="6:6">
+      <c r="F1764" s="92"/>
+    </row>
+    <row r="1765" spans="6:6">
+      <c r="F1765" s="92"/>
+    </row>
+    <row r="1766" spans="6:6">
+      <c r="F1766" s="92"/>
+    </row>
+    <row r="1767" spans="6:6">
+      <c r="F1767" s="92"/>
+    </row>
+    <row r="1768" spans="6:6">
+      <c r="F1768" s="92"/>
+    </row>
+    <row r="1769" spans="6:6">
+      <c r="F1769" s="92"/>
+    </row>
+    <row r="1770" spans="6:6">
+      <c r="F1770" s="92"/>
+    </row>
+    <row r="1771" spans="6:6">
+      <c r="F1771" s="92"/>
+    </row>
+    <row r="1772" spans="6:6">
+      <c r="F1772" s="92"/>
+    </row>
+    <row r="1773" spans="6:6">
+      <c r="F1773" s="92"/>
+    </row>
+    <row r="1774" spans="6:6">
+      <c r="F1774" s="92"/>
+    </row>
+    <row r="1775" spans="6:6">
+      <c r="F1775" s="92"/>
+    </row>
+    <row r="1776" spans="6:6">
+      <c r="F1776" s="92"/>
+    </row>
+    <row r="1777" spans="6:6">
+      <c r="F1777" s="92"/>
+    </row>
+    <row r="1778" spans="6:6">
+      <c r="F1778" s="92"/>
+    </row>
+    <row r="1779" spans="6:6">
+      <c r="F1779" s="92"/>
+    </row>
+    <row r="1780" spans="6:6">
+      <c r="F1780" s="92"/>
+    </row>
+    <row r="1781" spans="6:6">
+      <c r="F1781" s="92"/>
+    </row>
+    <row r="1782" spans="6:6">
+      <c r="F1782" s="92"/>
+    </row>
+    <row r="1783" spans="6:6">
+      <c r="F1783" s="92"/>
+    </row>
+    <row r="1784" spans="6:6">
+      <c r="F1784" s="92"/>
+    </row>
+    <row r="1785" spans="6:6">
+      <c r="F1785" s="92"/>
+    </row>
+    <row r="1786" spans="6:6">
+      <c r="F1786" s="92"/>
+    </row>
+    <row r="1787" spans="6:6">
+      <c r="F1787" s="92"/>
+    </row>
+    <row r="1788" spans="6:6">
+      <c r="F1788" s="92"/>
+    </row>
+    <row r="1789" spans="6:6">
+      <c r="F1789" s="92"/>
+    </row>
+    <row r="1790" spans="6:6">
+      <c r="F1790" s="92"/>
+    </row>
+    <row r="1791" spans="6:6">
+      <c r="F1791" s="92"/>
+    </row>
+    <row r="1792" spans="6:6">
+      <c r="F1792" s="92"/>
+    </row>
+    <row r="1793" spans="6:6">
+      <c r="F1793" s="92"/>
+    </row>
+    <row r="1794" spans="6:6">
+      <c r="F1794" s="92"/>
+    </row>
+    <row r="1795" spans="6:6">
+      <c r="F1795" s="92"/>
+    </row>
+    <row r="1796" spans="6:6">
+      <c r="F1796" s="92"/>
+    </row>
+    <row r="1797" spans="6:6">
+      <c r="F1797" s="92"/>
+    </row>
+    <row r="1798" spans="6:6">
+      <c r="F1798" s="92"/>
+    </row>
+    <row r="1799" spans="6:6">
+      <c r="F1799" s="92"/>
+    </row>
+    <row r="1800" spans="6:6">
+      <c r="F1800" s="92"/>
+    </row>
+    <row r="1801" spans="6:6">
+      <c r="F1801" s="92"/>
+    </row>
+    <row r="1802" spans="6:6">
+      <c r="F1802" s="92"/>
+    </row>
+    <row r="1803" spans="6:6">
+      <c r="F1803" s="92"/>
+    </row>
+    <row r="1804" spans="6:6">
+      <c r="F1804" s="92"/>
+    </row>
+    <row r="1805" spans="6:6">
+      <c r="F1805" s="92"/>
+    </row>
+    <row r="1806" spans="6:6">
+      <c r="F1806" s="92"/>
+    </row>
+    <row r="1807" spans="6:6">
+      <c r="F1807" s="92"/>
+    </row>
+    <row r="1808" spans="6:6">
+      <c r="F1808" s="92"/>
+    </row>
+    <row r="1809" spans="6:6">
+      <c r="F1809" s="92"/>
+    </row>
+    <row r="1810" spans="6:6">
+      <c r="F1810" s="92"/>
+    </row>
+    <row r="1811" spans="6:6">
+      <c r="F1811" s="92"/>
+    </row>
+    <row r="1812" spans="6:6">
+      <c r="F1812" s="92"/>
+    </row>
+    <row r="1813" spans="6:6">
+      <c r="F1813" s="92"/>
+    </row>
+    <row r="1814" spans="6:6">
+      <c r="F1814" s="92"/>
+    </row>
+    <row r="1815" spans="6:6">
+      <c r="F1815" s="92"/>
+    </row>
+    <row r="1816" spans="6:6">
+      <c r="F1816" s="92"/>
+    </row>
+    <row r="1817" spans="6:6">
+      <c r="F1817" s="92"/>
+    </row>
+    <row r="1818" spans="6:6">
+      <c r="F1818" s="92"/>
+    </row>
+    <row r="1819" spans="6:6">
+      <c r="F1819" s="92"/>
+    </row>
+    <row r="1820" spans="6:6">
+      <c r="F1820" s="92"/>
+    </row>
+    <row r="1821" spans="6:6">
+      <c r="F1821" s="92"/>
+    </row>
+    <row r="1822" spans="6:6">
+      <c r="F1822" s="92"/>
+    </row>
+    <row r="1823" spans="6:6">
+      <c r="F1823" s="92"/>
+    </row>
+    <row r="1824" spans="6:6">
+      <c r="F1824" s="92"/>
+    </row>
+    <row r="1825" spans="6:6">
+      <c r="F1825" s="92"/>
+    </row>
+    <row r="1826" spans="6:6">
+      <c r="F1826" s="92"/>
+    </row>
+    <row r="1827" spans="6:6">
+      <c r="F1827" s="92"/>
+    </row>
+    <row r="1828" spans="6:6">
+      <c r="F1828" s="92"/>
+    </row>
+    <row r="1829" spans="6:6">
+      <c r="F1829" s="92"/>
+    </row>
+    <row r="1830" spans="6:6">
+      <c r="F1830" s="92"/>
+    </row>
+    <row r="1831" spans="6:6">
+      <c r="F1831" s="92"/>
+    </row>
+    <row r="1832" spans="6:6">
+      <c r="F1832" s="92"/>
+    </row>
+    <row r="1833" spans="6:6">
+      <c r="F1833" s="92"/>
+    </row>
+    <row r="1834" spans="6:6">
+      <c r="F1834" s="92"/>
+    </row>
+    <row r="1835" spans="6:6">
+      <c r="F1835" s="92"/>
+    </row>
+    <row r="1836" spans="6:6">
+      <c r="F1836" s="92"/>
+    </row>
+    <row r="1837" spans="6:6">
+      <c r="F1837" s="92"/>
+    </row>
+    <row r="1838" spans="6:6">
+      <c r="F1838" s="92"/>
+    </row>
+    <row r="1839" spans="6:6">
+      <c r="F1839" s="92"/>
+    </row>
+    <row r="1840" spans="6:6">
+      <c r="F1840" s="92"/>
+    </row>
+    <row r="1841" spans="6:6">
+      <c r="F1841" s="92"/>
+    </row>
+    <row r="1842" spans="6:6">
+      <c r="F1842" s="92"/>
+    </row>
+    <row r="1843" spans="6:6">
+      <c r="F1843" s="92"/>
+    </row>
+    <row r="1844" spans="6:6">
+      <c r="F1844" s="92"/>
+    </row>
+    <row r="1845" spans="6:6">
+      <c r="F1845" s="92"/>
+    </row>
+    <row r="1846" spans="6:6">
+      <c r="F1846" s="92"/>
+    </row>
+    <row r="1847" spans="6:6">
+      <c r="F1847" s="92"/>
+    </row>
+    <row r="1848" spans="6:6">
+      <c r="F1848" s="92"/>
+    </row>
+    <row r="1849" spans="6:6">
+      <c r="F1849" s="92"/>
+    </row>
+    <row r="1850" spans="6:6">
+      <c r="F1850" s="92"/>
+    </row>
+    <row r="1851" spans="6:6">
+      <c r="F1851" s="92"/>
+    </row>
+    <row r="1852" spans="6:6">
+      <c r="F1852" s="92"/>
+    </row>
+    <row r="1853" spans="6:6">
+      <c r="F1853" s="92"/>
+    </row>
+    <row r="1854" spans="6:6">
+      <c r="F1854" s="92"/>
+    </row>
+    <row r="1855" spans="6:6">
+      <c r="F1855" s="92"/>
+    </row>
+    <row r="1856" spans="6:6">
+      <c r="F1856" s="92"/>
+    </row>
+    <row r="1857" spans="6:6">
+      <c r="F1857" s="92"/>
+    </row>
+    <row r="1858" spans="6:6">
+      <c r="F1858" s="92"/>
+    </row>
+    <row r="1859" spans="6:6">
+      <c r="F1859" s="92"/>
+    </row>
+    <row r="1860" spans="6:6">
+      <c r="F1860" s="92"/>
+    </row>
+    <row r="1861" spans="6:6">
+      <c r="F1861" s="92"/>
+    </row>
+    <row r="1862" spans="6:6">
+      <c r="F1862" s="92"/>
+    </row>
+    <row r="1863" spans="6:6">
+      <c r="F1863" s="92"/>
+    </row>
+    <row r="1864" spans="6:6">
+      <c r="F1864" s="92"/>
+    </row>
+    <row r="1865" spans="6:6">
+      <c r="F1865" s="92"/>
+    </row>
+    <row r="1866" spans="6:6">
+      <c r="F1866" s="92"/>
+    </row>
+    <row r="1867" spans="6:6">
+      <c r="F1867" s="92"/>
+    </row>
+    <row r="1868" spans="6:6">
+      <c r="F1868" s="92"/>
+    </row>
+    <row r="1869" spans="6:6">
+      <c r="F1869" s="92"/>
+    </row>
+    <row r="1870" spans="6:6">
+      <c r="F1870" s="92"/>
+    </row>
+    <row r="1871" spans="6:6">
+      <c r="F1871" s="92"/>
+    </row>
+    <row r="1872" spans="6:6">
+      <c r="F1872" s="92"/>
+    </row>
+    <row r="1873" spans="6:6">
+      <c r="F1873" s="92"/>
+    </row>
+    <row r="1874" spans="6:6">
+      <c r="F1874" s="92"/>
+    </row>
+    <row r="1875" spans="6:6">
+      <c r="F1875" s="92"/>
+    </row>
+    <row r="1876" spans="6:6">
+      <c r="F1876" s="92"/>
+    </row>
+    <row r="1877" spans="6:6">
+      <c r="F1877" s="92"/>
+    </row>
+    <row r="1878" spans="6:6">
+      <c r="F1878" s="92"/>
+    </row>
+    <row r="1879" spans="6:6">
+      <c r="F1879" s="92"/>
+    </row>
+    <row r="1880" spans="6:6">
+      <c r="F1880" s="92"/>
+    </row>
+    <row r="1881" spans="6:6">
+      <c r="F1881" s="92"/>
+    </row>
+    <row r="1882" spans="6:6">
+      <c r="F1882" s="92"/>
+    </row>
+    <row r="1883" spans="6:6">
+      <c r="F1883" s="92"/>
+    </row>
+    <row r="1884" spans="6:6">
+      <c r="F1884" s="92"/>
+    </row>
+    <row r="1885" spans="6:6">
+      <c r="F1885" s="92"/>
+    </row>
+    <row r="1886" spans="6:6">
+      <c r="F1886" s="92"/>
+    </row>
+    <row r="1887" spans="6:6">
+      <c r="F1887" s="92"/>
+    </row>
+    <row r="1888" spans="6:6">
+      <c r="F1888" s="92"/>
+    </row>
+    <row r="1889" spans="6:6">
+      <c r="F1889" s="92"/>
+    </row>
+    <row r="1890" spans="6:6">
+      <c r="F1890" s="92"/>
+    </row>
+    <row r="1891" spans="6:6">
+      <c r="F1891" s="92"/>
+    </row>
+    <row r="1892" spans="6:6">
+      <c r="F1892" s="92"/>
+    </row>
+    <row r="1893" spans="6:6">
+      <c r="F1893" s="92"/>
+    </row>
+    <row r="1894" spans="6:6">
+      <c r="F1894" s="92"/>
+    </row>
+    <row r="1895" spans="6:6">
+      <c r="F1895" s="92"/>
+    </row>
+    <row r="1896" spans="6:6">
+      <c r="F1896" s="92"/>
+    </row>
+    <row r="1897" spans="6:6">
+      <c r="F1897" s="92"/>
+    </row>
+    <row r="1898" spans="6:6">
+      <c r="F1898" s="92"/>
+    </row>
+    <row r="1899" spans="6:6">
+      <c r="F1899" s="92"/>
+    </row>
+    <row r="1900" spans="6:6">
+      <c r="F1900" s="92"/>
+    </row>
+    <row r="1901" spans="6:6">
+      <c r="F1901" s="92"/>
+    </row>
+    <row r="1902" spans="6:6">
+      <c r="F1902" s="92"/>
+    </row>
+    <row r="1903" spans="6:6">
+      <c r="F1903" s="92"/>
+    </row>
+    <row r="1904" spans="6:6">
+      <c r="F1904" s="92"/>
+    </row>
+    <row r="1905" spans="6:6">
+      <c r="F1905" s="92"/>
+    </row>
+    <row r="1906" spans="6:6">
+      <c r="F1906" s="92"/>
+    </row>
+    <row r="1907" spans="6:6">
+      <c r="F1907" s="92"/>
+    </row>
+    <row r="1908" spans="6:6">
+      <c r="F1908" s="92"/>
+    </row>
+    <row r="1909" spans="6:6">
+      <c r="F1909" s="92"/>
+    </row>
+    <row r="1910" spans="6:6">
+      <c r="F1910" s="92"/>
+    </row>
+    <row r="1911" spans="6:6">
+      <c r="F1911" s="92"/>
+    </row>
+    <row r="1912" spans="6:6">
+      <c r="F1912" s="92"/>
+    </row>
+    <row r="1913" spans="6:6">
+      <c r="F1913" s="92"/>
+    </row>
+    <row r="1914" spans="6:6">
+      <c r="F1914" s="92"/>
+    </row>
+    <row r="1915" spans="6:6">
+      <c r="F1915" s="92"/>
+    </row>
+    <row r="1916" spans="6:6">
+      <c r="F1916" s="92"/>
+    </row>
+    <row r="1917" spans="6:6">
+      <c r="F1917" s="92"/>
+    </row>
+    <row r="1918" spans="6:6">
+      <c r="F1918" s="92"/>
+    </row>
+    <row r="1919" spans="6:6">
+      <c r="F1919" s="92"/>
+    </row>
+    <row r="1920" spans="6:6">
+      <c r="F1920" s="92"/>
+    </row>
+    <row r="1921" spans="6:6">
+      <c r="F1921" s="92"/>
+    </row>
+    <row r="1922" spans="6:6">
+      <c r="F1922" s="92"/>
+    </row>
+    <row r="1923" spans="6:6">
+      <c r="F1923" s="92"/>
+    </row>
+    <row r="1924" spans="6:6">
+      <c r="F1924" s="92"/>
+    </row>
+    <row r="1925" spans="6:6">
+      <c r="F1925" s="92"/>
+    </row>
+    <row r="1926" spans="6:6">
+      <c r="F1926" s="92"/>
+    </row>
+    <row r="1927" spans="6:6">
+      <c r="F1927" s="92"/>
+    </row>
+    <row r="1928" spans="6:6">
+      <c r="F1928" s="92"/>
+    </row>
+    <row r="1929" spans="6:6">
+      <c r="F1929" s="92"/>
+    </row>
+    <row r="1930" spans="6:6">
+      <c r="F1930" s="92"/>
+    </row>
+    <row r="1931" spans="6:6">
+      <c r="F1931" s="92"/>
+    </row>
+    <row r="1932" spans="6:6">
+      <c r="F1932" s="92"/>
+    </row>
+    <row r="1933" spans="6:6">
+      <c r="F1933" s="92"/>
+    </row>
+    <row r="1934" spans="6:6">
+      <c r="F1934" s="92"/>
+    </row>
+    <row r="1935" spans="6:6">
+      <c r="F1935" s="92"/>
+    </row>
+    <row r="1936" spans="6:6">
+      <c r="F1936" s="92"/>
+    </row>
+    <row r="1937" spans="6:6">
+      <c r="F1937" s="92"/>
+    </row>
+    <row r="1938" spans="6:6">
+      <c r="F1938" s="92"/>
+    </row>
+    <row r="1939" spans="6:6">
+      <c r="F1939" s="92"/>
+    </row>
+    <row r="1940" spans="6:6">
+      <c r="F1940" s="92"/>
+    </row>
+    <row r="1941" spans="6:6">
+      <c r="F1941" s="92"/>
+    </row>
+    <row r="1942" spans="6:6">
+      <c r="F1942" s="92"/>
+    </row>
+    <row r="1943" spans="6:6">
+      <c r="F1943" s="92"/>
+    </row>
+    <row r="1944" spans="6:6">
+      <c r="F1944" s="92"/>
+    </row>
+    <row r="1945" spans="6:6">
+      <c r="F1945" s="92"/>
+    </row>
+    <row r="1946" spans="6:6">
+      <c r="F1946" s="92"/>
+    </row>
+    <row r="1947" spans="6:6">
+      <c r="F1947" s="92"/>
+    </row>
+    <row r="1948" spans="6:6">
+      <c r="F1948" s="92"/>
+    </row>
+    <row r="1949" spans="6:6">
+      <c r="F1949" s="92"/>
+    </row>
+    <row r="1950" spans="6:6">
+      <c r="F1950" s="92"/>
+    </row>
+    <row r="1951" spans="6:6">
+      <c r="F1951" s="92"/>
+    </row>
+    <row r="1952" spans="6:6">
+      <c r="F1952" s="92"/>
+    </row>
+    <row r="1953" spans="6:6">
+      <c r="F1953" s="92"/>
+    </row>
+    <row r="1954" spans="6:6">
+      <c r="F1954" s="92"/>
+    </row>
+    <row r="1955" spans="6:6">
+      <c r="F1955" s="92"/>
+    </row>
+    <row r="1956" spans="6:6">
+      <c r="F1956" s="92"/>
+    </row>
+    <row r="1957" spans="6:6">
+      <c r="F1957" s="92"/>
+    </row>
+    <row r="1958" spans="6:6">
+      <c r="F1958" s="92"/>
+    </row>
+    <row r="1959" spans="6:6">
+      <c r="F1959" s="92"/>
+    </row>
+    <row r="1960" spans="6:6">
+      <c r="F1960" s="92"/>
+    </row>
+    <row r="1961" spans="6:6">
+      <c r="F1961" s="92"/>
+    </row>
+    <row r="1962" spans="6:6">
+      <c r="F1962" s="92"/>
+    </row>
+    <row r="1963" spans="6:6">
+      <c r="F1963" s="92"/>
+    </row>
+    <row r="1964" spans="6:6">
+      <c r="F1964" s="92"/>
+    </row>
+    <row r="1965" spans="6:6">
+      <c r="F1965" s="92"/>
+    </row>
+    <row r="1966" spans="6:6">
+      <c r="F1966" s="92"/>
+    </row>
+    <row r="1967" spans="6:6">
+      <c r="F1967" s="92"/>
+    </row>
+    <row r="1968" spans="6:6">
+      <c r="F1968" s="92"/>
+    </row>
+    <row r="1969" spans="6:6">
+      <c r="F1969" s="92"/>
+    </row>
+    <row r="1970" spans="6:6">
+      <c r="F1970" s="92"/>
+    </row>
+    <row r="1971" spans="6:6">
+      <c r="F1971" s="92"/>
+    </row>
+    <row r="1972" spans="6:6">
+      <c r="F1972" s="92"/>
+    </row>
+    <row r="1973" spans="6:6">
+      <c r="F1973" s="92"/>
+    </row>
+    <row r="1974" spans="6:6">
+      <c r="F1974" s="92"/>
+    </row>
+    <row r="1975" spans="6:6">
+      <c r="F1975" s="92"/>
+    </row>
+    <row r="1976" spans="6:6">
+      <c r="F1976" s="92"/>
+    </row>
+    <row r="1977" spans="6:6">
+      <c r="F1977" s="92"/>
+    </row>
+    <row r="1978" spans="6:6">
+      <c r="F1978" s="92"/>
+    </row>
+    <row r="1979" spans="6:6">
+      <c r="F1979" s="92"/>
+    </row>
+    <row r="1980" spans="6:6">
+      <c r="F1980" s="92"/>
+    </row>
+    <row r="1981" spans="6:6">
+      <c r="F1981" s="92"/>
+    </row>
+    <row r="1982" spans="6:6">
+      <c r="F1982" s="92"/>
+    </row>
+    <row r="1983" spans="6:6">
+      <c r="F1983" s="92"/>
+    </row>
+    <row r="1984" spans="6:6">
+      <c r="F1984" s="92"/>
+    </row>
+    <row r="1985" spans="6:6">
+      <c r="F1985" s="92"/>
+    </row>
+    <row r="1986" spans="6:6">
+      <c r="F1986" s="92"/>
+    </row>
+    <row r="1987" spans="6:6">
+      <c r="F1987" s="92"/>
+    </row>
+    <row r="1988" spans="6:6">
+      <c r="F1988" s="92"/>
+    </row>
+    <row r="1989" spans="6:6">
+      <c r="F1989" s="92"/>
+    </row>
+    <row r="1990" spans="6:6">
+      <c r="F1990" s="92"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/fbv6MQLBqoErKdmn4+KUzpzrHdEuzCHE81hynxEHFKqEe2tn0huhbIyMniu6FeYnIzMPM2S+eCxGCXqd5PJsA==" saltValue="CYdjKm7rlRbDgtf3r+GYMA==" spinCount="100000" sheet="1" insertRows="0" insertHyperlinks="0" deleteRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Fxqlse20hpCo0PtOTLsujJ4la7fAO9soNx174CrAiEIULt0nJh1hSjCgxdM2vz7PJBm5aNX0dgjTfWYbw4oz+A==" saltValue="YKG878XQZ/FX87bbEwvMMQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" insertRows="0" insertHyperlinks="0" deleteRows="0" sort="0" autoFilter="0"/>
+  <protectedRanges>
+    <protectedRange sqref="B8:C16" name="Range1"/>
+    <protectedRange sqref="E8:G16" name="Range2"/>
+    <protectedRange sqref="J8:K16" name="Range3"/>
+    <protectedRange sqref="L9:P13" name="Range4"/>
+    <protectedRange sqref="A22:B194" name="Range5"/>
+    <protectedRange sqref="C43:C194" name="Range6"/>
+    <protectedRange sqref="D22:F194" name="Range7"/>
+    <protectedRange sqref="H22:N194" name="Range8"/>
+    <protectedRange sqref="P22:P194" name="Range9"/>
+  </protectedRanges>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A22:I35">
     <sortCondition ref="G22:G35" customList="Extreme 500,Extreme 400,Extreme 350,High 300,High 280,High 210,High 200,Moderate 160,Moderate 140,Moderate 120,Moderate 100,Moderate 80,Moderate 70,Low 50,Low 40,Low 30,Low 20,Low 10,Low 5,Low 4,Low 3,Low 2,Low 1,N/A"/>
   </sortState>
   <mergeCells count="26">
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="L15:O15"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="F2:J4"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="F7:G7"/>
-    <mergeCell ref="L8:P8"/>
     <mergeCell ref="L9:P13"/>
     <mergeCell ref="B13:C13"/>
+    <mergeCell ref="L8:P8"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="J8:K12"/>
     <mergeCell ref="J13:K16"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="H8:I12"/>
     <mergeCell ref="H13:I16"/>
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <conditionalFormatting sqref="E22:P194">
-    <cfRule type="expression" dxfId="40" priority="119">
+    <cfRule type="expression" dxfId="68" priority="119">
       <formula>$E22="N/A"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G22:G43 O22:O43 G45:G194 O45:O194 I195:J1048576">
-    <cfRule type="containsText" dxfId="39" priority="51" operator="containsText" text="Low">
+    <cfRule type="containsText" dxfId="67" priority="51" operator="containsText" text="Low">
       <formula>NOT(ISERROR(SEARCH("Low",G22)))</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="38" priority="65" operator="equal">
+    <cfRule type="cellIs" dxfId="66" priority="65" operator="equal">
       <formula>"Moderate (100)"</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="37" priority="50" operator="containsText" text="Moderate">
+    <cfRule type="containsText" dxfId="65" priority="50" operator="containsText" text="Moderate">
       <formula>NOT(ISERROR(SEARCH("Moderate",G22)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G22:G43 O22:O43 G45:G194 O45:O194">
-    <cfRule type="containsText" dxfId="36" priority="52" operator="containsText" text="Extreme">
+    <cfRule type="containsText" dxfId="64" priority="52" operator="containsText" text="Extreme">
       <formula>NOT(ISERROR(SEARCH("Extreme",G22)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="35" priority="53" operator="containsText" text="High">
+    <cfRule type="containsText" dxfId="63" priority="53" operator="containsText" text="High">
       <formula>NOT(ISERROR(SEARCH("High",G22)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="34" priority="54" operator="containsText" text="Low">
+    <cfRule type="containsText" dxfId="62" priority="54" operator="containsText" text="Low">
       <formula>NOT(ISERROR(SEARCH("Low",G22)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="33" priority="55" operator="containsText" text="Moderate">
+    <cfRule type="containsText" dxfId="61" priority="55" operator="containsText" text="Moderate">
       <formula>NOT(ISERROR(SEARCH("Moderate",G22)))</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="32" priority="56" operator="equal">
+    <cfRule type="cellIs" dxfId="60" priority="56" operator="equal">
       <formula>"Low (50)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="31" priority="57" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="57" operator="equal">
       <formula>"Low (40)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="30" priority="58" operator="equal">
+    <cfRule type="cellIs" dxfId="58" priority="58" operator="equal">
       <formula>"Low (30)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="29" priority="59" operator="equal">
+    <cfRule type="cellIs" dxfId="57" priority="59" operator="equal">
       <formula>"Low (20)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="28" priority="60" operator="equal">
+    <cfRule type="cellIs" dxfId="56" priority="60" operator="equal">
       <formula>"Low (10)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="27" priority="61" operator="equal">
+    <cfRule type="cellIs" dxfId="55" priority="61" operator="equal">
       <formula>"Low (5)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="26" priority="62" operator="equal">
+    <cfRule type="cellIs" dxfId="54" priority="62" operator="equal">
       <formula>"Low (4)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="25" priority="63" operator="equal">
+    <cfRule type="cellIs" dxfId="53" priority="63" operator="equal">
       <formula>"Low (2)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="equal">
+    <cfRule type="cellIs" dxfId="52" priority="64" operator="equal">
       <formula>"Low (1)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G22:G194 O22:O194 O195:P195">
-    <cfRule type="containsText" dxfId="23" priority="28" operator="containsText" text="Extreme">
+    <cfRule type="containsText" dxfId="51" priority="28" operator="containsText" text="Extreme">
       <formula>NOT(ISERROR(SEARCH("Extreme",G22)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G44 O44">
-    <cfRule type="containsText" dxfId="22" priority="25" operator="containsText" text="high">
+    <cfRule type="containsText" dxfId="50" priority="25" operator="containsText" text="high">
       <formula>NOT(ISERROR(SEARCH("high",G44)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="21" priority="26" operator="containsText" text="Moderate">
+    <cfRule type="containsText" dxfId="49" priority="26" operator="containsText" text="Moderate">
       <formula>NOT(ISERROR(SEARCH("Moderate",G44)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="20" priority="27" operator="containsText" text="Low">
+    <cfRule type="containsText" dxfId="48" priority="27" operator="containsText" text="Low">
       <formula>NOT(ISERROR(SEARCH("Low",G44)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="19" priority="29" operator="containsText" text="High">
+    <cfRule type="containsText" dxfId="47" priority="29" operator="containsText" text="High">
       <formula>NOT(ISERROR(SEARCH("High",G44)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="18" priority="30" operator="containsText" text="Low">
+    <cfRule type="containsText" dxfId="46" priority="30" operator="containsText" text="Low">
       <formula>NOT(ISERROR(SEARCH("Low",G44)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="17" priority="31" operator="containsText" text="Moderate">
+    <cfRule type="containsText" dxfId="45" priority="31" operator="containsText" text="Moderate">
       <formula>NOT(ISERROR(SEARCH("Moderate",G44)))</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="16" priority="32" operator="equal">
+    <cfRule type="cellIs" dxfId="44" priority="32" operator="equal">
       <formula>"Low (50)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="15" priority="33" operator="equal">
+    <cfRule type="cellIs" dxfId="43" priority="33" operator="equal">
       <formula>"Low (40)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="14" priority="34" operator="equal">
+    <cfRule type="cellIs" dxfId="42" priority="34" operator="equal">
       <formula>"Low (30)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="13" priority="35" operator="equal">
+    <cfRule type="cellIs" dxfId="41" priority="35" operator="equal">
       <formula>"Low (20)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="36" operator="equal">
+    <cfRule type="cellIs" dxfId="40" priority="36" operator="equal">
       <formula>"Low (10)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="11" priority="37" operator="equal">
+    <cfRule type="cellIs" dxfId="39" priority="37" operator="equal">
       <formula>"Low (5)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="10" priority="38" operator="equal">
+    <cfRule type="cellIs" dxfId="38" priority="38" operator="equal">
       <formula>"Low (4)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="9" priority="39" operator="equal">
+    <cfRule type="cellIs" dxfId="37" priority="39" operator="equal">
       <formula>"Low (2)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="8" priority="40" operator="equal">
+    <cfRule type="cellIs" dxfId="36" priority="40" operator="equal">
       <formula>"Low (1)"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="7" priority="41" operator="equal">
+    <cfRule type="cellIs" dxfId="35" priority="41" operator="equal">
       <formula>"Moderate (100)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G44">
-    <cfRule type="containsText" dxfId="6" priority="24" operator="containsText" text="Extreme">
+    <cfRule type="containsText" dxfId="34" priority="24" operator="containsText" text="Extreme">
       <formula>NOT(ISERROR(SEARCH("Extreme",G44)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I195:J1048576 G22:G43 O22:O43 G45:G194 O45:O194">
-    <cfRule type="containsText" dxfId="5" priority="49" operator="containsText" text="high">
+    <cfRule type="containsText" dxfId="33" priority="49" operator="containsText" text="high">
       <formula>NOT(ISERROR(SEARCH("high",G22)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I195:J1048576">
-    <cfRule type="containsText" dxfId="4" priority="48" operator="containsText" text="Extreme">
+    <cfRule type="containsText" dxfId="32" priority="48" operator="containsText" text="Extreme">
       <formula>NOT(ISERROR(SEARCH("Extreme",I195)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K22:P194 I22:I194">
-    <cfRule type="expression" dxfId="3" priority="121">
+    <cfRule type="expression" dxfId="31" priority="121">
       <formula>$H22="Eliminate"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O195:P195">
-    <cfRule type="containsText" dxfId="2" priority="45" operator="containsText" text="High">
+    <cfRule type="containsText" dxfId="30" priority="45" operator="containsText" text="High">
       <formula>NOT(ISERROR(SEARCH("High",O195)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="1" priority="46" operator="containsText" text="Moderate">
+    <cfRule type="containsText" dxfId="29" priority="46" operator="containsText" text="Moderate">
       <formula>NOT(ISERROR(SEARCH("Moderate",O195)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="0" priority="47" operator="containsText" text="Low">
+    <cfRule type="containsText" dxfId="28" priority="47" operator="containsText" text="Low">
       <formula>NOT(ISERROR(SEARCH("Low",O195)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="594" yWindow="687" count="12">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="DD/MM/YYYY_x000a_" sqref="B8" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down menu or manually enter in" sqref="B15" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>Asset</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Choose from picklist" sqref="G818:G1048576" xr:uid="{00000000-0002-0000-0000-000009000000}">
       <formula1>Likelihood</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F818:F1990" xr:uid="{00000000-0002-0000-0000-00000A000000}">
       <formula1>Consequence</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter name of stakeholder. Record only those involved in this particular risk assessment." sqref="J5:J6 E10:E11 E13:E16 E8" xr:uid="{00000000-0002-0000-0000-000013000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down menu or free type if no applicable title." sqref="J5:J6" xr:uid="{00000000-0002-0000-0000-000014000000}">
       <formula1>Roles</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Risk Description" sqref="D45:D194 D22:D43" xr:uid="{00000000-0002-0000-0000-000010000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter asset assessment is specific to_x000a_(if applicable)" sqref="B45:B194 B22:B43" xr:uid="{00000000-0002-0000-0000-000011000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter designer name" sqref="E9" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter description of control" sqref="J22:J194" xr:uid="{00000000-0002-0000-0000-00000E000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Justify control measure" prompt="If not reasonably practicable to eliminate, risk must be minimised according to the hierarchy of controls:_x000a_1. Substitute, Isolate, or implement Engineering Control_x000a_2. Implement Administration Control_x000a_3. Use PPE" sqref="K22:K194" xr:uid="{00000000-0002-0000-0000-00000F000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Hazard._x000a_Note each of the 21 key risks must be assessed. See 'Using this form' and 'Key risks' sheets for more info." sqref="C22:C194" xr:uid="{A67A1718-A3F2-489B-BA27-BDC16C3FBF17}"/>
   </dataValidations>
@@ -22205,3889 +21938,4030 @@
           </x14:formula1>
           <xm:sqref>M22:M194</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down menu" xr:uid="{00000000-0002-0000-0000-00001E000000}">
           <x14:formula1>
             <xm:f>Lists!$B$33:$B$34</xm:f>
           </x14:formula1>
           <xm:sqref>H22:H194</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showDropDown="1" showInputMessage="1" showErrorMessage="1" errorTitle="Incorrect Cell Use" error="This cell auto-calculates from the input of Residual Consequence and Residual Likelihood. Click 'Cancel' and refer to Guidance Notes tab for help." promptTitle="Residual Risk Rating" prompt="Auto-calculates from input of Residual Consequence and Residual Likelihood. Do not edit the formula in this cell. Note: this cell will not auto-calculate unless 'Minimise' is selected in the Control Measure cell." xr:uid="{00000000-0002-0000-0000-00001A000000}">
           <x14:formula1>
             <xm:f>Lists!$R$2:$R$25</xm:f>
           </x14:formula1>
           <xm:sqref>O22:O194</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:U100"/>
   <sheetViews>
-    <sheetView topLeftCell="A26" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="Q60" sqref="Q60"/>
+    <sheetView topLeftCell="A43" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="13.83203125" style="48" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="16384" width="9" style="48"/>
+    <col min="1" max="1" width="13.8984375" style="97" customWidth="1"/>
+    <col min="2" max="2" width="29.8984375" style="111" customWidth="1"/>
+    <col min="3" max="3" width="99.296875" style="97" customWidth="1"/>
+    <col min="4" max="17" width="9" style="97"/>
+    <col min="18" max="18" width="15.8984375" style="97" hidden="1" customWidth="1"/>
+    <col min="19" max="20" width="0" style="97" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="38" style="97" hidden="1" customWidth="1"/>
+    <col min="22" max="16384" width="9" style="97"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" customFormat="1" ht="31" x14ac:dyDescent="0.7">
-[...22 lines deleted...]
-      <c r="U3" s="48" t="s">
+    <row r="1" spans="1:21" s="24" customFormat="1" ht="39.75">
+      <c r="A1" s="20" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="B1" s="20"/>
+      <c r="C1" s="96"/>
+    </row>
+    <row r="2" spans="1:21" ht="20.25">
+      <c r="A2" s="196" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="68"/>
-[...1 lines deleted...]
-      <c r="U4" s="48" t="s">
+      <c r="B2" s="197"/>
+      <c r="C2" s="197"/>
+      <c r="U2" s="97" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="5" spans="1:21" ht="14.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A6" s="50" t="s">
+    <row r="3" spans="1:21" ht="20.25">
+      <c r="A3" s="196" t="s">
         <v>130</v>
       </c>
-      <c r="B6" s="108" t="s">
+      <c r="B3" s="197"/>
+      <c r="C3" s="197"/>
+      <c r="U3" s="97" t="s">
         <v>131</v>
       </c>
-      <c r="C6" s="51" t="s">
+    </row>
+    <row r="4" spans="1:21" ht="20.25">
+      <c r="A4" s="41" t="s">
         <v>132</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="52" t="s">
+      <c r="B4" s="40"/>
+      <c r="C4" s="41"/>
+      <c r="U4" s="97" t="s">
         <v>133</v>
       </c>
-      <c r="C7" s="52" t="s">
+    </row>
+    <row r="5" spans="1:21" ht="20.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="98"/>
+      <c r="C5" s="99"/>
+    </row>
+    <row r="6" spans="1:21" s="103" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A6" s="100" t="s">
         <v>134</v>
       </c>
-      <c r="U7" s="53" t="s">
+      <c r="B6" s="101" t="s">
         <v>135</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="C6" s="102" t="s">
         <v>136</v>
       </c>
-      <c r="C8" s="52" t="s">
+    </row>
+    <row r="7" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A7" s="104"/>
+      <c r="B7" s="105" t="s">
         <v>137</v>
       </c>
-      <c r="U8" s="53" t="s">
+      <c r="C7" s="105" t="s">
         <v>138</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="52" t="s">
+      <c r="U7" s="106" t="s">
         <v>139</v>
       </c>
-      <c r="C9" s="52" t="s">
+    </row>
+    <row r="8" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A8" s="104"/>
+      <c r="B8" s="105" t="s">
         <v>140</v>
       </c>
-      <c r="U9" s="53" t="s">
+      <c r="C8" s="105" t="s">
         <v>141</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="52" t="s">
+      <c r="U8" s="106" t="s">
         <v>142</v>
       </c>
-      <c r="C10" s="52" t="s">
+    </row>
+    <row r="9" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A9" s="107"/>
+      <c r="B9" s="105" t="s">
         <v>143</v>
       </c>
-      <c r="U10" s="53" t="s">
+      <c r="C9" s="105" t="s">
         <v>144</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="52" t="s">
+      <c r="U9" s="106" t="s">
         <v>145</v>
       </c>
-      <c r="C11" s="52" t="s">
+    </row>
+    <row r="10" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A10" s="104"/>
+      <c r="B10" s="105" t="s">
         <v>146</v>
       </c>
-      <c r="U11" s="53" t="s">
+      <c r="C10" s="105" t="s">
         <v>147</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="52" t="s">
+      <c r="U10" s="106" t="s">
         <v>148</v>
       </c>
-      <c r="C12" s="52" t="s">
+    </row>
+    <row r="11" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A11" s="107"/>
+      <c r="B11" s="105" t="s">
         <v>149</v>
       </c>
-      <c r="U12" s="53" t="s">
-[...5 lines deleted...]
-      <c r="B13" s="52" t="s">
+      <c r="C11" s="105" t="s">
         <v>150</v>
       </c>
-      <c r="C13" s="52" t="s">
+      <c r="U11" s="106" t="s">
         <v>151</v>
       </c>
-      <c r="U13" s="53" t="s">
+    </row>
+    <row r="12" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A12" s="107"/>
+      <c r="B12" s="105" t="s">
         <v>152</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C14" s="52" t="s">
+      <c r="C12" s="105" t="s">
         <v>153</v>
       </c>
-      <c r="U14" s="53" t="s">
+      <c r="U12" s="106" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A13" s="107"/>
+      <c r="B13" s="105" t="s">
         <v>154</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C15" s="52" t="s">
+      <c r="C13" s="105" t="s">
         <v>155</v>
       </c>
-      <c r="U15" s="53" t="s">
+      <c r="U13" s="106" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="16" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B16" s="52" t="s">
+    <row r="14" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A14" s="107"/>
+      <c r="B14" s="105" t="s">
         <v>129</v>
       </c>
-      <c r="C16" s="52" t="s">
+      <c r="C14" s="105" t="s">
         <v>157</v>
       </c>
-      <c r="U16" s="53" t="s">
+      <c r="U14" s="106" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="17" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B17" s="52" t="s">
+    <row r="15" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A15" s="107"/>
+      <c r="B15" s="105" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" s="105" t="s">
         <v>159</v>
       </c>
-      <c r="C17" s="52" t="s">
+      <c r="U15" s="106" t="s">
         <v>160</v>
       </c>
-      <c r="U17" s="53" t="s">
+    </row>
+    <row r="16" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A16" s="107"/>
+      <c r="B16" s="105" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="105" t="s">
         <v>161</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C18" s="52" t="s">
+      <c r="U16" s="106" t="s">
         <v>162</v>
       </c>
-      <c r="U18" s="53" t="s">
+    </row>
+    <row r="17" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A17" s="107"/>
+      <c r="B17" s="105" t="s">
         <v>163</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C19" s="52" t="s">
+      <c r="C17" s="105" t="s">
         <v>164</v>
       </c>
-      <c r="U19" s="53" t="s">
+      <c r="U17" s="106" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="20" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B20" s="52" t="s">
+    <row r="18" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A18" s="107"/>
+      <c r="B18" s="105" t="s">
+        <v>139</v>
+      </c>
+      <c r="C18" s="105" t="s">
         <v>166</v>
       </c>
-      <c r="C20" s="52" t="s">
+      <c r="U18" s="106" t="s">
         <v>167</v>
       </c>
-      <c r="U20" s="53" t="s">
+    </row>
+    <row r="19" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A19" s="104"/>
+      <c r="B19" s="105" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" s="105" t="s">
         <v>168</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C21" s="52" t="s">
+      <c r="U19" s="106" t="s">
         <v>169</v>
       </c>
-      <c r="U21" s="53" t="s">
+    </row>
+    <row r="20" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A20" s="104"/>
+      <c r="B20" s="105" t="s">
         <v>170</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C22" s="52" t="s">
+      <c r="C20" s="105" t="s">
         <v>171</v>
       </c>
-      <c r="U22" s="53" t="s">
+      <c r="U20" s="106" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="23" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="52" t="s">
+    <row r="21" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A21" s="107"/>
+      <c r="B21" s="105" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="105" t="s">
         <v>173</v>
       </c>
-      <c r="C23" s="52" t="s">
+      <c r="U21" s="106" t="s">
         <v>174</v>
       </c>
-      <c r="U23" s="53" t="s">
+    </row>
+    <row r="22" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A22" s="107"/>
+      <c r="B22" s="105" t="s">
+        <v>158</v>
+      </c>
+      <c r="C22" s="105" t="s">
         <v>175</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C24" s="52" t="s">
+      <c r="U22" s="106" t="s">
         <v>176</v>
       </c>
-      <c r="U24" s="53" t="s">
+    </row>
+    <row r="23" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A23" s="107"/>
+      <c r="B23" s="105" t="s">
         <v>177</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C25" s="52" t="s">
+      <c r="C23" s="105" t="s">
         <v>178</v>
       </c>
-      <c r="U25" s="53" t="s">
+      <c r="U23" s="106" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="26" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C26" s="52" t="s">
+    <row r="24" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A24" s="107"/>
+      <c r="B24" s="105" t="s">
+        <v>148</v>
+      </c>
+      <c r="C24" s="105" t="s">
         <v>180</v>
       </c>
-      <c r="U26" s="53" t="s">
+      <c r="U24" s="106" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="27" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="52" t="s">
+    <row r="25" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A25" s="104"/>
+      <c r="B25" s="105" t="s">
+        <v>151</v>
+      </c>
+      <c r="C25" s="105" t="s">
         <v>182</v>
       </c>
-      <c r="C27" s="52" t="s">
+      <c r="U25" s="106" t="s">
         <v>183</v>
       </c>
-      <c r="U27" s="53" t="s">
+    </row>
+    <row r="26" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A26" s="104"/>
+      <c r="B26" s="105" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" s="105" t="s">
         <v>184</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B28" s="52" t="s">
+      <c r="U26" s="106" t="s">
         <v>185</v>
       </c>
-      <c r="C28" s="52" t="s">
+    </row>
+    <row r="27" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A27" s="104"/>
+      <c r="B27" s="105" t="s">
         <v>186</v>
       </c>
-      <c r="U28" s="53" t="s">
+      <c r="C27" s="105" t="s">
         <v>187</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C29" s="52" t="s">
+      <c r="U27" s="106" t="s">
         <v>188</v>
       </c>
-      <c r="U29" s="53" t="s">
+    </row>
+    <row r="28" spans="1:21" s="106" customFormat="1" ht="21">
+      <c r="A28" s="107"/>
+      <c r="B28" s="105" t="s">
         <v>189</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B30" s="52" t="s">
+      <c r="C28" s="105" t="s">
         <v>190</v>
       </c>
-      <c r="C30" s="52" t="s">
+      <c r="U28" s="106" t="s">
         <v>191</v>
       </c>
-      <c r="U30" s="53" t="s">
+    </row>
+    <row r="29" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A29" s="107"/>
+      <c r="B29" s="105" t="s">
+        <v>162</v>
+      </c>
+      <c r="C29" s="105" t="s">
         <v>192</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B31" s="52" t="s">
+      <c r="U29" s="106" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" s="106" customFormat="1" ht="48.6" customHeight="1">
+      <c r="A30" s="104"/>
+      <c r="B30" s="105" t="s">
+        <v>194</v>
+      </c>
+      <c r="C30" s="105" t="s">
+        <v>195</v>
+      </c>
+      <c r="U30" s="106" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A31" s="104"/>
+      <c r="B31" s="105" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" s="105" t="s">
+        <v>197</v>
+      </c>
+      <c r="U31" s="106" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A32" s="104"/>
+      <c r="B32" s="105" t="s">
         <v>165</v>
       </c>
-      <c r="C31" s="52" t="s">
+      <c r="C32" s="108" t="s">
+        <v>199</v>
+      </c>
+      <c r="U32" s="106" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A33" s="109"/>
+      <c r="B33" s="110" t="s">
+        <v>167</v>
+      </c>
+      <c r="C33" s="110" t="s">
+        <v>201</v>
+      </c>
+      <c r="U33" s="106" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A34" s="104"/>
+      <c r="B34" s="105" t="s">
+        <v>172</v>
+      </c>
+      <c r="C34" s="105" t="s">
+        <v>203</v>
+      </c>
+      <c r="U34" s="106" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A35" s="109"/>
+      <c r="B35" s="110" t="s">
+        <v>174</v>
+      </c>
+      <c r="C35" s="105" t="s">
+        <v>205</v>
+      </c>
+      <c r="U35" s="106" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A36" s="107"/>
+      <c r="B36" s="105" t="s">
+        <v>176</v>
+      </c>
+      <c r="C36" s="105" t="s">
+        <v>207</v>
+      </c>
+      <c r="U36" s="106" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A37" s="107"/>
+      <c r="B37" s="105" t="s">
+        <v>179</v>
+      </c>
+      <c r="C37" s="105" t="s">
+        <v>209</v>
+      </c>
+      <c r="U37" s="106" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A38" s="107"/>
+      <c r="B38" s="105" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" s="105" t="s">
+        <v>212</v>
+      </c>
+      <c r="U38" s="106" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A39" s="107"/>
+      <c r="B39" s="105" t="s">
+        <v>181</v>
+      </c>
+      <c r="C39" s="105" t="s">
+        <v>214</v>
+      </c>
+      <c r="U39" s="106" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A40" s="107"/>
+      <c r="B40" s="105" t="s">
+        <v>216</v>
+      </c>
+      <c r="C40" s="105" t="s">
+        <v>217</v>
+      </c>
+      <c r="U40" s="106" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A41" s="107"/>
+      <c r="B41" s="105" t="s">
+        <v>185</v>
+      </c>
+      <c r="C41" s="105" t="s">
+        <v>218</v>
+      </c>
+      <c r="U41" s="106" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A42" s="107"/>
+      <c r="B42" s="105" t="s">
+        <v>220</v>
+      </c>
+      <c r="C42" s="105" t="s">
+        <v>221</v>
+      </c>
+      <c r="U42" s="106" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A43" s="107"/>
+      <c r="B43" s="105" t="s">
+        <v>188</v>
+      </c>
+      <c r="C43" s="105" t="s">
+        <v>223</v>
+      </c>
+      <c r="U43" s="106" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A44" s="107"/>
+      <c r="B44" s="105" t="s">
+        <v>191</v>
+      </c>
+      <c r="C44" s="105" t="s">
+        <v>225</v>
+      </c>
+      <c r="U44" s="106" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A45" s="104"/>
+      <c r="B45" s="105" t="s">
+        <v>227</v>
+      </c>
+      <c r="C45" s="105" t="s">
+        <v>228</v>
+      </c>
+      <c r="U45" s="106" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A46" s="107"/>
+      <c r="B46" s="105" t="s">
         <v>193</v>
       </c>
-      <c r="U31" s="53" t="s">
-[...11 lines deleted...]
-      <c r="U32" s="53" t="s">
+      <c r="C46" s="105" t="s">
+        <v>230</v>
+      </c>
+      <c r="U46" s="106" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A47" s="107"/>
+      <c r="B47" s="105" t="s">
         <v>196</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="U33" s="53" t="s">
+      <c r="C47" s="105" t="s">
+        <v>232</v>
+      </c>
+      <c r="U47" s="106" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A48" s="107"/>
+      <c r="B48" s="105" t="s">
         <v>198</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="U34" s="53" t="s">
+      <c r="C48" s="105" t="s">
+        <v>234</v>
+      </c>
+      <c r="U48" s="106" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A49" s="107"/>
+      <c r="B49" s="105" t="s">
         <v>200</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="U36" s="53" t="s">
+      <c r="C49" s="105" t="s">
+        <v>236</v>
+      </c>
+      <c r="U49" s="106" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A50" s="107"/>
+      <c r="B50" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="C50" s="105" t="s">
+        <v>239</v>
+      </c>
+      <c r="U50" s="106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A51" s="104"/>
+      <c r="B51" s="105" t="s">
         <v>204</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="U37" s="53" t="s">
+      <c r="C51" s="105" t="s">
+        <v>241</v>
+      </c>
+      <c r="U51" s="106" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A52" s="104"/>
+      <c r="B52" s="105" t="s">
         <v>206</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C38" s="52" t="s">
+      <c r="C52" s="105" t="s">
+        <v>243</v>
+      </c>
+      <c r="U52" s="106" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A53" s="104"/>
+      <c r="B53" s="105" t="s">
         <v>208</v>
       </c>
-      <c r="U38" s="53" t="s">
-[...8 lines deleted...]
-      <c r="C39" s="52" t="s">
+      <c r="C53" s="105" t="s">
+        <v>245</v>
+      </c>
+      <c r="U53" s="106" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A54" s="107"/>
+      <c r="B54" s="105" t="s">
         <v>210</v>
       </c>
-      <c r="U39" s="53" t="s">
-[...8 lines deleted...]
-      <c r="C40" s="52" t="s">
+      <c r="C54" s="105" t="s">
+        <v>247</v>
+      </c>
+      <c r="U54" s="106" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A55" s="107"/>
+      <c r="B55" s="105" t="s">
         <v>213</v>
       </c>
-      <c r="U40" s="53" t="s">
-[...11 lines deleted...]
-      <c r="U41" s="53" t="s">
+      <c r="C55" s="105" t="s">
+        <v>249</v>
+      </c>
+      <c r="U55" s="106" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A56" s="104"/>
+      <c r="B56" s="105" t="s">
+        <v>251</v>
+      </c>
+      <c r="C56" s="105" t="s">
+        <v>252</v>
+      </c>
+      <c r="U56" s="106" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A57" s="107"/>
+      <c r="B57" s="105" t="s">
         <v>215</v>
       </c>
-    </row>
-[...200 lines deleted...]
-      <c r="U58" s="53" t="s">
+      <c r="C57" s="105" t="s">
         <v>254</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C59" s="52" t="s">
+      <c r="U57" s="106" t="s">
         <v>255</v>
       </c>
-      <c r="U59" s="53" t="str">
+    </row>
+    <row r="58" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A58" s="107"/>
+      <c r="B58" s="105" t="s">
+        <v>256</v>
+      </c>
+      <c r="C58" s="105" t="s">
+        <v>257</v>
+      </c>
+      <c r="U58" s="106" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A59" s="104"/>
+      <c r="B59" s="105" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" s="105" t="s">
+        <v>259</v>
+      </c>
+      <c r="U59" s="106" t="str">
         <f t="shared" ref="U59:U72" si="0">+B71</f>
         <v>Site caused environment</v>
       </c>
     </row>
-    <row r="60" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U60" s="53" t="str">
+    <row r="60" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A60" s="109"/>
+      <c r="B60" s="110" t="s">
+        <v>260</v>
+      </c>
+      <c r="C60" s="105" t="s">
+        <v>261</v>
+      </c>
+      <c r="U60" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Site layout</v>
       </c>
     </row>
-    <row r="61" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U61" s="53" t="str">
+    <row r="61" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A61" s="107"/>
+      <c r="B61" s="105" t="s">
+        <v>262</v>
+      </c>
+      <c r="C61" s="105" t="s">
+        <v>263</v>
+      </c>
+      <c r="U61" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Slips/Trips/Falls</v>
       </c>
     </row>
-    <row r="62" spans="1:21" s="53" customFormat="1" ht="43.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U62" s="53" t="str">
+    <row r="62" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A62" s="107"/>
+      <c r="B62" s="105" t="s">
+        <v>264</v>
+      </c>
+      <c r="C62" s="105" t="s">
+        <v>265</v>
+      </c>
+      <c r="U62" s="106" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve">Startup/shutdown </v>
       </c>
     </row>
-    <row r="63" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U63" s="53" t="str">
+    <row r="63" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A63" s="104"/>
+      <c r="B63" s="105" t="s">
+        <v>219</v>
+      </c>
+      <c r="C63" s="105" t="s">
+        <v>266</v>
+      </c>
+      <c r="U63" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Storage</v>
       </c>
     </row>
-    <row r="64" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U64" s="53" t="str">
+    <row r="64" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A64" s="107"/>
+      <c r="B64" s="105" t="s">
+        <v>222</v>
+      </c>
+      <c r="C64" s="105" t="s">
+        <v>267</v>
+      </c>
+      <c r="U64" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Stored energy (Mechanical, Electrical)</v>
       </c>
     </row>
-    <row r="65" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U65" s="53" t="str">
+    <row r="65" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A65" s="107"/>
+      <c r="B65" s="105" t="s">
+        <v>268</v>
+      </c>
+      <c r="C65" s="105" t="s">
+        <v>269</v>
+      </c>
+      <c r="U65" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Structures</v>
       </c>
     </row>
-    <row r="66" spans="1:21" s="53" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U66" s="53" t="str">
+    <row r="66" spans="1:21" s="106" customFormat="1" ht="81">
+      <c r="A66" s="107"/>
+      <c r="B66" s="105" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="105" t="s">
+        <v>270</v>
+      </c>
+      <c r="U66" s="106" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve">Temperature </v>
       </c>
     </row>
-    <row r="67" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U67" s="53" t="str">
+    <row r="67" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A67" s="107"/>
+      <c r="B67" s="105" t="s">
+        <v>226</v>
+      </c>
+      <c r="C67" s="105" t="s">
+        <v>271</v>
+      </c>
+      <c r="U67" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Temporary works</v>
       </c>
     </row>
-    <row r="68" spans="1:21" s="53" customFormat="1" ht="45.65" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U68" s="53" t="str">
+    <row r="68" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A68" s="107"/>
+      <c r="B68" s="105" t="s">
+        <v>229</v>
+      </c>
+      <c r="C68" s="105" t="s">
+        <v>272</v>
+      </c>
+      <c r="U68" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Timing</v>
       </c>
     </row>
-    <row r="69" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U69" s="53" t="str">
+    <row r="69" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A69" s="107"/>
+      <c r="B69" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="C69" s="105" t="s">
+        <v>273</v>
+      </c>
+      <c r="U69" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Toxicity/safety</v>
       </c>
     </row>
-    <row r="70" spans="1:21" s="53" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U70" s="53" t="str">
+    <row r="70" spans="1:21" s="106" customFormat="1" ht="60.75">
+      <c r="A70" s="107"/>
+      <c r="B70" s="105" t="s">
+        <v>233</v>
+      </c>
+      <c r="C70" s="105" t="s">
+        <v>274</v>
+      </c>
+      <c r="U70" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Utilities/services</v>
       </c>
     </row>
-    <row r="71" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U71" s="53" t="str">
+    <row r="71" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A71" s="107"/>
+      <c r="B71" s="105" t="s">
+        <v>275</v>
+      </c>
+      <c r="C71" s="105" t="s">
+        <v>276</v>
+      </c>
+      <c r="U71" s="106" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve">Vibration </v>
       </c>
     </row>
-    <row r="72" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="U72" s="53" t="str">
+    <row r="72" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A72" s="107"/>
+      <c r="B72" s="105" t="s">
+        <v>277</v>
+      </c>
+      <c r="C72" s="105" t="s">
+        <v>278</v>
+      </c>
+      <c r="U72" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Visibility</v>
       </c>
     </row>
-    <row r="73" spans="1:21" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="B77" s="52" t="s">
+    <row r="73" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A73" s="107"/>
+      <c r="B73" s="105" t="s">
+        <v>235</v>
+      </c>
+      <c r="C73" s="105" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="74" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A74" s="107"/>
+      <c r="B74" s="105" t="s">
+        <v>242</v>
+      </c>
+      <c r="C74" s="105" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="75" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A75" s="107"/>
+      <c r="B75" s="105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C75" s="105" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="76" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A76" s="104"/>
+      <c r="B76" s="105" t="s">
         <v>240</v>
       </c>
-      <c r="C77" s="52" t="s">
-[...5 lines deleted...]
-      <c r="B78" s="52" t="s">
+      <c r="C76" s="105" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="77" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A77" s="107"/>
+      <c r="B77" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="C78" s="52" t="s">
-[...17 lines deleted...]
-      <c r="C80" s="52" t="s">
+      <c r="C77" s="105" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="81" spans="1:12" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B81" s="52" t="s">
+    <row r="78" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A78" s="107"/>
+      <c r="B78" s="105" t="s">
+        <v>248</v>
+      </c>
+      <c r="C78" s="105" t="s">
         <v>284</v>
       </c>
-      <c r="C81" s="52" t="s">
+    </row>
+    <row r="79" spans="1:21" s="106" customFormat="1" ht="40.5">
+      <c r="A79" s="107"/>
+      <c r="B79" s="105" t="s">
+        <v>246</v>
+      </c>
+      <c r="C79" s="105" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="82" spans="1:12" s="53" customFormat="1" ht="56.15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B82" s="52" t="s">
+    <row r="80" spans="1:21" s="106" customFormat="1" ht="20.25">
+      <c r="A80" s="107"/>
+      <c r="B80" s="105" t="s">
         <v>286</v>
       </c>
-      <c r="C82" s="52" t="s">
+      <c r="C80" s="105" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="83" spans="1:12" s="53" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C83" s="52" t="s">
+    <row r="81" spans="1:12" s="106" customFormat="1" ht="40.5">
+      <c r="A81" s="107"/>
+      <c r="B81" s="105" t="s">
         <v>288</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C84" s="52" t="s">
+      <c r="C81" s="105" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="85" spans="1:12" ht="37" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C85" s="52" t="s">
+    <row r="82" spans="1:12" s="106" customFormat="1" ht="60.75">
+      <c r="A82" s="107"/>
+      <c r="B82" s="105" t="s">
         <v>290</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B86" s="52" t="s">
+      <c r="C82" s="105" t="s">
         <v>291</v>
       </c>
-      <c r="C86" s="52" t="s">
+    </row>
+    <row r="83" spans="1:12" s="106" customFormat="1" ht="20.25">
+      <c r="A83" s="107"/>
+      <c r="B83" s="105" t="s">
+        <v>250</v>
+      </c>
+      <c r="C83" s="105" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="87" spans="1:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C87" s="52" t="s">
+    <row r="84" spans="1:12" s="106" customFormat="1" ht="20.25">
+      <c r="A84" s="107"/>
+      <c r="B84" s="105" t="s">
+        <v>253</v>
+      </c>
+      <c r="C84" s="105" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="96" spans="1:12" ht="14" x14ac:dyDescent="0.3">
-[...52 lines deleted...]
-      <c r="L100"/>
+    <row r="85" spans="1:12" ht="40.5">
+      <c r="A85" s="104"/>
+      <c r="B85" s="105" t="s">
+        <v>255</v>
+      </c>
+      <c r="C85" s="105" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="40.5">
+      <c r="A86" s="104"/>
+      <c r="B86" s="105" t="s">
+        <v>295</v>
+      </c>
+      <c r="C86" s="105" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="40.5">
+      <c r="A87" s="107"/>
+      <c r="B87" s="105" t="s">
+        <v>258</v>
+      </c>
+      <c r="C87" s="105" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" ht="20.25">
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="24"/>
+      <c r="J96" s="24"/>
+      <c r="K96" s="24"/>
+      <c r="L96" s="24"/>
+    </row>
+    <row r="97" spans="4:12" ht="20.25">
+      <c r="D97" s="24"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="24"/>
+      <c r="I97" s="24"/>
+      <c r="J97" s="24"/>
+      <c r="K97" s="24"/>
+      <c r="L97" s="24"/>
+    </row>
+    <row r="98" spans="4:12" ht="20.25">
+      <c r="D98" s="24"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="24"/>
+      <c r="I98" s="24"/>
+      <c r="J98" s="24"/>
+      <c r="K98" s="24"/>
+      <c r="L98" s="24"/>
+    </row>
+    <row r="99" spans="4:12" ht="20.25">
+      <c r="D99" s="24"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="24"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="24"/>
+      <c r="I99" s="24"/>
+      <c r="J99" s="24"/>
+      <c r="K99" s="24"/>
+      <c r="L99" s="24"/>
+    </row>
+    <row r="100" spans="4:12" ht="20.25">
+      <c r="D100" s="24"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24"/>
+      <c r="G100" s="24"/>
+      <c r="H100" s="24"/>
+      <c r="I100" s="24"/>
+      <c r="J100" s="24"/>
+      <c r="K100" s="24"/>
+      <c r="L100" s="24"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cTgztgvVJxH7ICQG/e8iLGIkPm6JSU4tAaUu1qSHg6tN8iouisqTvOJR6wy6YctF2ozLgoxQa9jQ76+mA7PGKw==" saltValue="4NEcHCIbkk45w4ss5kkgxg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qUwuoag0VUTQNxZuzVZRThQz2lZaB+crLFEeaALAxwLM9sO7e1mF+t4L9iaq5g3aXSWFdDv3zPrvPtNDKy8R9g==" saltValue="cokbG50+LCp+auBQ/Nw4EQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A6:C87" xr:uid="{00000000-0009-0000-0000-000002000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:C87">
       <sortCondition ref="B6:B87"/>
     </sortState>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>Lists!$F$17:$F$19</xm:f>
           </x14:formula1>
           <xm:sqref>A7:A87</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C49EB967-40AB-45D7-99C5-1C8B8FDF1D44}">
   <dimension ref="A1:G32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.58203125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="20.25"/>
   <cols>
-    <col min="1" max="1" width="22.08203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="63.75" customWidth="1"/>
+    <col min="1" max="1" width="31.69921875" style="24" customWidth="1"/>
+    <col min="2" max="2" width="78.59765625" style="24" customWidth="1"/>
+    <col min="3" max="3" width="73.796875" style="24" customWidth="1"/>
+    <col min="4" max="16384" width="8.59765625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="31" x14ac:dyDescent="0.7">
-[...28 lines deleted...]
-      <c r="B4" s="63" t="s">
+    <row r="1" spans="1:7" ht="34.5">
+      <c r="A1" s="20" t="s">
         <v>298</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+    </row>
+    <row r="3" spans="1:7" ht="24.75">
+      <c r="A3" s="44" t="s">
         <v>299</v>
       </c>
-      <c r="F4" s="19"/>
-[...3 lines deleted...]
-      <c r="A5" s="63" t="s">
+      <c r="B3" s="44" t="s">
         <v>300</v>
       </c>
-      <c r="B5" s="63" t="s">
+      <c r="C3" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+    </row>
+    <row r="4" spans="1:7" ht="40.5">
+      <c r="A4" s="45" t="s">
         <v>301</v>
       </c>
-      <c r="C5" s="64" t="s">
+      <c r="B4" s="45" t="s">
         <v>302</v>
       </c>
-      <c r="F5" s="19"/>
-[...6 lines deleted...]
-      <c r="B6" s="63" t="s">
+      <c r="C4" s="46" t="s">
         <v>303</v>
       </c>
-      <c r="C6" s="64" t="s">
-[...6 lines deleted...]
-      <c r="A7" s="63" t="s">
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+    </row>
+    <row r="5" spans="1:7" ht="60.75">
+      <c r="A5" s="45" t="s">
         <v>304</v>
       </c>
-      <c r="B7" s="63" t="s">
+      <c r="B5" s="45" t="s">
         <v>305</v>
       </c>
-      <c r="C7" s="64" t="s">
+      <c r="C5" s="46" t="s">
         <v>306</v>
       </c>
-      <c r="F7" s="19"/>
-[...6 lines deleted...]
-      <c r="B8" s="63" t="s">
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+    </row>
+    <row r="6" spans="1:7" ht="60.75">
+      <c r="A6" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="B6" s="45" t="s">
         <v>307</v>
       </c>
-      <c r="C8" s="64" t="s">
+      <c r="C6" s="46" t="s">
+        <v>306</v>
+      </c>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+    </row>
+    <row r="7" spans="1:7" s="11" customFormat="1" ht="222.75">
+      <c r="A7" s="45" t="s">
         <v>308</v>
       </c>
-      <c r="F8" s="19"/>
-[...6 lines deleted...]
-      <c r="B9" s="63" t="s">
+      <c r="B7" s="52" t="s">
         <v>309</v>
       </c>
-      <c r="C9" s="65" t="s">
+      <c r="C7" s="49" t="s">
         <v>310</v>
       </c>
-      <c r="F9" s="19"/>
-[...6 lines deleted...]
-      <c r="B10" s="63" t="s">
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="B8" s="45" t="s">
         <v>311</v>
       </c>
-      <c r="C10" s="65" t="s">
+      <c r="C8" s="46" t="s">
         <v>312</v>
       </c>
-      <c r="F10" s="19"/>
-[...6 lines deleted...]
-      <c r="B11" s="63" t="s">
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B9" s="45" t="s">
         <v>313</v>
       </c>
-      <c r="C11" s="64" t="s">
+      <c r="C9" s="47" t="s">
         <v>314</v>
       </c>
-      <c r="F11" s="19"/>
-[...6 lines deleted...]
-      <c r="B12" s="63" t="s">
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="B10" s="45" t="s">
         <v>315</v>
       </c>
-      <c r="C12" s="64" t="s">
+      <c r="C10" s="47" t="s">
         <v>316</v>
       </c>
-      <c r="F12" s="19"/>
-[...6 lines deleted...]
-      <c r="B13" s="63" t="s">
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+    </row>
+    <row r="11" spans="1:7" ht="40.5">
+      <c r="A11" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B11" s="45" t="s">
         <v>317</v>
       </c>
-      <c r="C13" s="64" t="s">
+      <c r="C11" s="46" t="s">
         <v>318</v>
       </c>
-      <c r="F13" s="19"/>
-[...6 lines deleted...]
-      <c r="B14" s="63" t="s">
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+    </row>
+    <row r="12" spans="1:7" ht="60.75">
+      <c r="A12" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" s="45" t="s">
         <v>319</v>
       </c>
-      <c r="C14" s="67" t="s">
+      <c r="C12" s="46" t="s">
         <v>320</v>
       </c>
-      <c r="F14" s="19"/>
-[...6 lines deleted...]
-      <c r="B15" s="63" t="s">
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+    </row>
+    <row r="13" spans="1:7" ht="60.75">
+      <c r="A13" s="45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" s="45" t="s">
         <v>321</v>
       </c>
-      <c r="C15" s="64" t="s">
+      <c r="C13" s="46" t="s">
         <v>322</v>
       </c>
-      <c r="F15" s="19"/>
-[...6 lines deleted...]
-      <c r="B16" s="63" t="s">
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+    </row>
+    <row r="14" spans="1:7" ht="40.5">
+      <c r="A14" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14" s="45" t="s">
         <v>323</v>
       </c>
-      <c r="C16" s="66" t="s">
+      <c r="C14" s="48" t="s">
         <v>324</v>
       </c>
-      <c r="F16" s="19"/>
-[...6 lines deleted...]
-      <c r="B17" s="63" t="s">
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+    </row>
+    <row r="15" spans="1:7" ht="40.5">
+      <c r="A15" s="45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B15" s="45" t="s">
         <v>325</v>
       </c>
-      <c r="C17" s="111"/>
-[...7 lines deleted...]
-      <c r="B18" s="63" t="s">
+      <c r="C15" s="46" t="s">
         <v>326</v>
       </c>
-      <c r="C18" s="64" t="s">
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+    </row>
+    <row r="16" spans="1:7" ht="40.5">
+      <c r="A16" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>327</v>
+      </c>
+      <c r="C16" s="49" t="s">
+        <v>328</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+    </row>
+    <row r="17" spans="1:7" ht="40.5">
+      <c r="A17" s="45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>329</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+    </row>
+    <row r="18" spans="1:7" ht="40.5">
+      <c r="A18" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>320</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+    </row>
+    <row r="19" spans="1:7" ht="40.5">
+      <c r="A19" s="45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>331</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>332</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+    </row>
+    <row r="20" spans="1:7" ht="60.75">
+      <c r="A20" s="45" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>334</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+    </row>
+    <row r="21" spans="1:7" ht="60.75">
+      <c r="A21" s="45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>335</v>
+      </c>
+      <c r="C21" s="46" t="s">
+        <v>320</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+    </row>
+    <row r="22" spans="1:7" ht="81">
+      <c r="A22" s="45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>336</v>
+      </c>
+      <c r="C22" s="46" t="s">
+        <v>320</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+    </row>
+    <row r="23" spans="1:7" ht="60.75">
+      <c r="A23" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="C23" s="46" t="s">
+        <v>338</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+    </row>
+    <row r="24" spans="1:7" ht="60.75">
+      <c r="A24" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>339</v>
+      </c>
+      <c r="C24" s="47" t="s">
         <v>316</v>
       </c>
-      <c r="F18" s="19"/>
-[...114 lines deleted...]
-      <c r="G32" s="19"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="40"/>
+      <c r="B30" s="51"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="40"/>
+      <c r="B31" s="39"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Jy0pNX3RCxmbYVxNTKEh2pe24KyEJEZ8EFLMIjCS9CgS74ds7LW5RDO924hsPnLzbH2j0to3f9jZwxLtUXlfJw==" saltValue="6c6vvDPZ0EEurRCdf+SigQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Te7eEKL/F6UmfYzuSDr411Ap7m3fAwPSSVw0mkzAop4H9kA6H0PUzGOQpSjmWyXRI1SMlHWmnpqcGkuhc9UZ9w==" saltValue="HUdRp7RBy7GWQ6g3/+K5KA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C24">
     <sortCondition ref="A4:A24"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="C4" r:id="rId1" xr:uid="{5F515070-27DD-4FB9-B55B-72C11883662E}"/>
     <hyperlink ref="C5" r:id="rId2" xr:uid="{39ABF81E-7967-40DA-9478-1C7681AC04B7}"/>
     <hyperlink ref="C7" r:id="rId3" xr:uid="{B0C4BB19-D44D-41E7-B4E9-84C559BD49C7}"/>
     <hyperlink ref="C8" r:id="rId4" xr:uid="{FA2A6A3D-A422-41DC-BFA0-CD13A39F2D32}"/>
     <hyperlink ref="C11" r:id="rId5" xr:uid="{7A2EE8E1-DF20-417D-BA7E-216C1E14D5BF}"/>
     <hyperlink ref="C12" r:id="rId6" xr:uid="{92F5ECB3-15FB-4DA8-BEB0-0C60CD1A142A}"/>
     <hyperlink ref="C13" r:id="rId7" xr:uid="{DC592910-EEF0-414B-93D3-39AFC7A72FA5}"/>
     <hyperlink ref="C14" r:id="rId8" xr:uid="{314E72A8-AF64-477E-A0E4-DD49FB2C32AB}"/>
     <hyperlink ref="C15" r:id="rId9" xr:uid="{A2E42780-BED4-4F33-A511-F661949BB7F4}"/>
     <hyperlink ref="C16" r:id="rId10" display="See the Worksafe Mahi Haumaru Aoteroa guidance on noise" xr:uid="{0384D387-AF61-4F85-839F-A3483FB6078D}"/>
     <hyperlink ref="C9" r:id="rId11" display="See the Worksafe Mahi Haumaru Aoteroa guidance on working near utilities and services" xr:uid="{7BB23C30-0F76-47EF-BFE0-26AC33F2DB4A}"/>
     <hyperlink ref="C19" r:id="rId12" xr:uid="{E839514F-78F6-4453-A6D6-474B61EAAFA1}"/>
     <hyperlink ref="C20" r:id="rId13" xr:uid="{38190CE2-2B64-40F7-AE6F-78B52DA5D2CA}"/>
     <hyperlink ref="C6" r:id="rId14" xr:uid="{0C266CA9-AD18-4EEE-8133-9E0BF6A9EB59}"/>
     <hyperlink ref="C23" r:id="rId15" xr:uid="{6CA72484-D1A2-4E9F-A563-E448D9F8C60C}"/>
     <hyperlink ref="C24" r:id="rId16" xr:uid="{68E89CEC-2AB6-4A69-BAB7-3EBF1ED3F95D}"/>
     <hyperlink ref="C10" r:id="rId17" xr:uid="{90F7F6F3-2470-4A9F-9BCC-B0789189861A}"/>
     <hyperlink ref="C18" r:id="rId18" xr:uid="{B2588B71-8AB2-42E9-A7A1-13BC436E4C23}"/>
     <hyperlink ref="C21" r:id="rId19" xr:uid="{5000B062-2FFC-4888-957C-207D9667AD4A}"/>
     <hyperlink ref="C22" r:id="rId20" xr:uid="{198E46DD-76AB-4749-96EA-D2CF38809C0A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:I8"/>
+  <dimension ref="B1:I8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="8" style="3"/>
+    <col min="1" max="1" width="2" style="56" customWidth="1"/>
+    <col min="2" max="2" width="13.19921875" style="56" customWidth="1"/>
+    <col min="3" max="3" width="16" style="56" customWidth="1"/>
+    <col min="4" max="4" width="11.5" style="56" customWidth="1"/>
+    <col min="5" max="5" width="27.8984375" style="56" customWidth="1"/>
+    <col min="6" max="6" width="21.796875" style="56" customWidth="1"/>
+    <col min="7" max="7" width="22" style="56" customWidth="1"/>
+    <col min="8" max="8" width="14.8984375" style="56" customWidth="1"/>
+    <col min="9" max="9" width="23.3984375" style="56" customWidth="1"/>
+    <col min="10" max="16384" width="8" style="56"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="F2" s="2" t="s">
+    <row r="1" spans="2:9" ht="15.75" thickBot="1"/>
+    <row r="2" spans="2:9" s="62" customFormat="1" ht="33.75" thickBot="1">
+      <c r="B2" s="63" t="s">
         <v>340</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="C2" s="63" t="s">
         <v>341</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="D2" s="63" t="s">
         <v>342</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="E2" s="63" t="s">
         <v>343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="F2" s="63" t="s">
         <v>344</v>
       </c>
-      <c r="C3" s="2">
+      <c r="G2" s="63" t="s">
+        <v>345</v>
+      </c>
+      <c r="H2" s="63" t="s">
+        <v>346</v>
+      </c>
+      <c r="I2" s="63" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="3" spans="2:9" s="60" customFormat="1" ht="45">
+      <c r="B3" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="C3" s="55">
         <v>100</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="58">
         <v>5800000</v>
       </c>
-      <c r="E3" s="56" t="s">
-[...11 lines deleted...]
-      <c r="I3" s="2" t="s">
+      <c r="E3" s="84" t="s">
         <v>349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="F3" s="55" t="s">
         <v>350</v>
       </c>
-      <c r="C4" s="2">
+      <c r="G3" s="55" t="s">
+        <v>351</v>
+      </c>
+      <c r="H3" s="59" t="s">
+        <v>352</v>
+      </c>
+      <c r="I3" s="55" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" s="60" customFormat="1" ht="81.599999999999994" customHeight="1">
+      <c r="B4" s="57" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="55">
         <v>70</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D4" s="58">
         <v>4000000</v>
       </c>
-      <c r="E4" s="56" t="s">
-[...11 lines deleted...]
-      <c r="I4" s="2" t="s">
+      <c r="E4" s="84" t="s">
         <v>355</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="F4" s="55" t="s">
         <v>356</v>
       </c>
-      <c r="C5" s="2">
+      <c r="G4" s="55" t="s">
+        <v>357</v>
+      </c>
+      <c r="H4" s="59" t="s">
+        <v>358</v>
+      </c>
+      <c r="I4" s="55" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" s="60" customFormat="1" ht="98.45" customHeight="1">
+      <c r="B5" s="57" t="s">
+        <v>360</v>
+      </c>
+      <c r="C5" s="55">
         <v>40</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="58">
         <v>2300000</v>
       </c>
-      <c r="E5" s="56" t="s">
-[...11 lines deleted...]
-      <c r="I5" s="2" t="s">
+      <c r="E5" s="84" t="s">
         <v>361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="F5" s="55" t="s">
         <v>362</v>
       </c>
-      <c r="C6" s="2">
+      <c r="G5" s="55" t="s">
+        <v>363</v>
+      </c>
+      <c r="H5" s="59" t="s">
+        <v>364</v>
+      </c>
+      <c r="I5" s="55" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" ht="99" customHeight="1">
+      <c r="B6" s="57" t="s">
+        <v>366</v>
+      </c>
+      <c r="C6" s="55">
         <v>10</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="61">
         <v>600000</v>
       </c>
-      <c r="E6" s="56" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="2" t="s">
+      <c r="E6" s="84" t="s">
         <v>367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="F6" s="55" t="s">
         <v>368</v>
       </c>
-      <c r="C7" s="2">
+      <c r="G6" s="55" t="s">
+        <v>369</v>
+      </c>
+      <c r="H6" s="55" t="s">
+        <v>370</v>
+      </c>
+      <c r="I6" s="55" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" ht="64.5" customHeight="1">
+      <c r="B7" s="57" t="s">
+        <v>372</v>
+      </c>
+      <c r="C7" s="55">
         <v>1</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="61">
         <v>60000</v>
       </c>
-      <c r="E7" s="56" t="s">
-[...11 lines deleted...]
-      <c r="I7" s="1" t="s">
+      <c r="E7" s="84" t="s">
         <v>373</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="F7" s="54" t="s">
         <v>374</v>
       </c>
-      <c r="C8" s="2">
+      <c r="G7" s="54" t="s">
+        <v>375</v>
+      </c>
+      <c r="H7" s="55" t="s">
+        <v>376</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" ht="30">
+      <c r="B8" s="57" t="s">
+        <v>378</v>
+      </c>
+      <c r="C8" s="55">
         <v>0</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="61">
         <v>0</v>
       </c>
-      <c r="E8" s="56" t="s">
-[...11 lines deleted...]
-      <c r="I8" s="1" t="s">
+      <c r="E8" s="84" t="s">
         <v>379</v>
       </c>
+      <c r="F8" s="54" t="s">
+        <v>380</v>
+      </c>
+      <c r="G8" s="54" t="s">
+        <v>381</v>
+      </c>
+      <c r="H8" s="55" t="s">
+        <v>382</v>
+      </c>
+      <c r="I8" s="54" t="s">
+        <v>383</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Jb7Zpw7NMkc+gIRpneRS5w2UZQkyuQhKoLOY4L+Isy3F8N6QYj1Jesg3RLFY7jmx2pHZiVWNO00UkS8MSe747Q==" saltValue="pfgaOSXv6MfO1POTzMwMeg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PRxwCbK5dd97eZmmEsUvc+QpzpP6ivuhdDwzWnKtOLqmnko/j697srlE5EdSOQiSjTD1DoR8kYQBbapiIyYjTg==" saltValue="Dwia9eTGi8oNo7QsFPFL3A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="B3:L23"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="3" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="4.3984375" style="56" customWidth="1"/>
+    <col min="2" max="7" width="26.69921875" style="56" customWidth="1"/>
+    <col min="8" max="8" width="9" style="56"/>
+    <col min="9" max="9" width="22.59765625" style="56" customWidth="1"/>
+    <col min="10" max="10" width="76.09765625" style="56" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="56"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G3" s="10" t="s">
+    <row r="3" spans="2:12" ht="23.25" customHeight="1">
+      <c r="B3" s="68" t="s">
+        <v>340</v>
+      </c>
+      <c r="C3" s="69" t="s">
         <v>384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="11" t="s">
+      <c r="D3" s="69" t="s">
         <v>385</v>
       </c>
-      <c r="C4" s="12">
+      <c r="E3" s="69" t="s">
+        <v>386</v>
+      </c>
+      <c r="F3" s="69" t="s">
+        <v>387</v>
+      </c>
+      <c r="G3" s="69" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="4" spans="2:12" ht="24.75">
+      <c r="B4" s="64" t="s">
+        <v>389</v>
+      </c>
+      <c r="C4" s="65">
         <v>1</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="65">
         <v>2</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="65">
         <v>3</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="65">
         <v>4</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="65">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="F5" s="12" t="s">
+    <row r="5" spans="2:12" ht="87" customHeight="1">
+      <c r="B5" s="64" t="s">
         <v>390</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="C5" s="65" t="s">
         <v>391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="D5" s="65" t="s">
         <v>392</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="E5" s="65" t="s">
         <v>393</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="F5" s="65" t="s">
         <v>394</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="G5" s="65" t="s">
         <v>395</v>
       </c>
-      <c r="F6" s="12" t="s">
+    </row>
+    <row r="6" spans="2:12" ht="74.25" customHeight="1">
+      <c r="B6" s="64" t="s">
         <v>396</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="C6" s="65" t="s">
         <v>397</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="B12" s="190" t="s">
+      <c r="D6" s="65" t="s">
         <v>398</v>
       </c>
-      <c r="C12" s="190"/>
-[...97 lines deleted...]
-      <c r="L23"/>
+      <c r="E6" s="65" t="s">
+        <v>399</v>
+      </c>
+      <c r="F6" s="65" t="s">
+        <v>400</v>
+      </c>
+      <c r="G6" s="65" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="7" spans="2:12" ht="24.75">
+      <c r="B7" s="64"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+    </row>
+    <row r="8" spans="2:12" ht="21">
+      <c r="B8" s="66"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+    </row>
+    <row r="9" spans="2:12" ht="21">
+      <c r="B9" s="66"/>
+      <c r="C9" s="67"/>
+      <c r="D9" s="67"/>
+      <c r="E9" s="67"/>
+      <c r="F9" s="67"/>
+      <c r="G9" s="67"/>
+    </row>
+    <row r="12" spans="2:12" ht="17.45" customHeight="1">
+      <c r="B12" s="198" t="s">
+        <v>402</v>
+      </c>
+      <c r="C12" s="198"/>
+      <c r="D12" s="198"/>
+      <c r="E12" s="198"/>
+      <c r="F12" s="198"/>
+      <c r="G12" s="198"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+    </row>
+    <row r="13" spans="2:12" ht="20.25">
+      <c r="B13" s="198"/>
+      <c r="C13" s="198"/>
+      <c r="D13" s="198"/>
+      <c r="E13" s="198"/>
+      <c r="F13" s="198"/>
+      <c r="G13" s="198"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+    </row>
+    <row r="14" spans="2:12" ht="20.25">
+      <c r="B14" s="198"/>
+      <c r="C14" s="198"/>
+      <c r="D14" s="198"/>
+      <c r="E14" s="198"/>
+      <c r="F14" s="198"/>
+      <c r="G14" s="198"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+    </row>
+    <row r="15" spans="2:12" ht="20.25">
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+    </row>
+    <row r="16" spans="2:12" ht="20.25">
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+    </row>
+    <row r="17" spans="8:12" ht="20.25">
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+    </row>
+    <row r="18" spans="8:12" ht="20.25">
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+    </row>
+    <row r="19" spans="8:12" ht="20.25">
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+    </row>
+    <row r="20" spans="8:12" ht="20.25">
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+    </row>
+    <row r="21" spans="8:12" ht="20.25">
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+    </row>
+    <row r="22" spans="8:12" ht="20.25">
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+    </row>
+    <row r="23" spans="8:12" ht="20.25">
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="zdEhGmWEwLWdLjOmDN9Prm14JKA4DGTkWfM6uH/IwbqeOeoDuUkiR8nFe1KrOCM4fHzmf4epVdmOLc8LDOCpUA==" saltValue="JcK0K7d7OL9byi3OPtqlXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="j8UhtKIJoiDHbLKN0LL4m0bYt01zvSgH31qqdb7/YjxGLcJDk8Qb+aPPFh/qi2PFhIMw3wrbshEsywuGGA/88A==" saltValue="0BTWFjgv5lsPSRfQRbpqhQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B12:G14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4.33203125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="8" style="3"/>
+    <col min="1" max="1" width="4.296875" style="56" customWidth="1"/>
+    <col min="2" max="2" width="14.296875" style="56" customWidth="1"/>
+    <col min="3" max="7" width="12.296875" style="56" customWidth="1"/>
+    <col min="8" max="8" width="10.296875" style="56" customWidth="1"/>
+    <col min="9" max="16384" width="8" style="56"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="E2" s="20" t="s">
+    <row r="1" spans="1:7" ht="21" customHeight="1">
+      <c r="B1" s="199" t="s">
         <v>403</v>
       </c>
-      <c r="F2" s="20" t="s">
+      <c r="C1" s="199"/>
+      <c r="D1" s="199"/>
+      <c r="E1" s="199"/>
+      <c r="F1" s="199"/>
+      <c r="G1" s="199"/>
+    </row>
+    <row r="2" spans="1:7" ht="33">
+      <c r="B2" s="70" t="s">
         <v>404</v>
       </c>
-      <c r="G2" s="20" t="s">
+      <c r="C2" s="70" t="s">
         <v>405</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="192" t="s">
+      <c r="D2" s="70" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="E2" s="70" t="s">
         <v>407</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="F2" s="70" t="s">
         <v>408</v>
       </c>
-      <c r="D3" s="23" t="s">
+      <c r="G2" s="70" t="s">
         <v>409</v>
       </c>
-      <c r="E3" s="23" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="36" customHeight="1">
+      <c r="A3" s="200" t="s">
         <v>410</v>
       </c>
-      <c r="F3" s="24" t="s">
+      <c r="B3" s="70" t="s">
         <v>411</v>
       </c>
-      <c r="G3" s="24" t="s">
+      <c r="C3" s="71" t="s">
         <v>412</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="D3" s="72" t="s">
         <v>413</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="E3" s="72" t="s">
         <v>414</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="F3" s="73" t="s">
         <v>415</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="G3" s="73" t="s">
         <v>416</v>
       </c>
-      <c r="F4" s="23" t="s">
+    </row>
+    <row r="4" spans="1:7" ht="36" customHeight="1">
+      <c r="A4" s="200"/>
+      <c r="B4" s="70" t="s">
         <v>417</v>
       </c>
-      <c r="G4" s="24" t="s">
+      <c r="C4" s="71" t="s">
         <v>418</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="D4" s="71" t="s">
         <v>419</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="E4" s="72" t="s">
         <v>420</v>
       </c>
-      <c r="D5" s="22" t="s">
+      <c r="F4" s="72" t="s">
         <v>421</v>
       </c>
-      <c r="E5" s="22" t="s">
+      <c r="G4" s="73" t="s">
         <v>422</v>
       </c>
-      <c r="F5" s="22" t="s">
+    </row>
+    <row r="5" spans="1:7" ht="36" customHeight="1">
+      <c r="A5" s="200"/>
+      <c r="B5" s="70" t="s">
         <v>423</v>
       </c>
-      <c r="G5" s="23" t="s">
-[...5 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="74" t="s">
         <v>424</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="D5" s="71" t="s">
         <v>425</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="E5" s="71" t="s">
         <v>426</v>
       </c>
-      <c r="E6" s="21" t="s">
+      <c r="F5" s="71" t="s">
         <v>427</v>
       </c>
-      <c r="F6" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="21" t="s">
+      <c r="G5" s="72" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="36" customHeight="1">
+      <c r="A6" s="200"/>
+      <c r="B6" s="70" t="s">
         <v>428</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="74" t="s">
         <v>429</v>
       </c>
-      <c r="C7" s="21" t="s">
+      <c r="D6" s="74" t="s">
         <v>430</v>
       </c>
-      <c r="D7" s="21" t="s">
+      <c r="E6" s="74" t="s">
         <v>431</v>
       </c>
-      <c r="E7" s="21" t="s">
+      <c r="F6" s="74" t="s">
+        <v>424</v>
+      </c>
+      <c r="G6" s="74" t="s">
         <v>432</v>
       </c>
-      <c r="F7" s="21" t="s">
+    </row>
+    <row r="7" spans="1:7" ht="36" customHeight="1">
+      <c r="A7" s="200"/>
+      <c r="B7" s="70" t="s">
         <v>433</v>
       </c>
-      <c r="G7" s="21" t="s">
+      <c r="C7" s="74" t="s">
         <v>434</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="B10" s="7"/>
+      <c r="D7" s="74" t="s">
+        <v>435</v>
+      </c>
+      <c r="E7" s="74" t="s">
+        <v>436</v>
+      </c>
+      <c r="F7" s="74" t="s">
+        <v>437</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="B8" s="60"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="B9" s="60"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="B10" s="60"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nAeDvelaYpEhMt92vRHzILuXEY2Yh3QpcU6YV0G059sh6hpMuIZaTVfMshZCWuEj1B7SxlcjylLcXHCMWntdrQ==" saltValue="TGijKmhV/3/PdOq11J7WoA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VW/bu6uJT3wygoxIqJNEt5fMIN891DsdY2FLEsVwauPPgYMUxVwcuAssf7JuhuIDzk6ak/D8ooeDqbH7GvJfBw==" saltValue="urZ2gfuYuFA+fqIxT3beHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A3:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="B1:U58"/>
   <sheetViews>
     <sheetView topLeftCell="A1048576" workbookViewId="0">
-      <selection activeCell="A16" sqref="A1:XFD1048576"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="20.25" zeroHeight="1"/>
   <cols>
-    <col min="2" max="2" width="15.75" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="9" style="15"/>
+    <col min="2" max="2" width="15.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.296875" customWidth="1"/>
+    <col min="12" max="12" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:21" hidden="1">
       <c r="C1" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D1" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E1" t="s">
-        <v>437</v>
+        <v>103</v>
       </c>
       <c r="F1" t="s">
-        <v>438</v>
+        <v>106</v>
       </c>
       <c r="G1" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="2" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="2" spans="2:21" ht="25.5" hidden="1">
       <c r="B2" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C2" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D2" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E2" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G2" t="s">
+        <v>447</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="P2" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="R2" t="s">
+        <v>447</v>
+      </c>
+      <c r="U2" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="3" spans="2:21" ht="25.5" hidden="1">
+      <c r="B3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F3" t="s">
+        <v>455</v>
+      </c>
+      <c r="G3" t="s">
+        <v>456</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="R3" t="s">
+        <v>446</v>
+      </c>
+      <c r="U3" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="4" spans="2:21" ht="29.1" hidden="1" customHeight="1">
+      <c r="B4" t="s">
+        <v>460</v>
+      </c>
+      <c r="C4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D4" t="s">
+        <v>462</v>
+      </c>
+      <c r="E4" t="s">
+        <v>463</v>
+      </c>
+      <c r="F4" t="s">
+        <v>464</v>
+      </c>
+      <c r="G4" t="s">
         <v>444</v>
       </c>
-      <c r="G2" t="s">
+      <c r="L4" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="P4" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="R4" t="s">
+        <v>456</v>
+      </c>
+      <c r="U4" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="5" spans="2:21" ht="25.5" hidden="1">
+      <c r="B5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" t="s">
+        <v>468</v>
+      </c>
+      <c r="D5" t="s">
+        <v>469</v>
+      </c>
+      <c r="E5" t="s">
+        <v>470</v>
+      </c>
+      <c r="F5" t="s">
+        <v>461</v>
+      </c>
+      <c r="G5" t="s">
+        <v>471</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="R5" t="s">
         <v>445</v>
       </c>
-      <c r="L2" s="15" t="s">
-[...103 lines deleted...]
-      </c>
       <c r="U5" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="6" spans="2:21" ht="25.5" hidden="1">
       <c r="B6" t="s">
-        <v>474</v>
+        <v>105</v>
       </c>
       <c r="C6" t="s">
         <v>475</v>
       </c>
       <c r="D6" t="s">
         <v>476</v>
       </c>
       <c r="E6" t="s">
         <v>477</v>
       </c>
       <c r="F6" t="s">
         <v>478</v>
       </c>
       <c r="G6" t="s">
         <v>479</v>
       </c>
-      <c r="L6" s="15" t="s">
+      <c r="L6" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="P6" s="23" t="s">
+      <c r="P6" s="7" t="s">
         <v>481</v>
       </c>
       <c r="R6" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="U6" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="7" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L7" s="15" t="s">
+    <row r="7" spans="2:21" ht="25.5" hidden="1">
+      <c r="L7" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P7" s="7" t="s">
         <v>484</v>
       </c>
       <c r="R7" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="U7" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="8" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L8" s="15" t="s">
+    <row r="8" spans="2:21" ht="25.5" hidden="1">
+      <c r="L8" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="P8" s="23" t="s">
+      <c r="P8" s="7" t="s">
         <v>487</v>
       </c>
       <c r="R8" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="U8" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="9" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:21" ht="25.5" hidden="1">
       <c r="C9" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D9" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E9" t="s">
-        <v>437</v>
+        <v>103</v>
       </c>
       <c r="F9" t="s">
-        <v>438</v>
+        <v>106</v>
       </c>
       <c r="G9" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="L9" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="L9" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="P9" s="22" t="s">
+      <c r="P9" s="6" t="s">
         <v>490</v>
       </c>
       <c r="R9" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="U9" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="10" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:21" ht="25.5" hidden="1">
       <c r="B10" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C10">
         <v>100</v>
       </c>
       <c r="D10">
         <v>200</v>
       </c>
       <c r="E10">
         <v>300</v>
       </c>
       <c r="F10">
         <v>400</v>
       </c>
       <c r="G10">
         <v>500</v>
       </c>
-      <c r="L10" s="15" t="s">
+      <c r="L10" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="P10" s="22" t="s">
+      <c r="P10" s="6" t="s">
         <v>493</v>
       </c>
       <c r="R10" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="U10" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="11" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:21" ht="25.5" hidden="1">
       <c r="B11" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C11">
         <v>70</v>
       </c>
       <c r="D11">
         <v>140</v>
       </c>
       <c r="E11">
         <v>210</v>
       </c>
       <c r="F11">
         <v>280</v>
       </c>
       <c r="G11">
         <v>350</v>
       </c>
-      <c r="L11" s="15" t="s">
+      <c r="L11" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="P11" s="22" t="s">
+      <c r="P11" s="6" t="s">
         <v>496</v>
       </c>
       <c r="R11" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="U11" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="12" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:21" ht="25.5" hidden="1">
       <c r="B12" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C12">
         <v>40</v>
       </c>
       <c r="D12">
         <v>80</v>
       </c>
       <c r="E12">
         <v>120</v>
       </c>
       <c r="F12">
         <v>160</v>
       </c>
       <c r="G12">
         <v>200</v>
       </c>
-      <c r="L12" s="15" t="s">
+      <c r="L12" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="P12" s="22" t="s">
+      <c r="P12" s="6" t="s">
         <v>499</v>
       </c>
       <c r="R12" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="S12" s="16"/>
+        <v>443</v>
+      </c>
+      <c r="S12" s="2"/>
       <c r="U12" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="13" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:21" ht="25.5" hidden="1">
       <c r="B13" t="s">
-        <v>466</v>
+        <v>102</v>
       </c>
       <c r="C13">
         <v>10</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13">
         <v>30</v>
       </c>
       <c r="F13">
         <v>40</v>
       </c>
       <c r="G13">
         <v>50</v>
       </c>
-      <c r="L13" s="15" t="s">
+      <c r="L13" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="P13" s="22" t="s">
+      <c r="P13" s="6" t="s">
         <v>502</v>
       </c>
       <c r="R13" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="U13" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="14" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:21" ht="25.5" hidden="1">
       <c r="B14" t="s">
-        <v>474</v>
+        <v>105</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14">
         <v>2</v>
       </c>
       <c r="E14">
         <v>3</v>
       </c>
       <c r="F14">
         <v>4</v>
       </c>
       <c r="G14">
         <v>5</v>
       </c>
-      <c r="L14" s="15" t="s">
+      <c r="L14" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="P14" s="22" t="s">
+      <c r="P14" s="6" t="s">
         <v>505</v>
       </c>
       <c r="R14" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="U14" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="15" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L15" s="15" t="s">
+    <row r="15" spans="2:21" ht="25.5" hidden="1">
+      <c r="L15" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="P15" s="21" t="s">
+      <c r="P15" s="5" t="s">
         <v>508</v>
       </c>
       <c r="R15" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="U15" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="16" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:21" ht="25.5" hidden="1">
       <c r="B16" t="s">
         <v>510</v>
       </c>
-      <c r="L16" s="15" t="s">
+      <c r="L16" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="P16" s="21" t="s">
+      <c r="P16" s="5" t="s">
         <v>512</v>
       </c>
       <c r="R16" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="U16" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="17" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:21" ht="25.5" hidden="1">
       <c r="B17" t="s">
         <v>514</v>
       </c>
       <c r="F17" t="s">
         <v>515</v>
       </c>
-      <c r="L17" s="15" t="s">
+      <c r="L17" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="P17" s="21" t="s">
+      <c r="P17" s="5" t="s">
         <v>517</v>
       </c>
       <c r="R17" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="U17" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="18" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:21" ht="25.5" hidden="1">
       <c r="B18" t="s">
         <v>519</v>
       </c>
       <c r="F18" t="s">
         <v>520</v>
       </c>
-      <c r="L18" s="15" t="s">
+      <c r="L18" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="P18" s="21" t="s">
+      <c r="P18" s="5" t="s">
         <v>522</v>
       </c>
       <c r="R18" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="U18" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="19" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:21" ht="25.5" hidden="1">
       <c r="B19" t="s">
         <v>524</v>
       </c>
       <c r="F19" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="L19" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="L19" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="P19" s="21" t="s">
+      <c r="P19" s="5" t="s">
         <v>526</v>
       </c>
       <c r="R19" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="U19" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="20" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:21" ht="25.5" hidden="1">
       <c r="B20" t="s">
         <v>528</v>
       </c>
-      <c r="L20" s="15" t="s">
+      <c r="L20" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="P20" s="21" t="s">
+      <c r="P20" s="5" t="s">
         <v>530</v>
       </c>
       <c r="R20" t="s">
         <v>479</v>
       </c>
       <c r="U20" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="21" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:21" ht="25.5" hidden="1">
       <c r="B21" t="s">
         <v>532</v>
       </c>
-      <c r="L21" s="15" t="s">
+      <c r="L21" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="P21" s="21" t="s">
+      <c r="P21" s="5" t="s">
         <v>534</v>
       </c>
       <c r="R21" t="s">
         <v>478</v>
       </c>
       <c r="U21" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="22" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:21" ht="25.5" hidden="1">
       <c r="B22" t="s">
         <v>536</v>
       </c>
-      <c r="L22" s="15" t="s">
+      <c r="L22" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="P22" s="21" t="s">
+      <c r="P22" s="5" t="s">
         <v>538</v>
       </c>
       <c r="R22" t="s">
         <v>477</v>
       </c>
       <c r="U22" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="23" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:21" ht="25.5" hidden="1">
       <c r="B23" t="s">
         <v>540</v>
       </c>
-      <c r="L23" s="15" t="s">
+      <c r="L23" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="P23" s="21" t="s">
+      <c r="P23" s="5" t="s">
         <v>542</v>
       </c>
       <c r="R23" t="s">
         <v>476</v>
       </c>
       <c r="U23" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="24" spans="2:21" ht="25" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L24" s="15" t="s">
+    <row r="24" spans="2:21" ht="25.5" hidden="1">
+      <c r="L24" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="P24" s="21" t="s">
+      <c r="P24" s="5" t="s">
         <v>545</v>
       </c>
       <c r="R24" t="s">
         <v>475</v>
       </c>
       <c r="U24" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="25" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L25" s="15" t="s">
+    <row r="25" spans="2:21" hidden="1">
+      <c r="L25" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="P25" s="57" t="s">
+      <c r="P25" s="9" t="s">
         <v>548</v>
       </c>
       <c r="R25" t="s">
         <v>548</v>
       </c>
       <c r="U25" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="26" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:21" hidden="1">
       <c r="B26" t="s">
-        <v>474</v>
+        <v>105</v>
       </c>
       <c r="C26" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E26" t="s">
         <v>549</v>
       </c>
-      <c r="F26" s="17"/>
-      <c r="L26" s="15" t="s">
+      <c r="F26" s="3"/>
+      <c r="L26" s="1" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="27" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:21" hidden="1">
       <c r="B27" t="s">
-        <v>466</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E27" t="s">
         <v>551</v>
       </c>
-      <c r="F27" s="18"/>
-      <c r="L27" s="15" t="s">
+      <c r="F27" s="4"/>
+      <c r="L27" s="1" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="28" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:21" hidden="1">
       <c r="B28" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C28" t="s">
-        <v>437</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="L28" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F28" s="4"/>
+      <c r="L28" s="1" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="29" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:21" hidden="1">
       <c r="B29" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C29" t="s">
-        <v>438</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>554</v>
       </c>
-      <c r="F29" s="18"/>
-      <c r="L29" s="15" t="s">
+      <c r="F29" s="4"/>
+      <c r="L29" s="1" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="30" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:21" hidden="1">
       <c r="B30" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C30" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E30" t="s">
         <v>556</v>
       </c>
-      <c r="F30" s="18"/>
-      <c r="L30" s="15" t="s">
+      <c r="F30" s="4"/>
+      <c r="L30" s="1" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="31" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:21" hidden="1">
       <c r="B31" t="s">
         <v>548</v>
       </c>
       <c r="E31" t="s">
         <v>558</v>
       </c>
-      <c r="F31" s="18"/>
-      <c r="L31" s="15" t="s">
+      <c r="F31" s="4"/>
+      <c r="L31" s="1" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="32" spans="2:21" hidden="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:21" hidden="1">
       <c r="E32" t="s">
         <v>560</v>
       </c>
-      <c r="F32" s="18"/>
-      <c r="L32" s="15" t="s">
+      <c r="F32" s="4"/>
+      <c r="L32" s="1" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="33" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:12" hidden="1">
       <c r="B33" t="s">
         <v>562</v>
       </c>
       <c r="E33" t="s">
         <v>563</v>
       </c>
-      <c r="F33" s="18"/>
-      <c r="L33" s="15" t="s">
+      <c r="F33" s="4"/>
+      <c r="L33" s="1" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="34" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:12" hidden="1">
       <c r="B34" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E34" t="s">
         <v>565</v>
       </c>
-      <c r="F34" s="18"/>
-      <c r="L34" s="15" t="s">
+      <c r="F34" s="4"/>
+      <c r="L34" s="1" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="35" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:12" hidden="1">
       <c r="E35" t="s">
         <v>567</v>
       </c>
-      <c r="F35" s="18"/>
-      <c r="L35" s="15" t="s">
+      <c r="F35" s="4"/>
+      <c r="L35" s="1" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="36" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:12" hidden="1">
       <c r="E36" t="s">
         <v>569</v>
       </c>
-      <c r="F36" s="18"/>
-      <c r="L36" s="15" t="s">
+      <c r="F36" s="4"/>
+      <c r="L36" s="1" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="37" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:12" hidden="1">
       <c r="B37" t="s">
         <v>571</v>
       </c>
-      <c r="L37" s="15" t="s">
+      <c r="L37" s="1" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="38" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:12" hidden="1">
       <c r="B38" t="s">
         <v>573</v>
       </c>
-      <c r="L38" s="15" t="s">
+      <c r="L38" s="1" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="39" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:12" hidden="1">
       <c r="B39" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="L39" s="15" t="s">
         <v>575</v>
       </c>
-    </row>
-    <row r="40" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L39" s="1" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" hidden="1">
       <c r="B40" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="L40" s="15" t="s">
         <v>577</v>
       </c>
-    </row>
-    <row r="41" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L40" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" hidden="1">
       <c r="B41" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="L41" s="15" t="s">
         <v>579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="L42" s="15" t="s">
+      <c r="L41" s="1" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="43" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L43" s="15" t="s">
+    <row r="42" spans="2:12" hidden="1">
+      <c r="L42" s="1" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="44" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L44" s="15" t="s">
+    <row r="43" spans="2:12" hidden="1">
+      <c r="L43" s="1" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="45" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
-      <c r="L45" s="15" t="s">
+    <row r="44" spans="2:12" hidden="1">
+      <c r="L44" s="1" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="46" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:12" hidden="1">
+      <c r="L45" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="46" spans="2:12" hidden="1">
       <c r="B46" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F46" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="L46" s="15" t="s">
         <v>586</v>
       </c>
-    </row>
-    <row r="47" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L46" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="47" spans="2:12" hidden="1">
       <c r="B47" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F47" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="L47" s="15" t="s">
         <v>589</v>
       </c>
-    </row>
-    <row r="48" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L47" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="48" spans="2:12" hidden="1">
       <c r="B48" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F48" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="L48" s="15" t="s">
         <v>592</v>
       </c>
-    </row>
-    <row r="49" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L48" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" hidden="1">
       <c r="B49" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F49" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="L49" s="15" t="s">
         <v>594</v>
       </c>
-    </row>
-    <row r="50" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L49" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="50" spans="2:12" hidden="1">
       <c r="B50" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="F50" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="L50" s="15" t="s">
         <v>596</v>
       </c>
-    </row>
-    <row r="51" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L50" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" hidden="1">
       <c r="B51" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F51" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="L51" s="15" t="s">
         <v>599</v>
       </c>
-    </row>
-    <row r="52" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L51" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" hidden="1">
       <c r="B52" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F52" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="L52" s="15" t="s">
         <v>602</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="L53" s="15" t="s">
+      <c r="L52" s="1" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="54" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:12" hidden="1">
+      <c r="L53" s="1" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" hidden="1">
       <c r="B54" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="L54" s="15" t="s">
         <v>605</v>
       </c>
-    </row>
-    <row r="55" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L54" s="1" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" hidden="1">
       <c r="B55" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="L55" s="15" t="s">
         <v>607</v>
       </c>
-    </row>
-    <row r="56" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+      <c r="L55" s="1" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" hidden="1">
       <c r="B56" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" hidden="1">
       <c r="B57" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:12" hidden="1" x14ac:dyDescent="0.35">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="58" spans="2:12" hidden="1">
       <c r="B58" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/3DQM7Qjx7f8memGqvIyayW18Si5yZikaNMm8hg3W2tVXMhALyBGSFPhFERpr7X0CIj6/ezUhne0LRnHz1utAQ==" saltValue="Vep6KogBv7dcG6p5zuYC0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kqtP5+84ilj/4gmjzpp+CgWlxcmm4fQcvpBd2+Zligp5hAqgmR3oPdghVIgehc7fnB/xjAxPVgkqQDxCYU6APw==" saltValue="5B0BO97bu+J/vwBB8lte5Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...86 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e21cbe00-2104-4159-b9b9-bd54555d1bf2" xmlns:ns3="fa4dad10-0714-47d0-996c-c1d37a9c52bc" xmlns:ns4="e0f3bcdb-3a02-484d-aeab-00bd1175b659" xmlns:ns5="a306ae33-2bf1-48d2-b974-3350e87b1f2c" xmlns:ns6="d43d3ae9-313c-4fce-b651-5b2e4e699c9b" xmlns:ns7="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns8="0037a021-b366-4117-8214-f0cbf33a6e36" xmlns:ns9="c482591e-59df-4bb6-b0d9-ae4a2bced105" xmlns:ns10="868aff26-896e-4892-a20b-226eb35bf304" xmlns:ns11="4eb41c92-51ff-42b0-838b-a98b096a9efd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f508a297a60d9aa1e3d06e3f5560e0c" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="" ns8:_="" ns9:_="" ns10:_="" ns11:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDocument" ma:contentTypeID="0x010100FF14583C44E35C46A08FAB8C8AFABBF400549C72ACBF98B54A83F6488E71CB43F8" ma:contentTypeVersion="283" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="42cad54256c097f40d8e90935806da67">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xmlns:ns3="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xmlns:ns4="1cac9bea-d09c-48b0-9841-7eb5347add9c" xmlns:ns5="b11078b2-59ba-4036-b067-8262b68141e3" xmlns:ns6="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns7="ea8ad786-1e74-4f8e-af4e-01606e03784d" xmlns:ns8="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3249846c12a70bb98e96f3d0c0fa1a6f" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="" ns8:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="e21cbe00-2104-4159-b9b9-bd54555d1bf2"/>
-[...3 lines deleted...]
-    <xsd:import namespace="d43d3ae9-313c-4fce-b651-5b2e4e699c9b"/>
+    <xsd:import namespace="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a"/>
+    <xsd:import namespace="cac0e13c-182d-4aa6-8dd9-4d53a57ed263"/>
+    <xsd:import namespace="1cac9bea-d09c-48b0-9841-7eb5347add9c"/>
+    <xsd:import namespace="b11078b2-59ba-4036-b067-8262b68141e3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
-    <xsd:import namespace="0037a021-b366-4117-8214-f0cbf33a6e36"/>
-[...2 lines deleted...]
-    <xsd:import namespace="4eb41c92-51ff-42b0-838b-a98b096a9efd"/>
+    <xsd:import namespace="ea8ad786-1e74-4f8e-af4e-01606e03784d"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:DocumentType"/>
-[...29 lines deleted...]
-                <xsd:element ref="ns3:Know-How_Type" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns1:_ExtendedDescription" minOccurs="0"/>
+                <xsd:element ref="ns3:FlagItem" minOccurs="0"/>
                 <xsd:element ref="ns2:FunctionGroup" minOccurs="0"/>
-                <xsd:element ref="ns2:Function" minOccurs="0"/>
-[...30 lines deleted...]
-                <xsd:element ref="ns11:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:HarmonieUIHidden" minOccurs="0"/>
+                <xsd:element ref="ns4:Level1" minOccurs="0"/>
+                <xsd:element ref="ns5:Level2" minOccurs="0"/>
+                <xsd:element ref="ns5:Level3" minOccurs="0"/>
+                <xsd:element ref="ns2:MailPreviewData" minOccurs="0"/>
+                <xsd:element ref="ns2:Narrative" minOccurs="0"/>
+                <xsd:element ref="ns2:PRADateDisposal" minOccurs="0"/>
+                <xsd:element ref="ns2:PRADateTrigger" minOccurs="0"/>
+                <xsd:element ref="ns2:PRAText1" minOccurs="0"/>
+                <xsd:element ref="ns2:PRAText2" minOccurs="0"/>
+                <xsd:element ref="ns4:PRAText3" minOccurs="0"/>
+                <xsd:element ref="ns2:PRAText4" minOccurs="0"/>
+                <xsd:element ref="ns2:PRAText5" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedPeople" minOccurs="0"/>
+                <xsd:element ref="ns2:zLegacy" minOccurs="0"/>
+                <xsd:element ref="ns4:zLegacyID" minOccurs="0"/>
+                <xsd:element ref="ns2:zLegacyJSON" minOccurs="0"/>
+                <xsd:element ref="ns4:zMigrationID" minOccurs="0"/>
+                <xsd:element ref="ns3:AggregationNarrative" minOccurs="0"/>
+                <xsd:element ref="ns3:AssetID" minOccurs="0"/>
+                <xsd:element ref="ns3:ChangesNeeded" minOccurs="0"/>
+                <xsd:element ref="ns3:Council" minOccurs="0"/>
+                <xsd:element ref="ns3:eDocsNumber" minOccurs="0"/>
+                <xsd:element ref="ns3:FileReference" minOccurs="0"/>
+                <xsd:element ref="ns3:PRADate1" minOccurs="0"/>
+                <xsd:element ref="ns3:PRADate2" minOccurs="0"/>
+                <xsd:element ref="ns3:PRADate3" minOccurs="0"/>
+                <xsd:element ref="ns3:wic_System_GPS_Altitude" minOccurs="0"/>
+                <xsd:element ref="ns3:wic_System_GPS_Latitude" minOccurs="0"/>
+                <xsd:element ref="ns3:wic_System_GPS_Longitude" minOccurs="0"/>
+                <xsd:element ref="ns5:Function" minOccurs="0"/>
+                <xsd:element ref="ns5:Activity" minOccurs="0"/>
+                <xsd:element ref="ns5:Case" minOccurs="0"/>
+                <xsd:element ref="ns5:DocumentType" minOccurs="0"/>
+                <xsd:element ref="ns5:Team" minOccurs="0"/>
+                <xsd:element ref="ns5:Channel" minOccurs="0"/>
+                <xsd:element ref="ns5:Year" minOccurs="0"/>
+                <xsd:element ref="ns5:SecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns5:SetLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:SetSensitivity" minOccurs="0"/>
+                <xsd:element ref="ns5:AggregationStatus" minOccurs="0"/>
+                <xsd:element ref="ns5:PRAType" minOccurs="0"/>
+                <xsd:element ref="ns2:RDClass" minOccurs="0"/>
+                <xsd:element ref="ns3:AuthoritativeVersion" minOccurs="0"/>
+                <xsd:element ref="ns5:Project" minOccurs="0"/>
+                <xsd:element ref="ns3:ProjectID" minOccurs="0"/>
+                <xsd:element ref="ns3:KeyWords" minOccurs="0"/>
+                <xsd:element ref="ns6:AlternateThumbnailUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:hc49c1a29085469892d77b5f7b08d218" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns7:AssetType" minOccurs="0"/>
+                <xsd:element ref="ns1:Comments" minOccurs="0"/>
+                <xsd:element ref="ns7:ContractNo" minOccurs="0"/>
+                <xsd:element ref="ns7:FacilityDesc" minOccurs="0"/>
+                <xsd:element ref="ns7:FacilityID" minOccurs="0"/>
+                <xsd:element ref="ns7:FinYear" minOccurs="0"/>
+                <xsd:element ref="ns7:FolderURL" minOccurs="0"/>
+                <xsd:element ref="ns8:ImageCreateDate" minOccurs="0"/>
+                <xsd:element ref="ns8:ImageHeight" minOccurs="0"/>
+                <xsd:element ref="ns8:ImageWidth" minOccurs="0"/>
+                <xsd:element ref="ns7:Location" minOccurs="0"/>
+                <xsd:element ref="ns1:PreviewExists" minOccurs="0"/>
+                <xsd:element ref="ns7:ProjectCode" minOccurs="0"/>
+                <xsd:element ref="ns7:SIALocation" minOccurs="0"/>
+                <xsd:element ref="ns1:ThumbnailExists" minOccurs="0"/>
+                <xsd:element ref="ns7:ProgrammeofProjects" minOccurs="0"/>
+                <xsd:element ref="ns7:ProjectManager" minOccurs="0"/>
+                <xsd:element ref="ns7:ProjectType0" minOccurs="0"/>
+                <xsd:element ref="ns7:WorkType" minOccurs="0"/>
+                <xsd:element ref="ns7:CategoryName" minOccurs="0"/>
+                <xsd:element ref="ns7:CategoryValue" minOccurs="0"/>
+                <xsd:element ref="ns7:KnowHowType" minOccurs="0"/>
+                <xsd:element ref="ns7:RecordType" minOccurs="0"/>
+                <xsd:element ref="ns7:Subactivity" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_vti_ItemDeclaredRecord" ma:index="52" nillable="true" ma:displayName="Declared Record" ma:hidden="true" ma:internalName="_vti_ItemDeclaredRecord" ma:readOnly="true">
+    <xsd:element name="_ExtendedDescription" ma:index="11" nillable="true" ma:displayName="Description" ma:default="" ma:hidden="true" ma:internalName="_ExtendedDescription" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_vti_ItemHoldRecordStatus" ma:index="53" nillable="true" ma:displayName="Hold and Record Status" ma:decimals="0" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="_vti_ItemHoldRecordStatus" ma:readOnly="true">
+    <xsd:element name="Comments" ma:index="66" nillable="true" ma:displayName="Comments" ma:hidden="true" ma:internalName="Comments">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PreviewExists" ma:index="81" nillable="true" ma:displayName="Preview Exists" ma:default="FALSE" ma:internalName="PreviewExists" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ThumbnailExists" ma:index="88" nillable="true" ma:displayName="Thumbnail Exists" ma:default="FALSE" ma:internalName="ThumbnailExists" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e21cbe00-2104-4159-b9b9-bd54555d1bf2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="DocumentType" ma:index="2" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType">
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...23 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="CategoryValue" ma:index="3" ma:displayName="Project Phase" ma:format="Dropdown" ma:internalName="CategoryValue">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...7 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Subactivity" ma:index="4" ma:displayName="Subactivity" ma:format="Dropdown" ma:internalName="Subactivity">
-[...44 lines deleted...]
-    <xsd:element name="Project" ma:index="41" nillable="true" ma:displayName="Project" ma:hidden="true" ma:internalName="Project" ma:readOnly="false">
+    <xsd:element name="FunctionGroup" ma:index="13" nillable="true" ma:displayName="Function Group" ma:default="Programmes and Projects" ma:hidden="true" ma:internalName="FunctionGroup" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Case" ma:index="42" nillable="true" ma:displayName="Case" ma:default="NA" ma:format="RadioButtons" ma:hidden="true" ma:internalName="Case" ma:readOnly="false">
+    <xsd:element name="HarmonieUIHidden" ma:index="14" nillable="true" ma:displayName="HarmonieUIHidden" ma:hidden="true" ma:internalName="HarmonieUIHidden" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MailPreviewData" ma:index="18" nillable="true" ma:displayName="MailPreviewData" ma:hidden="true" ma:internalName="MailPreviewData" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Narrative" ma:index="19" nillable="true" ma:displayName="Narrative" ma:hidden="true" ma:internalName="Narrative" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRADateDisposal" ma:index="20" nillable="true" ma:displayName="PRA Date Disposal" ma:format="DateOnly" ma:hidden="true" ma:internalName="PRADateDisposal" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRADateTrigger" ma:index="21" nillable="true" ma:displayName="PRA Date Trigger" ma:format="DateOnly" ma:hidden="true" ma:internalName="PRADateTrigger" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRAText1" ma:index="22" nillable="true" ma:displayName="PRA Text 1" ma:hidden="true" ma:internalName="PRAText1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRAText2" ma:index="23" nillable="true" ma:displayName="PRA Text 2" ma:hidden="true" ma:internalName="PRAText2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRAText4" ma:index="25" nillable="true" ma:displayName="PRA Text 4" ma:hidden="true" ma:internalName="PRAText4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRAText5" ma:index="26" nillable="true" ma:displayName="PRA Text 5" ma:hidden="true" ma:internalName="PRAText5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedPeople" ma:index="27" nillable="true" ma:displayName="Related People" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="RelatedPeople" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="zLegacy" ma:index="28" nillable="true" ma:displayName="zLegacy" ma:hidden="true" ma:internalName="zLegacy" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="zLegacyJSON" ma:index="30" nillable="true" ma:displayName="zLegacyJSON" ma:hidden="true" ma:internalName="zLegacyJSON" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SetSensitivity" ma:index="53" nillable="true" ma:displayName="Set Sensitivity" ma:default="NOT SET" ma:hidden="true" ma:indexed="true" ma:internalName="SetSensitivity" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RDClass" ma:index="56" nillable="true" ma:displayName="Class" ma:format="Dropdown" ma:hidden="true" ma:internalName="RDClass">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="NA"/>
+              <xsd:enumeration value="DEFAULT"/>
+              <xsd:enumeration value="TESTCLASS"/>
+              <xsd:enumeration value="TESTDELETE"/>
+              <xsd:enumeration value="DOCTYPE UPDATE"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Key_x0020_Words" ma:index="43" nillable="true" ma:displayName="Key Words" ma:hidden="true" ma:internalName="Key_x0020_Words" ma:readOnly="false">
+    <xsd:element name="TaxCatchAll" ma:index="64" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c668c4ad-a34e-4103-8368-2f7d62ab3ed3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="FlagItem" ma:index="12" nillable="true" ma:displayName="Flag Item" ma:default="0" ma:description="Flag this item to be reviewed" ma:internalName="FlagItem" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AggregationNarrative" ma:index="32" nillable="true" ma:displayName="Aggregation Narrative" ma:hidden="true" ma:internalName="AggregationNarrative" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssetID" ma:index="33" nillable="true" ma:displayName="AssetID" ma:hidden="true" ma:internalName="AssetID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ChangesNeeded" ma:index="34" nillable="true" ma:displayName="Changes Needed" ma:description="If you have flagged this item for review, please explain the change/s needed or reason." ma:internalName="ChangesNeeded" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Council" ma:index="35" nillable="true" ma:displayName="Council" ma:internalName="Council">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="GWRC"/>
+                        <xsd:enumeration value="HCC"/>
+                        <xsd:enumeration value="PCC"/>
+                        <xsd:enumeration value="SWDC"/>
+                        <xsd:enumeration value="UHCC"/>
+                        <xsd:enumeration value="WCC"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="eDocsNumber" ma:index="36" nillable="true" ma:displayName="eDocs Number" ma:internalName="eDocsNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FileReference" ma:index="37" nillable="true" ma:displayName="File Reference" ma:internalName="FileReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRADate1" ma:index="38" nillable="true" ma:displayName="PRA Date 1" ma:format="DateOnly" ma:hidden="true" ma:internalName="PRADate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRADate2" ma:index="39" nillable="true" ma:displayName="PRA Date 2" ma:format="DateOnly" ma:hidden="true" ma:internalName="PRADate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRADate3" ma:index="40" nillable="true" ma:displayName="PRA Date 3" ma:format="DateOnly" ma:hidden="true" ma:internalName="PRADate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="wic_System_GPS_Altitude" ma:index="41" nillable="true" ma:displayName="GPS Altitude" ma:hidden="true" ma:internalName="wic_System_GPS_Altitude" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="wic_System_GPS_Latitude" ma:index="42" nillable="true" ma:displayName="GPS Latitude" ma:hidden="true" ma:internalName="wic_System_GPS_Latitude" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="wic_System_GPS_Longitude" ma:index="43" nillable="true" ma:displayName="GPS Longitude" ma:hidden="true" ma:internalName="wic_System_GPS_Longitude" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AuthoritativeVersion" ma:index="57" nillable="true" ma:displayName="Authoritative Version" ma:default="0" ma:hidden="true" ma:internalName="AuthoritativeVersion" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ProjectID" ma:index="59" nillable="true" ma:displayName="ProjectID" ma:default="NA" ma:hidden="true" ma:internalName="ProjectID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KeyWords" ma:index="60" nillable="true" ma:displayName="Key Words" ma:default="" ma:hidden="true" ma:internalName="KeyWords" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="Not yet defined"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="CategoryName" ma:index="44" nillable="true" ma:displayName="Category Name" ma:default="NA" ma:format="RadioButtons" ma:hidden="true" ma:internalName="CategoryName" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1cac9bea-d09c-48b0-9841-7eb5347add9c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Level1" ma:index="15" nillable="true" ma:displayName="Level 1" ma:hidden="true" ma:internalName="Level1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PRAText3" ma:index="24" nillable="true" ma:displayName="PRA Text 3" ma:hidden="true" ma:internalName="PRAText3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="zLegacyID" ma:index="29" nillable="true" ma:displayName="zLegacyID" ma:hidden="true" ma:internalName="zLegacyID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="zMigrationID" ma:index="31" nillable="true" ma:displayName="zMigrationID" ma:hidden="true" ma:indexed="true" ma:internalName="zMigrationID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b11078b2-59ba-4036-b067-8262b68141e3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Level2" ma:index="16" nillable="true" ma:displayName="Level 2" ma:hidden="true" ma:internalName="Level2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Level3" ma:index="17" nillable="true" ma:displayName="Level 3" ma:hidden="true" ma:internalName="Level3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Function" ma:index="44" nillable="true" ma:displayName="Function" ma:default="Projects" ma:hidden="true" ma:internalName="Function" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Activity" ma:index="45" nillable="true" ma:displayName="Activity" ma:default="Opex Projects" ma:hidden="true" ma:internalName="Activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Case" ma:index="46" nillable="true" ma:displayName="Case" ma:default="NA" ma:hidden="true" ma:internalName="Case" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="47" nillable="true" ma:displayName="Document Type" ma:format="Dropdown" ma:indexed="true" ma:internalName="DocumentType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="NA"/>
+              <xsd:enumeration value="Analysis, Assessment, Calculation or Model"/>
+              <xsd:enumeration value="Compliance, Consent, Certificate"/>
+              <xsd:enumeration value="Contract, Variation, Agreement"/>
+              <xsd:enumeration value="Drawings, Maps, Designs"/>
+              <xsd:enumeration value="Employment related"/>
+              <xsd:enumeration value="Correspondence"/>
+              <xsd:enumeration value="Filenote, Memo"/>
+              <xsd:enumeration value="Financial related"/>
+              <xsd:enumeration value="Image, Photo, Multimedia"/>
+              <xsd:enumeration value="Knowledge, Reference"/>
+              <xsd:enumeration value="Meeting related"/>
+              <xsd:enumeration value="Policy, Guideline, Process"/>
+              <xsd:enumeration value="Presentation, Speech"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Programme, Brief, Planning related"/>
+              <xsd:enumeration value="Publication Material"/>
+              <xsd:enumeration value="Data"/>
+              <xsd:enumeration value="Report"/>
+              <xsd:enumeration value="Service Request"/>
+              <xsd:enumeration value="Specification, Standard"/>
+              <xsd:enumeration value="Strategy"/>
+              <xsd:enumeration value="Template, Checklist or Form"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Volume" ma:index="46" nillable="true" ma:displayName="Volume" ma:default="NA" ma:format="RadioButtons" ma:hidden="true" ma:internalName="Volume" ma:readOnly="false">
+    <xsd:element name="Team" ma:index="48" nillable="true" ma:displayName="Team" ma:default="Projects" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Channel" ma:index="49" nillable="true" ma:displayName="Channel" ma:default="NA" ma:hidden="true" ma:internalName="Channel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Year" ma:index="50" nillable="true" ma:displayName="Year" ma:default="NA" ma:hidden="true" ma:internalName="Year" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SecurityClassification" ma:index="51" nillable="true" ma:displayName="Security Classification" ma:default="C2. INTERNAL" ma:format="Dropdown" ma:hidden="true" ma:internalName="SecurityClassification" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="NA"/>
+              <xsd:enumeration value="C1. OPEN"/>
+              <xsd:enumeration value="C2. INTERNAL"/>
+              <xsd:enumeration value="C3. RESTRICTED"/>
+              <xsd:enumeration value="C4. CONFIDENTIAL"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="PRA_Type" ma:index="5" nillable="true" ma:displayName="PRA Type" ma:default="Doc" ma:hidden="true" ma:indexed="true" ma:internalName="PRAType">
+    <xsd:element name="SetLabel" ma:index="52" nillable="true" ma:displayName="Set Label" ma:default="D03L" ma:hidden="true" ma:indexed="true" ma:internalName="SetLabel">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...18 lines deleted...]
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Record_Type" ma:index="8" nillable="true" ma:displayName="Business Value" ma:default="Normal" ma:hidden="true" ma:internalName="RecordType" ma:readOnly="false">
+    <xsd:element name="AggregationStatus" ma:index="54" nillable="true" ma:displayName="Aggregation Status" ma:default="Normal" ma:format="Dropdown" ma:hidden="true" ma:internalName="AggregationStatus" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="Housekeeping"/>
-[...1 lines deleted...]
-              <xsd:enumeration value="Superseded"/>
+              <xsd:enumeration value="Delete Soon"/>
+              <xsd:enumeration value="Transfer Soon"/>
+              <xsd:enumeration value="Appraise Soon"/>
+              <xsd:enumeration value="Delete"/>
+              <xsd:enumeration value="Transfer"/>
+              <xsd:enumeration value="Appraise"/>
+              <xsd:enumeration value="Hold"/>
               <xsd:enumeration value="Normal"/>
-              <xsd:enumeration value="Cancelled"/>
-              <xsd:enumeration value="Deleted"/>
+              <xsd:enumeration value="Archive"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Read_Only_Status" ma:index="9" nillable="true" ma:displayName="Read Only Status" ma:default="Open" ma:hidden="true" ma:internalName="ReadOnlyStatus" ma:readOnly="false">
+    <xsd:element name="PRAType" ma:index="55" nillable="true" ma:displayName="PRA Type" ma:default="Doc" ma:hidden="true" ma:indexed="true" ma:internalName="PRAType" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...2 lines deleted...]
-          <xsd:enumeration value="Document and Metadata"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Authoritative_Version" ma:index="10" nillable="true" ma:displayName="Authoritative Version" ma:default="0" ma:hidden="true" ma:internalName="AuthoritativeVersion" ma:readOnly="false">
+    <xsd:element name="Project" ma:index="58" nillable="true" ma:displayName="Project" ma:default="NA" ma:hidden="true" ma:internalName="Project" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PRA_Text_1" ma:index="11" nillable="true" ma:displayName="PRA Text 1" ma:hidden="true" ma:internalName="PraText1" ma:readOnly="false">
-[...54 lines deleted...]
-    <xsd:element name="_dlc_DocIdUrl" ma:index="24" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="AlternateThumbnailUrl" ma:index="61" nillable="true" ma:displayName="Preview Image URL" ma:description="" ma:format="Image" ma:internalName="AlternateThumbnailUrl">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="25" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...26 lines deleted...]
-    <xsd:element name="Related_People" ma:index="36" nillable="true" ma:displayName="Related People" ma:hidden="true" ma:list="UserInfo" ma:internalName="RelatedPeople" ma:readOnly="false" ma:showField="ImnName">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea8ad786-1e74-4f8e-af4e-01606e03784d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="hc49c1a29085469892d77b5f7b08d218" ma:index="63" nillable="true" ma:taxonomy="true" ma:internalName="hc49c1a29085469892d77b5f7b08d218" ma:taxonomyFieldName="AssetSite" ma:displayName="Asset Site" ma:readOnly="false" ma:fieldId="{1c49c1a2-9085-4698-92d7-7b5f7b08d218}" ma:sspId="56e53707-7522-441b-8637-463bf7c35b09" ma:termSetId="625231df-aee5-47d0-bf17-afab64e808b4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Know-How_Type" ma:index="37" nillable="true" ma:displayName="Know-How Type" ma:default="NA" ma:format="Dropdown" ma:hidden="true" ma:internalName="KnowHowType" ma:readOnly="false">
-[...18 lines deleted...]
-    <xsd:element name="FileReference" ma:index="21" nillable="true" ma:displayName="File Reference" ma:internalName="FileReference" ma:readOnly="false">
+    <xsd:element name="AssetType" ma:index="65" nillable="true" ma:displayName="Asset Type" ma:hidden="true" ma:internalName="AssetType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="eDocsNumber" ma:index="22" nillable="true" ma:displayName="eDocs Number" ma:internalName="eDocsNumber" ma:readOnly="false">
+    <xsd:element name="ContractNo" ma:index="67" nillable="true" ma:displayName="Contract Number" ma:hidden="true" ma:internalName="ContractNo" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Council" ma:index="29" nillable="true" ma:displayName="Council" ma:internalName="Council">
-[...22 lines deleted...]
-    <xsd:element name="AssetID" ma:index="30" nillable="true" ma:displayName="AssetID" ma:hidden="true" ma:internalName="AssetID" ma:readOnly="false">
+    <xsd:element name="FacilityDesc" ma:index="70" nillable="true" ma:displayName="Facility Desc" ma:internalName="FacilityDesc" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="ProjectCode" ma:index="47" nillable="true" ma:displayName="Project Code" ma:hidden="true" ma:internalName="ProjectCode" ma:readOnly="false">
+    <xsd:element name="FacilityID" ma:index="71" nillable="true" ma:displayName="Facility ID" ma:internalName="FacilityID" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="n5cac6f2fe1e4d409802d923794d7363" ma:index="48" nillable="true" ma:taxonomy="true" ma:internalName="n5cac6f2fe1e4d409802d923794d7363" ma:taxonomyFieldName="AssetSite" ma:displayName="Asset Site" ma:readOnly="false" ma:default="" ma:fieldId="{75cac6f2-fe1e-4d40-9802-d923794d7363}" ma:sspId="91abfa76-e6fe-4e2e-b25b-1d761efbe054" ma:termSetId="625231df-aee5-47d0-bf17-afab64e808b4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...16 lines deleted...]
-    <xsd:element name="AssetType" ma:index="56" nillable="true" ma:displayName="Asset Type" ma:hidden="true" ma:internalName="AssetType" ma:readOnly="false">
+    <xsd:element name="FinYear" ma:index="72" nillable="true" ma:displayName="Financial Year" ma:hidden="true" ma:internalName="FinYear" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="WorkType" ma:index="57" nillable="true" ma:displayName="Work Type" ma:hidden="true" ma:internalName="WorkType" ma:readOnly="false">
+    <xsd:element name="FolderURL" ma:index="73" nillable="true" ma:displayName="Folder URL" ma:internalName="FolderURL" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Location" ma:index="78" nillable="true" ma:displayName="Location" ma:hidden="true" ma:internalName="Location" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContractNo" ma:index="58" nillable="true" ma:displayName="Contract Number" ma:hidden="true" ma:internalName="ContractNo" ma:readOnly="false">
+    <xsd:element name="ProjectCode" ma:index="83" nillable="true" ma:displayName="Project Code" ma:hidden="true" ma:internalName="ProjectCode" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FinYear" ma:index="59" nillable="true" ma:displayName="Financial Year" ma:hidden="true" ma:internalName="FinYear" ma:readOnly="false">
+    <xsd:element name="SIALocation" ma:index="86" nillable="true" ma:displayName="SIALocation" ma:hidden="true" ma:internalName="SIALocation" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="gcaba8e0c54f483392d63cc8780602a3" ma:index="61" nillable="true" ma:taxonomy="true" ma:internalName="gcaba8e0c54f483392d63cc8780602a3" ma:taxonomyFieldName="Programme_x0020_of_x0020_Projects" ma:displayName="Programme of Projects" ma:readOnly="false" ma:default="" ma:fieldId="{0caba8e0-c54f-4833-92d6-3cc8780602a3}" ma:sspId="91abfa76-e6fe-4e2e-b25b-1d761efbe054" ma:termSetId="f724f8c2-e464-4ef2-8ae5-be7028f9ed6d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="Location" ma:index="62" nillable="true" ma:displayName="Location" ma:hidden="true" ma:internalName="Location" ma:readOnly="false">
+    <xsd:element name="ProgrammeofProjects" ma:index="89" nillable="true" ma:displayName="Programme of Projects" ma:hidden="true" ma:internalName="ProgrammeofProjects" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ProjectManager" ma:index="63" nillable="true" ma:displayName="Project Manager" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ProjectManager" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="ProjectManager" ma:index="90" nillable="true" ma:displayName="Project Manager" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ProjectManager" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ProjectType0" ma:index="64" nillable="true" ma:displayName="ProjectType" ma:hidden="true" ma:internalName="ProjectType0" ma:readOnly="false">
+    <xsd:element name="ProjectType0" ma:index="91" nillable="true" ma:displayName="ProjectType" ma:hidden="true" ma:internalName="ProjectType0" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FolderURL" ma:index="65" nillable="true" ma:displayName="Folder URL" ma:internalName="FolderURL">
-[...51 lines deleted...]
-    <xsd:element name="FacilityID" ma:index="69" nillable="true" ma:displayName="Facility ID" ma:internalName="FacilityID">
+    <xsd:element name="WorkType" ma:index="92" nillable="true" ma:displayName="Work Type" ma:hidden="true" ma:internalName="WorkType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FacilityDesc" ma:index="70" nillable="true" ma:displayName="Facility Desc" ma:internalName="FacilityDesc">
+    <xsd:element name="CategoryName" ma:index="93" nillable="true" ma:displayName="Category Name" ma:default="NA" ma:format="RadioButtons" ma:hidden="true" ma:indexed="true" ma:internalName="CategoryName" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="NA"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CategoryValue" ma:index="94" nillable="true" ma:displayName="Project Phase" ma:format="Dropdown" ma:indexed="true" ma:internalName="CategoryValue">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Initiation"/>
+              <xsd:enumeration value="Feasibility"/>
+              <xsd:enumeration value="Scoping"/>
+              <xsd:enumeration value="Preliminary Design"/>
+              <xsd:enumeration value="Detailed Design"/>
+              <xsd:enumeration value="Construction or Implementation"/>
+              <xsd:enumeration value="Close Out"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KnowHowType" ma:index="95" nillable="true" ma:displayName="Know-How Type" ma:default="NA" ma:format="Dropdown" ma:internalName="KnowHowType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="NA"/>
+          <xsd:enumeration value="FAQ"/>
+          <xsd:enumeration value="Tall Poppy"/>
+          <xsd:enumeration value="Topic"/>
+          <xsd:enumeration value="Who"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RecordType" ma:index="96" nillable="true" ma:displayName="Business Value" ma:default="Normal" ma:internalName="RecordType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Housekeeping"/>
+              <xsd:enumeration value="Long Term Value"/>
+              <xsd:enumeration value="Superseded"/>
+              <xsd:enumeration value="Normal"/>
+              <xsd:enumeration value="Cancelled"/>
+              <xsd:enumeration value="Deleted"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Subactivity" ma:index="97" nillable="true" ma:displayName="Subactivity" ma:format="Dropdown" ma:indexed="true" ma:internalName="Subactivity">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Scope and Investigations"/>
+              <xsd:enumeration value="Environmental Planning and Consents"/>
+              <xsd:enumeration value="Design and risk"/>
+              <xsd:enumeration value="Project control"/>
+              <xsd:enumeration value="Consultation and Communication"/>
+              <xsd:enumeration value="Commissioning"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="98" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="100" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="101" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="103" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="56e53707-7522-441b-8637-463bf7c35b09" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="104" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="FlagItem" ma:index="71" nillable="true" ma:displayName="Flag Item" ma:default="0" ma:description="Flag this item to be reviewed" ma:internalName="FlagItem">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="105" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ChangesNeeded" ma:index="72" nillable="true" ma:displayName="Changes Needed" ma:description="If you have flagged this item for review, please explain the change/s needed or reason." ma:internalName="ChangesNeeded">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="106" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="107" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="108" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="109" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4eb41c92-51ff-42b0-838b-a98b096a9efd" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="73" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="ImageCreateDate" ma:index="74" nillable="true" ma:displayName="Date Picture Taken" ma:description="" ma:format="DateTime" ma:hidden="true" ma:internalName="ImageCreateDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ImageHeight" ma:index="75" nillable="true" ma:displayName="Picture Height" ma:internalName="ImageHeight" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ImageWidth" ma:index="77" nillable="true" ma:displayName="Picture Width" ma:internalName="ImageWidth" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="32" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -26132,301 +26006,233 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...100 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <AssetID xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <Narrative xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">HSER_061</Narrative>
+    <Function xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Projects</Function>
+    <Project xmlns="b11078b2-59ba-4036-b067-8262b68141e3">NA</Project>
+    <DocumentType xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Template, Checklist or Form</DocumentType>
+    <FunctionGroup xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">Programmes and Projects</FunctionGroup>
+    <Activity xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Opex Projects</Activity>
+    <FlagItem xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263">false</FlagItem>
+    <FileReference xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <Case xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Regional Design Standards and Specifications</Case>
+    <eDocsNumber xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <ChangesNeeded xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <Council xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <_dlc_DocId xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">WWECM-1149585171-75680</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">
+      <Url>https://wellingtonwater.sharepoint.com/sites/ECM-Projects/_layouts/15/DocIdRedir.aspx?ID=WWECM-1149585171-75680</Url>
+      <Description>WWECM-1149585171-75680</Description>
+    </_dlc_DocIdUrl>
+    <PRAText1 xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <SetLabel xmlns="b11078b2-59ba-4036-b067-8262b68141e3">D03L</SetLabel>
+    <Level2 xmlns="b11078b2-59ba-4036-b067-8262b68141e3" xsi:nil="true"/>
+    <PRADateTrigger xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <zLegacyJSON xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <Team xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Projects</Team>
+    <MailPreviewData xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <SetSensitivity xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">NOT SET</SetSensitivity>
+    <RDClass xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">TESTCLASS</RDClass>
+    <ProjectID xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263">NA</ProjectID>
+    <PRAText5 xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <PRADate1 xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <Level3 xmlns="b11078b2-59ba-4036-b067-8262b68141e3" xsi:nil="true"/>
+    <wic_System_GPS_Altitude xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <zLegacyID xmlns="1cac9bea-d09c-48b0-9841-7eb5347add9c" xsi:nil="true"/>
+    <Level1 xmlns="1cac9bea-d09c-48b0-9841-7eb5347add9c" xsi:nil="true"/>
+    <PRAText4 xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <PRADate2 xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <_ExtendedDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PRADate3 xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <wic_System_GPS_Latitude xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <RelatedPeople xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RelatedPeople>
+    <PRAType xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Doc</PRAType>
+    <AuthoritativeVersion xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263">false</AuthoritativeVersion>
+    <Channel xmlns="b11078b2-59ba-4036-b067-8262b68141e3">NA</Channel>
+    <HarmonieUIHidden xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <PRAText2 xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <wic_System_GPS_Longitude xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <KeyWords xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <PRAText3 xmlns="1cac9bea-d09c-48b0-9841-7eb5347add9c" xsi:nil="true"/>
+    <AggregationNarrative xmlns="cac0e13c-182d-4aa6-8dd9-4d53a57ed263" xsi:nil="true"/>
+    <AggregationStatus xmlns="b11078b2-59ba-4036-b067-8262b68141e3">Normal</AggregationStatus>
+    <zMigrationID xmlns="1cac9bea-d09c-48b0-9841-7eb5347add9c" xsi:nil="true"/>
+    <SecurityClassification xmlns="b11078b2-59ba-4036-b067-8262b68141e3">C2. INTERNAL</SecurityClassification>
+    <PRADateDisposal xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <zLegacy xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <Year xmlns="b11078b2-59ba-4036-b067-8262b68141e3">NA</Year>
+    <CategoryValue xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">NA</CategoryValue>
+    <CategoryName xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">NA</CategoryName>
+    <Subactivity xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">NA</Subactivity>
+    <RecordType xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">Normal</RecordType>
+    <FacilityDesc xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <hc49c1a29085469892d77b5f7b08d218 xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </hc49c1a29085469892d77b5f7b08d218>
+    <FinYear xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <ImageCreateDate xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <AssetType xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <FolderURL xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <ProgrammeofProjects xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <ProjectManager xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ProjectManager>
+    <KnowHowType xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">NA</KnowHowType>
+    <Location xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <WorkType xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <ProjectType0 xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <AlternateThumbnailUrl xmlns="http://schemas.microsoft.com/sharepoint/v4">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </AlternateThumbnailUrl>
+    <ContractNo xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <FacilityID xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <ProjectCode xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="15a3d0ef-8076-4f27-8c9c-b2f819b0fa4a" xsi:nil="true"/>
+    <SIALocation xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ea8ad786-1e74-4f8e-af4e-01606e03784d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comments xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68013241-C223-4587-849C-CB68A52EFCCB}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1ABB5A5-CB9D-449C-A70E-1340F36CF1F8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3DEA745-0249-4AB5-8DB4-5049E7B38083}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A26A6AC-B211-4347-8C8C-872324A476C6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97A322AE-E030-4EDE-998D-5BE7B3087E76}">
-[...23 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68013241-C223-4587-849C-CB68A52EFCCB}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1E116D-13D0-49CC-9CDB-801A5FEB582B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3DEA745-0249-4AB5-8DB4-5049E7B38083}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7ada94a2-255d-414e-a98b-a7ef6453451a}" enabled="0" method="" siteId="{7ada94a2-255d-414e-a98b-a7ef6453451a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...63 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Capacity</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Safety Design Risk Assessment</dc:title>
   <dc:subject/>
   <dc:creator>Francis L</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AAAAAAAAAAAAAAAAAAAAAAAAAAAAAA02005CE3DB160017334DAED5AF695623ACF9</vt:lpwstr>
+    <vt:lpwstr>0x010100FF14583C44E35C46A08FAB8C8AFABBF400549C72ACBF98B54A83F6488E71CB43F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>0fa3c179-e0d1-4dad-86de-1a3062c52d6d</vt:lpwstr>
+    <vt:lpwstr>0212bf57-7c49-4f6a-8777-d07a3acbfc16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Programme of Projects">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="AssetSite">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActiveDate">
+    <vt:lpwstr>30/10/2025</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BusinessActivity">
+    <vt:lpwstr>5 Register</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ReviewDate">
+    <vt:lpwstr>30/10/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentOwner">
+    <vt:lpwstr>Leniston, Francis</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="QPulseType">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="BusinessProcess">
+    <vt:lpwstr>Acquire, Construct, &amp; Manage Assets</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Revision">
+    <vt:r8>2.6</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="UnderReview">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DocumentNumber">
+    <vt:lpwstr>HSER_0261</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>